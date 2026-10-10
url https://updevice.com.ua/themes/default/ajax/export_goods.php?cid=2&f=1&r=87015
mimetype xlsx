--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc741b4ac743d562eb473e484a1a1641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf804d6d70f4dfe7ed0ccb3e626e112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bf10194a40a88bc85219f50caed103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc226d158bede5e79b171277147717b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71852ba5110285d7aaf9e2b0fee3005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923aeffc5291829b320e3d7bd409c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c64564c9934fd876e55cf540f6cf977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200418a5e3459569b01d7defca1e76568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7c845a673224144e1a00ae8e280629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafea84b84c0f39892749652f42dd9310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741df1b81c143a1ca1349f2e01d5b7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f990bb1323e7e1e4b0017abe4bb6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c8974bb4fdf8971bd9e184249615813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796607e92dafb4a625a26dee80ae1abd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c01d31ac26cef5916d3ba0e7d8bef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b84c203c0344ed71e36ca5c13d63d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4ffbe5dffcff583346c33538761b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd4aa6e67a10c1cc6a47228bffe19b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac611c26905edf24c109cc938500f94c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5940c3e11f3fb67cfa1318a4209ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea4a8347b89aada98a79c38a0b3e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5b474bff55dd93cc80d37a9e77f2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053119c56ede764fb94ca353dea49e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b3c23dd425f73fb3509c71eac33b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615bdbabbd0a2e5d84e9d450748a61b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ffc58f554061d9efb0b726051fe6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158c7e1aea4720450e09c00e08c303027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399329ba7f3684993470619ca0f341928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de572dbb861f2a8298706f55e635e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce0391bc659405033b9ca3629490e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a275e1c6f99009b0481694458f31231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e1436846e8a2b54d17ff6b62e1b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a720ef6abc8c19beac311812d745133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e08f0e5d8f7b39d85ee59523be24234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd51eee90acbf4dbcf8cdc9466a6ac535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fc36b667f8786f982df03a61d9d5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b43f6f9ff93ad52f5258e1297890bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a74bac1b8de61c6903958f9883de2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e508fae44763f3256951f6e8bb89c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114937b1a128ffd1544a50f3710876f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23de593363c08dad44ab6dafcc74be441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef666bec88e236391b18b552bce6e8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db966e7c4b61a498770cb68dcd445b1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506280b9f3796edd20fb78feb80d13fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86eee12149f3279bfe677060d8131745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cba69e5de49a79c28efcce2ffdd4d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089bb38dded2a0aedd6510bad4c99e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2904667bdccf133a7df93c17d6da3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e0aa6a5a9327af295a9557f57dfec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d684e8956d291f161699bad072d20f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d709db11bfe6eef6f17b07a9649dd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b66c3793fa710c684ba8417cc0f55c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28841594c009abd7f5b29a5efacca653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01465badb6a243f145a32b2e5496d3f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cc22187d67082aa9ad3a1988a12e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd30e207b298244b3f78112b72ecdf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff75b72a96d4b7bd715d6abdaf4d40457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fced97f677717000268b59db6f138c758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0c60c784b1bd68d92eb8806eb53c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5309c87dd55ef71e2f2e4df75dfb760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae578f41950a5540abc3efc7e970adc661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86650e3630effebfb07be06e0fbf3a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41c745c00e4903857d68edf22cbee263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d8a5563814dcdb46b4dbc3376597264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec7df6c2d50d97bd7bdf8641e351e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85861294d3e6c081042ee950436bcc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc03e8f09ef285eccdfb3017e458e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53815a6f4364e180819652090c5ef54e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8522e66c961f246465ee3b75293a9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d0cd480e187cb8d1106f4cbef1fac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242baff9bab50c0eef93bc3b992c78371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188505a717edbd4b1408d54436fbebb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db1bcb474583fa9d44ca7a1de81b7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb472ff6dd9f0af19a27aa6151d0b9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a050f1c639f7de7699083516385975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a13cccc164632804173d5282abf0976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4759883f67bf6539f30ff477ef0d0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd37672adb4d2d113be4a2052edc9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbd5b467adbe0fd05ecf6ac0f317e079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a98b4b0cdf46dc342306dff023eda80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e53a47751ebe347b2a1c0b6370fa081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32cef0b7dcda5aa1ed80ac2c771e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a496c1fb09ae96c077f35356fa5365883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315f0e4179ffc5d60389346ea88bcaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b9fd74e193cdb71f91fdf3269414185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40782b6699a5b3f387c88ce438540e9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7c92da2d82e421272cac04b9ff97587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b3f36644b75f1f6d0c8db0b37d96788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15c534278546d6df3b68a07ab43d3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c8d5fb07a106996913335b178774b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed3b7075b2ee6bd987f83acdea0f3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a51918840b542476e430c9a748adb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4e579a644d6398264a9361e5bc84693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cb57c9d852a19a5b3af2fe01c0dd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac2301ff104a528f65e3b806486dfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b1835a4e725315cbd2b40028a6fb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22bfa99ed18b5b1a01e985b1424cbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e14389abf4fc369a04fdc1bf23f7c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be280b889a05dc1c0c89cbd4338d35e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab866620b9e8a751f39ca8d398bb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581cad57bb7efbf4aa89be0baa227de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652c685a2d0b3312d4b9e549e6618e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceb62fe20fd1b207088d4fb5b4bb34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5910fc51c4883c8043fb6df8ca533dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b07efe66b1f50d8ffd4b9efa888bc4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577fa68c95b356e36959573b0f2e1bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921940df7fc9a023420aba48cbcd0ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242baca1a450ceb21bb00a7d9b986f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993ad619003e6b5bba5e6026a02987b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8be395d36cff6152af3552782f02a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122976de60dadb9a43ac26b5cbb516a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a43fdcc991b7a72cb8634d6a14ce4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d383767d185de5cef3213cfd16c2bfc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e062e65c88d978c948fb2f197289726114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410b451b6809b4bd1b0c9fa2ba534c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0ed3d6dabbdc5a3ec2e8c0c7c4e77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e139f9c3681bc631843899a4f27c5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b12d900549386d1cab162f52bbab39118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca83b69da4da726762f118957f4bd7e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf95860795d07830aa77dd0c1e73eee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6819e3589cb6187f39631749fa498121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ea4c3ebf68ea5489d8f16586df464122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee818fbc8113a2e73f7b441e68fb4fdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b13f552dc2a1ac090a0de448d75d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91fa3e53346a85ddc07595817c3e03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ecab6e24ef779983b3d4f84c6f83c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472271c1164a5fcfd066629792335210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb950c6d2ec0ad0f75836c8d689e311b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec243bd884f6a1411205ec7fd98d243129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5486a13dc17562be0c5f7209a8e763130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bf6d52ffb3ef656df85804f656621131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcbc241fd5b48b8020b8ba35b04f53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c56bb1d2d7b216eb734e3383a3622c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d85c69b0b7c135fea411c4079bbdb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3400155fcb93abae52bab15e691db86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c102535451e9c83cc971a4c8fd2f8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5184b84aa63cd75eef9f9e8540d912b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f89a608315473305b286fe05fe2fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084917d8e655a61eee9d18ebdc5cff5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f811e1a1bf3d4a87426191633f51d49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f2b75b2a2b535f748bba42a2050af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f074257e96af29867aa84193da3a846142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8e1a344106a984e54a0042c04d94b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36972878fcb81cedbb5223c0749ba4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5065e9dbc09cbc134bb85a020cbae43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e430e0edc6df06d65d29914b000fff9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc617c8f83e3e0745ce55cfebd72cce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8458309d368a29a454fc1d43d9b81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8378e93a238a8497cfcccd65565974c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7aafc6032d21e838b5fd8cb60b8c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ef6ce3e037bbb08dab023a63ce8d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd4ed881942c5c4178b8ed36381005152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45534175d7474cb64e4797bfd5224f8c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8973d8c6ffe6a4761c16831f417e2e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a031291f5823d37afab73b7f5e1c8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ae79b75583788e2d2b610e419e813156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38964e05078f8b047233da29a5bd47a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf79f95b37f15a44d47f4bcdf77b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144924d9a0124ffc868dd3af20e0aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63026e8c616ff483f52d5179cf33acd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8081865ab27d7e8042a0de204bb44cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f2d847349ec34a91bb3c61e988cf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd67b16606122f178badd767861d1bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14122752b0583706f141c1580d5130164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12995d16302215518ba8e5b45bc3d290165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328339af21238d392d5f0e4719b1668a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f848a5901d6273c9cd9aca3e293b1bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f944e207c0124c8620af936b49052168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e1e77c6e111b391e4c4bb3447b1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd5a0ae9ae82b93e5899eff0dfe2a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546f89c37d350bba821c8bc9cdef283171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a93fe260d0e8c146cdd7c74afdd85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab8681cfc8928bed0200c7a5e6f824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d6b3a76899501e30df4bb4206423a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f5c71fa2956e57861725738747945175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53cd6f73c3e327ad638630a1db9dca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbb1239216e27d7d00adfc2676e928177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aafdea1b86e40cd70c3bdf715712d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef528db52b2edc0de7deb5e16040b3d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc6ae6d7373255d2498178916e9e86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea903eee3fb463cbf65bedb9226138ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63f0247aafb313e747a6012887efad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76febde8d785366f7f90e39ed9fc8c55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f40d8a0aa6d6558fd5bbda8bbbff9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac15c9d182b6e391149c626db92c7b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac980dae4683265fc660d7cf622e1e78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae811f1af8b8af23bc26e51bf5b12e0b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19392707523e36f0fe268915410133188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4040fbe15d395cc3628f12a22c01b30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3afa9a0f15a1f3650bbc40fc0680c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f185e915c5a5835f70a188418ce9cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e313426cc84e91f1f2a2ae5b0a2671a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3998ab818a67ebdce66ed98a3e4447193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece3e91a3328e000c6d5b860e7cabc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a46689d49d2813b7629f7e2faaf6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef6788df53c4eefbdeb90e39def484196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b471f3eabe9b7e06da25e2db01b89e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9b194ec16db053ed660989810d464198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48489e4b865a265566e3057a02949675199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374a025edbcf07908a0fea12212eba5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338fff0b7a04c3d7d85a0be1b70f589201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79fd2449d4b17423c0cbbf12697071202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41027ae377ad1b34b71d2a47565d28203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00995dcd54c495cad15d93c357ce6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eff1a2142864550c79b4d9e5e65b92205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcbf08d6b76c23cd22ec378f61f347206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9474c0ef30e853665f7f9898c819e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33f83e0bd7037c0a170c853b119f7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255f21d1b0b591e1bfaeeebdf437536209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa6c7814c7db8cfb03c99480d6564b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ca980368200d365602748f3b1b3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c260a616b328d4f20ac37e804b8456212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcaa0c068a8e6edeaf4d29f0d8dbe2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff886890e1e909cc48c5c165751dfd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a0bfe744c9ce4d9d1d97b0a9dbd0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc68545a0f777f695f7f74a4647375216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5f28ed9829f0eb7fe2e693eee63fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5545fdfdad0003323e35acd5e35a57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375efa178a870e34c26b8e6088e214219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a56aa2c2cc2031b60e151e27a9a60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce30376d60b71006083757eb706675221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30a1e8e5898f95652a5a0bd81b2cf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cbf706b24c93170e455b196c0bcd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b075e05383a23173e9211ca13255d3d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575740c36cf2483732b3ac0cfd3b3c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29076ba1c8aaf207ef8ad31968b399c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a31484e599c1b43bcfdc20ac6feae2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158291c9bf12e04eff00ccb6b555a31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0a63e50f2eb78070f40ad180faf9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa55040fb59455bba9dfaaea0b1bf08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c98d62ae1fe539a60c355628ba825c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d083c8560595cdef0a4d1be70cf81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407968b56c5bec60ef27704798cd94f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841351c5ce1171a2947647a129467879234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a74bedbd6f00fd3e22703e783bef60235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba27a95fc79ee635ba9241e26500e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed486ff5f78172cadb500a196f75500237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573a752859a854e5bdcc695324dcfcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9082903c35ab4751e22b47824685239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52f60d6d9d6eb979ccd85736faa4db240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94515969c22f51ad615c72f8ceee142241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e92dd5d3cb992edb0c64af023923c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0c006e6c67a65e0fc4dd4752bc5fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8a40a80968aa82569b11e927734d9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59623799484d5af8469efab7a95229245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b08e8106f7611e29d5fecb0873850246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7970e48d5454d3f633171d5836c0a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e7b48c2974054c494163674a80802248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d3e7355b5df5fc67fb7071ee9dc5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fc261f15b474ac7d95803359ec0b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd46d945537784b9b9982830d6d43d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a08aeaf82f0c72f542b4be5f28f8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1019fb97f1c8d800e2da34f40d096cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e979d2c60087f90e82d6fced92a79f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94791f509d02476cf0b9cc99da40b02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d99ae0bfd91bf5cde2f57b8280a7dc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d897d96b90a9307b667f21fbe3c29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c32c48d1b0dc5a4b161f29dae5357258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86102c29631f98798bf676592cfac8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e82fc38aaae348a0ceb40fea4084260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbed5591bc815041cdec5a5945056b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14698dc55d7b195e675a8b57c8c2a69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbb9118cf849a23abc08598d95a82b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48762eca1f6db65028727a5afe1bb5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3308deb38bd60d374390b89e5fc602265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740072069001ab1abcf5c69b8d22241266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f247dbee2244167875e408bd0c9adda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c139592eac1e71b627b8ee87d747bde268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e9a42da245a1e5dbacac2cbce940d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6401736291bca67502cddb438007f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc374ccb00baa8e0f624190f52352271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea568c5a15709590b5c7b78b208c8f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc760b9169bbb25a52acc3411003d731273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353eedd82cb041755bdbee66f4c9d63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab26393623e85adf5ddecbea15a7d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147845393f400cb775d73ea541f4cc8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b05db2dca63bfd877ff54efd75b7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c175d0e919952de05bd7539acb363cd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a2cc00dd2ca0420bbc84852b1cfe4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fde754e896c511eca97f0ab237134280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc33883c799634e93c5ec121de93bf2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7faa98bde187ded0d38f09c14ccee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde029efe826590a7a9bcac4409edd6b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fd4b5b3675ab575fbe5123f149895284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbdd78a05ef92c7f4e0d18fb5715d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a82e298900e9aa1e2883d942f5fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20108e8833e070149d00c818a7a9cdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb9c7b532f7e232b5bac846e15fa4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119efeb4352ac7b4ec038eb702ba32e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3330ccc159b1e459706ba8f7fe6931290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140c0d55e2b5d78b0cefa9f3fe71cdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6760a64aa80d469eba0939f803eea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf75dfe7ecf98bbab936dfd94ede5eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613dfe3dcab17d47d9bc7c46868e55a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a9b03b71d4742779aa9f036f4502a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed80bdf9f5feb1a6198c8a6a96e138e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc55fd4d8b0cd4dcad722de2bc2abd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985dc1fa7d1674ced8a16717d889857298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d69f9f146cb75d78b7f4453926d65299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a4ba8c8bdcaa5573c58513347b77b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b10d0ecf8c639e7fc2cf5b76889ec5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f841ff39a441b1de3dd7e7d5a7858302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9098e6e83e5a313c0eec7b723c2a1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289870204e3963665d310292c100518304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b84fcfe2d2de3b0d6dbe9bb84a153305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc52c4d2843616853df24e0351ab6e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562543008caf49c9c24dbfaae0a5e3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6392edd316cfa4c702fe286433720e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232c3421b552bbddfcd90eec6eaf98f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bef42999e857685ae03a34aaf6382310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4cb4a18718d49638034df65970472311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7618de8de98fe32d0213464738b0b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80e8291c44390ded2915a71fa4943f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35dfcafb3feb38627ad0ce7d4bd19c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349e9bce47c6b503e1434ac61ac1098315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc24c7a2fab8f65c187efbdcf80c9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f105927e441ad33334c38e127db210317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616461ee9e5e1685c8314fce49309e0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e229747014c97ed5d69993a247633319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eab772a978d4796b69ad9316162a31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdcac2334c18a1e44f6b02cae01a83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b41ad4d8d1a5da99f371ce2bea49ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a8d920c96b89d5e0ca99b65d363f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0ab86f2dac9829e322f9714ab6c16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0965d471a2c4652ac6d7d9f8d906e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a370973b62b37a861b0d5f95abfe5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203cf07c92b7bcc49467c0df9178fd5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28409f0c60367be631d517bbcefe6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee773ed98fd4fa3dc5647c38e1cfe59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b37a5f2d9d5b36bdaf302d85a8a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe944da70e2652b389724d9bd10c234d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ec0b808b53918d067eea565fefc37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb5447e89cf8f353e559c3977e9a4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e51c6414d23f52bf942d53a3b3264334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d93279eacae65592276d63160aee4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df9ddd87d7de6eec7d5855041c5936336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12302453259298c47e3f5394f796ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71806cae8f32ff109cde5bb5821f82c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb36d0af3aff9f00aba40b063ca0d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a36d96d39bb6d80fe9241619a8215340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f20e599e4f26e8f3f4d1bef7814a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9284333849aa54e8ae7cd283fb704342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9eefb87663351a70bf3ffded4c7ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f175d945ce07220f07efabf32feb3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a99db9dfe82b7b78eb346cd6d44b76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baa86ea09eee0a842cd014b00b6121346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3bd0cae2fa9442f1430848eee31f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd6c0bfa3e99bfd1ab0da44bcf03d2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ec703fc2a7b120e9a8a1dd995d31d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a290883e3298d4c279ca3d40ed484350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af01c14be95d3f514eeb2696d1e1f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910bd8aa1d9c77b16f61d656071a33f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af261f2b88c9d5f156f34e20b3a81353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5571e9fb0c59256c768617f3c419e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ebc426aa381a3dfc647029a0886aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656ac0014b188c0196bddc2fe4c66d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53908b8118f2df8f98e53deb7a39c64f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490bc7f364cd0fe72003e68e4a17bdb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb0fb37f41aef3cc86f7a7e3353f87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73caac77c3d3ef16530cac4e05d2d9b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8643c6e9d06715e3f26b9f35f62e87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10e9b1842e66cb0c6660114fcc12ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d75482880cf2fea24eccff12b5814363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58ca737941371aba49126c1feee009364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04392cd0164e31d9d0978e99a5f309fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7092fcce3d334a5d8762a8bedc640366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7492d3265115082ef494dd343b00c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e396a864c16b68bca2c0fff951cc713368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe6af65e4123ac75175ecf4347d02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f6262e83d70b8eaafe316d444bf24370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a730e3af567b123baed64202c4088d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d5e66c647e911965dbee290355a06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb58c72caa787eff97eb2774dcaa84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888daae2f8961185ac9e48173de0cc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f668d14ce1fa7678b67cbb9048060375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923266e6049f02d0d04c7a2ee6afc50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd0ad63675a10b33111d6b9980e1bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a70f12637e24feff96432538177894378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e35d72601e2df5d2485c37c96e9ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5287630402ec158523f443ce9fa0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b50a7a632a4963cdc746cf6e2a1467381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a57350eff5b5996f6a033b0fe3349382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e08338352e93127f345aee3feb2354383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3f433c04b27a0e781aa071f294c84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9dd826fb707e28d6725a9a4780d31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11e682b0c38cafab178afb6b4277d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb9b8e2c2daf184d81ac41908435cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9968aacc0a05d21390070d2c52475388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12ad92bbbcecd217513b7491021b7e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c50d5cd08bd7dd8bc6bc438c92c61e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87419a17922dd663b2f95339542643ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155461aeefb91368e1057f6cac46d79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691425b20fc09437f1498804f7cc8de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf9a247cd6194abb3acc4a880dadc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237583167ef1b1322d59f15a758fc67e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90b7a5cdd233ba7b4ede47b2d7a10d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf25b3de5719fe55fbb2e5847ea9bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac23ee25fd1ff9e21850ca27b40f385398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb500467cf8268111b4c4d8930aa896399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac771e0a3a6b8f4aa5d858d85f5ad421400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c84243197efded16dbbb6579824b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2b0714aa306ff84126c6bb90ddc5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51acb5b7657f35cbbb584a0c0b16de7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e2d05c3b4119dee37c2787ea40f3e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884feb2fc7a5e316c0555a264b12229405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab254c8fd525d500b19858611942e77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26375b9452273e8ff6cb79f2bb26b3cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde45e8e3d66959ce88c2357bc7c41a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c57a8abbe4110b87e91eec5302264409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d2235706534613af891f3b146afc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d95ff09eb50e7ecbaaa45540e94ccd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec75b0c161bfbae43db9837a1c8fb9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e39d255aa9ee06e841600379cce55413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f7f66de60fb5b24118620d0696057414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf569aef43d759b7ea424e65df48808415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654156f82954008eedfa437ceac9141b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b31f78073dc4482c4e14a7734bbbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19501849f6761b316bfcd8af6ae0d63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609c6749db1337bc8f3e6e1ae5eacf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3d5d3eb0422c8447fa8350e5d5f23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b8d1881caa940dbbb7c61774a7cda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a8d4ec7f9075a444fed57a1e7b4de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75d5c42904198c8a145d960dff90bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a708b9dbd97e9f3c176b3b38adefb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874118398b88339b549969a11d3009a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b0a60b26ab248323fb7df7056d9bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911d1c59757e11323b7a7f7701d75ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb0dedbdb2339990ae11e32ab68660428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817118e6f8a7d1e178387ddb98a9501429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769b33c9c6f40f367eb655bffbf07bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808b4dbf353367bb067a9e950c6ca87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3f24983e553aeba11e47838b6a9f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44707f871bdeb036e81fe38fb07ebf69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538677796842d9a3789fd727eea54fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5171ab46e25b0ac702dd7f499fa4057435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287f703a7626ebe2f6dbb30850c2719436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dae31b2b185dbae2286c137d41049437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691113f43457f0331b5aadee7cad618438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76713ed18f7e51c8d694a5680cff65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a48ce1bba934a8b262a9f093843327440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cf0b7f3f5d4eb159f72e111f9a05a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a767c4d1e81337df4c35b1c8e96a52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d446b6f14160063f189adcb6e1ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85410dd39abda381e7ecb9741a380186444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca5ba903c7a3d9f661f661dc62d4a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c58b6ec3e1135e83661f8dd9e2605c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7877cc175d48fde071db331d0031d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24a04f57732b7004390e9e9a3d7051448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e320f076753b94743f3d823c3332e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faefc9c6bcb96e847f7657838037c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ecf8608e7c1b0bf71d0915cc6b2a1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633309304df6cabadf9dc13f38b5b02c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957ef65679833875c56143ebfc76115453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092582a2afc3b9b582d71770ea76f8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bf9f0014e429fe6d04fcd6d5d00e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95fee283785b4cf8fa1516110cfe5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cfe47c7ae006556c426e98152b960457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88880192ee352e6ab4f9f9e93582a11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaa8082b9eada4c003dea9b66c0e9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ece3a72f028bf37e96fa986456536460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1261cae72140255a2049ddffe3ca417461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd538ce242cb6a9a2f1a492a430791462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaaddbaa0bcda94b8c80f7762edf3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c40ddd109c17c8a60a453a70490030464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba3bfa7ee25b7ee4957e581ccd2e54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8612d941139b1709a3b1152021e625466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b04729234bca18e15c48ed6464a82c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb12f1cf6e6f7f04dffc0ee6c6f642b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03419b4ee43a18e59ef8289d09b7d543469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45016e9ebef23335dfb26f1e9a114a6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f652bffa6c09a108643bb424697d9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54e2e1c5e24ffa0880de00e94d7e12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25f4176a16fb4be04904569f317909473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159d035e1bd002cb91970def91bff12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086915ffdcb028d3aca96bb54293058d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d1508299133d5f5f01d53da41c35f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab5212f85c1cf27ca5cc8c1ca4480477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e1e29caa0cb72298e80c87e8ce3c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418543b3987142a1293352c31c62b60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e1c154d177ee8be5605a5f5707791480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2bbf92e236f08fad104e3c37323d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcacb88ab5c1d0f80f890c5e7149be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fa02dbfcc52659afaca53db2be191483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0a9a03b13787fc3ef8621a457e36f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037b1998acd905c2c1061bdf7bbec7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbca329814c7faa03475d21bb927f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66bdadbf8d000385113204fe64f8fa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085917646451593f5b2745b5843c3d92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881a15654c79a6d0dd180b91275dc83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42135b5ed13a79383e56d78ac6a90912490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643249ef6778351dfe9d9c468fbc602b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1b4e79a8c5163acdcdfbf126cb75d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38a94aca31b3b5e42186643abe378a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ad42f252d99799555c1747849016a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403a10a13571ff2799a0241a1a786c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb633825014f2c8f4a45eb8c4aacb75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a534c1efd451b9133545ad3cde98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600b6d30df326d205c5cba669da98c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da602511291f6310d22597a95395a663499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1919e6edaa11eb8bc8d6f8500584a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e39f96d8d85a998c6d0c80032c6fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e38b01453eccc5110fae977e1357d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285115b8e100a17368e7eff49710496503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a765428ee19fb9a12105926895900ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5bd393a19e77b686d657a49a4c01d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6b3aec40cc20a4ea9f58c59fdbee7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375e2ff360a65da4e234cd42fa4674e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbf390f4221d950937146e615afaa8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef481759bc00d9a9e8c275ab2bd84f72509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cbcb86964397dd7e056fed4f29a12510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c68c6d5ca40104ee0d9c3cc417bd5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fe31dec593726998c071bd4455dd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62c33004a57d51fca7d85fb599c09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0f1f2883ddc8d1af40e8561c2969a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3db77531f798d479aac897b829cd7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83078a2b0ac00eff5a32b6525d56f255516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d7710709e465a5d2d4a1fdd1fcff6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66c58aa35c680e61297f61fe94a653518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5190f2bccd957969ed17355a51b61d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52d235672f6bd77153997b49d18f34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d8270ce0d945a7241c01ca078e5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f3220e379b8b3fbbeda836841c5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebed691c1161030ef7a71b5386775f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48572d5865130b74a6e950fdc1fd5e99524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb97807ce658747fb6cfa88c397b9f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893128a0a1ae4abfd1f7f1231aaccb67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90c578d6f1b2f1f411655975eca2db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a28c4ccef9d35f2cf05ba76cd3ce7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cdc5c08154139e7fdbf19b72cdb4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87184c5a0058e0095dd2a7bc1a4e56e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c584e5c48ba2ae35970a4e000254d6c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399a8695debc89ac4fc311c6003956f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55716fc1de853e2b3fc5057eb2c588c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e75b7a732d38d887f2338a263be72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1614b6515711fb7b1e9a4f298c53b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb9d35c494d0cbf75bcfa785dfb6ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4608a1dd45593ec94f533e9065f1b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f300dc040ad424a6fe175e016d3ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960640d0ca7f4a2b86825887adc6e31b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499bcf579b337ea02da694abec45ec3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667d4bf1ea335b50d81b1516213ef82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd878dd7dc8504800a5619e379c5ff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76893a07068708a7db77df249a446251543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b68ea21721e28187acd21668d6502544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc70d705320ab8f5ad75175eb15adae545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c62f879ecfee4ba8aef5d6561a67f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200c8fa379f8c606ba1b9388615710d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadf9bfd6778bad4d088767b00d1624548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a4d3c4d088543fc01be02135060f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876df39b8d788c2372547e0a0a41015550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d0bd0de55a83f76f9a09066bd812551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed8099e7d58145a89f6c38e01ee1b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebef9b8a814927139509ce6639405d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abe7b82e67ad8f2a5060f655c7d73c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7e292893fb2026f3d34eee38f9b44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59711b196a52e1da3dc867c31910cb37556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f399e14a25fcde281fd70d61dcc492557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55274bb96a2d446daf4ce039b7413f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc11ee16c8ad1474095b06fcabd711559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e797ed77b1ac08fa40817817a3487d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48372f9e7d70fbbda2006e1d07ac9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e0dc4845ec595ca212f0ab5d90ae5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c31a4072d8b1749a56df0c95c999c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448c7718f73a245188aac7a2701b55f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a86738b03812e7968136f27dbc96f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e535caf1834225299a434efc470e2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc68e29d03a329cf05fedeb7737f4c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9de5e97eb4ce49c2504a3b6f419500568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336dfbb54b7e74ea3c3cd9f30658c8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097cbb56e287070958f10f8b6a3628a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0727a1c5ead31f9d6d3cb2d833e16571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb52dc8cd39338c3d546fec5203d7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75071fed71232c92f66a9b2edde366b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74d246fdfaf3c58ac8c4b72fb73ec2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730212c715b553348151bcc723cd87f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b1a100a04b6448eedf247258e1f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17cb065126654d20f27c82ec0359ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fc66b100c0736ff0ec29bed74faf6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f02a2fc1d96995ea4a87be8abca179579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c10f1c64980ed74f4a2e3437cc4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51646c8d91cf15806c3f590a26f123581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b65f705f52f7b01c3456fc789cc8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700700b505a4b435c9d76b1ef5cc5ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10e65dfc108b996412ebfd039feb58584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c68cec1de07bff0ed89529ec6d7a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358a9c8276dd4b5d7aafc4bb9bd51dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac606d3b3695e6606ef44285a9e89ac3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb61a96e17006b4e34c085aae5ac974588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be11e8d5d6008618fd7e3053a024d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a265d369842c5c7c58a9dc146c429590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9a7c2346de31df5c6f864ceb4f39f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb56501ee2176dcca953331b8debd3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ac809b4878e4fd8f99d71964df0e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b530dbcef01e376ae06cd0021a1aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ba7c3df9af0cb109ae99704fc9957595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f267f9b76cdb20bdbfac011e441bd07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b3c78744664a556382e1d4b9e5036597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b03213bb00e8b47f0f36755c3c407c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f448f65947f3ddbb494adfc16be1d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f7d95aca6ba66b5f5576766277e9b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945dc7e17c94c8e3d3f75f1aa56177c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56197aa2865173086e557c9784fe0a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a65323612e50779c866069b3748fe7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10814aa69d216cb69bf257954cccfe9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcfab51c062026a409fc04e8ad8142605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ed39982f6979dffd79b38eb08b10b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5bd2cab5d15e3b022afd7f25429f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fb31347d82cdf7946f3a262c81914608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bb4951399cc6e31a9407e82d37e2e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff70ee51aac29534b33deaae1484472610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651d26db9a3cad7881eac660a49f06b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734da610a82a4ddbac4af568a6442da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bccaa617478e61c542c8af95c47aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f323fdd3f381573c4942185de19f6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671206168248aebd676177b0bb6036f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e60ad24d94f4a74e0073893622ad1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2676ed74ac75f1ec58341e09588924c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b980dfa07e33b1a1b8a30b26904a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5bcc74b245eba5e6e8a561fec3e99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4984743bd4f5ad48def7487ec4dc58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd06e117f208006913a676ef336f2a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c0b13e75b3471e180be6e3aa09fce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a5e3743815e3e7ccb71037881ec9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03a3dc5123268e7c32af81c17d58a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a72c2cd00d0ec300c52dadb7e04e08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f16db924eed26ece7bafe2b9b93ab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665a6a982715e40a1cf72b1bd9dfc30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45688199aa5fbff3fff1a2c5ba840835628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312318f2e98b20dd065f280481b8810629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244b8400605915cd712db9dae68155c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26d941a14fa8bfd9bc6c14392233a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6cf8cad628cd8ddadd49e7395c8b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7921a5187868643f87f8ddd671dd22f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba59d009399bea0092505b75dda102634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86547c7f8fc2b7312d8307ab9c5979f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00ce3f5744b09ab1a7c2e3c8a1e552636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b050ee5254e55ac84b12a3635923a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77053e72dc3274aa0a15596f46bf41a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfb911f6ed31d10ec359ed17f05a39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd162f2763221219aff0955a14ad6b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854445aab7cc8c3bb17c218d760dcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133829ac1502cf50ea821649797cc64e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d6312072eceffc5310694e746d2e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb89bb2ce346b643e0093b7bab8b376644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06d569ec754e5fbf97d18b57eea98b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6c7f8b7662bcb65dce3ad3d7e38c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320b11a9d779340ce001d56b8c05432647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327d0d9367307c188fcc476992fc01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dc9c5f271879c97d144ffb0e84bf7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eabf8a361b846b2ab5bb15f1f12ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd2d8908cc936e69a215089dee6c53651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2b066e968f478dae40ec71f8f6710652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffc4dbe80b6afed866c238848bff37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3c827203d010eb79a287a8d6f9e97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4419157392d7f529b24cc1a10bcf17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae90a8aaf2b985d9ca4346bbe08cf61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fb2f25dd01305400adaa178d8ab78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd40514c27ff8587657ceeca035602658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc478dc55c76406afdaaea2472871eff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedd97d8c864fd34933b9410087ce84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127da1b388adf52671cf87dab3e05ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122db30027ffa06947950cda305482d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5388243c79786ae6278e9af5e7492663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721ee813c346833dcc2b3cc44ade9fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e7d3c1c22b8546e00a13f1fd5ea8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ce9a4d77ee7ab3a75443cc55cf1a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213763c6f0da4444d6b7f4d531e3658667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba617f05f3099002465235e9a69b767668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2949a535368389a8e7f7503f405f5b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afeceeaf509456a04c83fe0e23392f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3629397499c48fe4b23907b12f8f89671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da1cf1f93fb88c76db1899d7da6efe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a9257cc5a2a340f7ce20f891375cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eaf7c8164ce4d65b72a1d76da022ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8b58610524e8ec735a206998b12d4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748431bb1ec94143017fbb57149209b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa5a3c45ab92d4cf854beb3b89b611677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bd8fadc8184b09eadd9dfd2201dc7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbe94c75960d227accdc6568eddc40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a158d2e5803fa9ead486df3084c0d1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5920ac8d88b469d86566fce5d39f087681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5948fac88c7da9d738b99a436d091682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d31e3d3303566ff4461fbbfd6f68f5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0331e785b6ab600d82d126c9a3ee6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d081d9117e8d30536257fedc796bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189c9ae630c6d8f9daba2a0a31d42cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc262aea550a3914e60c0792a3c97a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b155cad42ffa53c49e65cc2f69b502688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5306f918b3ce91d6c1a2e0733f453b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815fac003f2472b931b476b9f31e976690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a99bfd03a2f77dd40597ef1ba670d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e71b6dc156cf04b4dc3f14dcc0cef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8aa6d17dfc44c47011eec886db662693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c930389d74a75dfc703419e1358cfa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34714e42ea3649066e28e38e7b3b8068695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64059558efc0d5810a5a577a08bfbcf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b36ab299a8df9706a096fae11308e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca091fef5d9734527d3f4ff1d42a9836698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558661e08a4bdf0cacf4e09865fcbd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21277426c050cedc394c5195951e8dcb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5694fdb3e76194b3e4fe5aa24cd870701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65116aed0a7641b4e2eede13fe5a034e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac78977c9159f52a38e4369fe28057703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1418759b71c63d3e9acf2573f2af3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab738d1bff37d034681f90988df6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea1e6f07583c8883e1121923e93762706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac8d05a3cdacd84101b159aef7b956707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ea373e45eb74e6d77fb57ac04d043708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9328d40d6022ac58e5c7d66ddddfd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a822950c6d1ccf74516ad24b07455bb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe867a217f284d68e955f8e6b2410c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347b73c8189789a0bc696ee08835a5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687e1efbb6163fb296e1b1070d06d9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6222b0f714cc0bce3b31f548856985b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8044308b2e58c6ba2548bc309a2f2ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fafe1a1f94f8baf3e2898d3daa6c6a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8743d2f6a231faa49a1d892ebd412c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caa42694c87f91fd754eda7b9a7d24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fae1b2f81302bb47ada004efd2510719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd2c4a689f6454452516a61df2da91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ee84eea81b63af3e317b026aeb4d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726096cceb66b28fe60014db3789934722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bce194ebac41e809f9889d04361074723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3e05a1e1925162be82a57b57146ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e178e5a0a4fb6b83a12e471f437deed725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddb3c9c201bf6b06c3e07d386ed08d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ea1b90cad5f4ec2ef962bcf01f3e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261b4947894ff71df76e9b951275363728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ef222616caeee5049bf7bc7ac292c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5a18505a69f3ca6db07cb004a876a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c90480a5888d0aafaa19322e05270731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5960bbc25ea70e6402c1115e2964612732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a355cb93b18e151f2fe8d6cc5cf31733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb51dad05adcaa28b13e4a0733c9892734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d4c7150cbde5c3bad516bb8567964735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670262c10df993e5b619f56391a6fbd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa02e5d147af05a27ea840a0ce8a642737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef32ef9971ef31c3c0cad684eb049e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bb7c79ad1534a446f7ad3b471f662739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb326f39aa4908600f9a0caa803d16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7c36ca0a7bfa2d739bcd80b811cfc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170bb251a32d37cc688d2ee0ab56a85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa9990b1af9bab2e5065c09ab5941d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a3ce170a5072fc7d597b6237d9bc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5280cab43889ceec7b5375bde1996745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bc8a33182519bb02b329c8ab4a7f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336392521d78db06d99dc49da0236d17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2c36c325a57a580d7af936975c022748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903505d46075def6b2138755f919d45f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688c0a33d04016e475974073b4e048f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcba1b1b0e05aac2d1e3d3f81f6438e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89eff0d2bcdd9d8f62af811620fc2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700e210bf7d440ab4beda1d7a2213bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908f1afc93cdc78cedfb315805a1051754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f626778c51bdaa0996074b54dc3e60755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc55d9ed8b3f7ccd5aaa2cbb8c8864b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683f4c2aa069ecf3e80f3562589a16b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c180c30230b7b8cdbfdc298a3ceb2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d505bb34554e1e0adcc66b19c19b7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a07320b46d310cc3a526565835e9e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943be96c3bdd18d399f824a16ff09d29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f028b41574cb55992031dd5c11aa3d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec6807872701277b9dce0a389f34d0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4dfa90dbeb991b85f464e619fab6f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4979d9aba02a43db7b8431ebcd54c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6ea4226231fbe94d904f11d02e9ac766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2dba595026d1bc26f0a9475f4dbf5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154067c098fe9a3c427eba7aea25d5f1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5c8e58ec1feb4223227e553882abf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455396db30570547def8dc094de7d8bf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a6a6158eae96126d0d74ab1e0b273771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a08c7a073e432310e5dbe141da05a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb973ab8086c60cf3ef74df2108a82a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dec0f920524f81bbf059b24c958fa774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bbc78bed35e576d01d8d9d025079f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475486e84b3b7fbf137703126ef12ee776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71569e92e5730bc235ac19f299770c08777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd60d14749d7aec2cfbb184ebc762778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d479420e8f8ea04f498442467d2de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2084954c46cb290260e5b17f74b827780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148afe7137990f72b9a0729c3ca654f5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36b5b24d4ad7e2773d80ab50f870cb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b43c661990e04f2850cfd2955dc840783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ffd42d76e42967e2bdac286854d90784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc171bb6401ed29d3e8e64f16b56accd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477439e19df939cbba2c05f2283fe416786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b284dfee87d37e83bc163f9840f43fd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434ba75ff5d90321f3cb3f166b85f52788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd763845aa891d3117ae4a21188a0b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a824c97280b7f22033cd1cb43b7d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730147437eb92607e00ba34a2bbe5d8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39491b9634d3c9bd03f7d6521d71e272792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9ee2d171d46eaa5653b32f6c57a34793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc4a9a2be1292e2a49701ad3a7e211794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a9ae8319e6da89f37769a8767657a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d685bcfc56e8f62f910feb5539951a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b868a9db00f52d8f4792605d413e365797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f38ea0f67968cb28836f4679aad33798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d9eb19b54b71ffc871c8143277863799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f119d70e54a042432092821f0a66b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0657146dabe817fba075bec07a97ce801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924a7fe9b4c261dc12b64f2dff35a5e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90f403d4daadbcce42001a80f7f0c4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45227d2919fbd35695e2eeb16b9cc54b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3c599da5f522ccbf9d9b0203697ea805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee12a0c085467b0de8635647e56e42806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef551297d4651864bb97ef2b959a9f8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadbaf15eb46a6f5d1d428a6b40cfda808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc015e2fdda2161e1c8bf4385df12fab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fa930ae13e7a0244abb109167b29b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d12afe8ee9f714f1ad8dbd7c7a613811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d121349ddfb49906340a9c71aa8eeb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a69cd8d73d0980023135d34e89b942813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c22289b8e660c3aa510f7dff0e0c2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a53608345960ae64e1088c126b0804815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654974a02693600bdb71271f8fd6b7e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c401bd8ef017cc6f5e451f54f8a22d817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcd1e1ec52958a54e49b0313b631ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6afcf997839b0a52383d96b1735faf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfd95f1ec741af72b8548ae4ddd55b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac842c6a287df983f6877b14142d444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b271065ac5f30d013a212a6ac4a87e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8614cf9bc86070419eb5d8716a8ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7db91d7fc9543739aa38ecf8dd78077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933e62589424ba123c2c8345b6645d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b376e39e8eea61d8ba4fc7c915deb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab204be89d81598914472ca1545692ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12828ac0849e950b82f62e5ab284b3b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332bdc4284519adcc7c6b9bf7fe25c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5ae36468890e2fde3b095b9ff7ced13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b499e28231891eac6055b28c6918a5f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df341997856862769eb63bf24f4aa4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af91d843ebaf0da0a4cd560cb3fb9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8629106925a3eb098dfb3cf8b07bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae8d9c26485f113bafced94dd180c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970324b29d382e4cad5be9b95a88beed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e462fb2f55632e27617769e7a769a0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3c7da1c8c011fcf6ed15c122140d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47662cfd51842c7570ac192d62dc4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68aadbd5f627fabbc008e8718a68f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc67cb2e74b4235912792eba203aca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74771de4c4207e5942d7d3c091433c425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b7a979ab4ff93f84ac3b23959b0b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e531a6c46e7b172c80c0a9f12d551427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f28eabd1730c70147c0d01638c11f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d88e4e7910bbd5319240cc4c3e711629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8b3f28de4801d80bf8a4edfa31cb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419f13bce122497bb23860df121c9ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85184cea8231bf10f4a5707c2c42271832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1941aad910a81edeead955f1273349433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093138034c53aab2962c3517e687e1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be94857eb78f81505126da9b92669d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719a8c263e5efb4a069a1fe1d8a1dd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483e1971181ab09cc0f254d66bfeb7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6386be248d7cd659fe3f27f1f89dd8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd9ff858b114f4974fb4bf45fe442439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389d980df5d4d8f5d365c263c48aac140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228df215bf77defa577e7d1508baef341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354d5bd0a6180eccfcc102a763a7d3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86a0eeab0e39c49e763ee912ccfdcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1941c483893b2b3ca57f9bec121cf444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4dfa9e7184ac28b7caef3e4a34dd545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ef3c031afe9abc7e4f581c01d80df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661859db17582a9e994a2f4c8f36e8b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d841a4b2a546e59f4f97c798423a2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b695bc05fcaf51550099b9f6f06c5be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55436272bb06f6640a56b9c24b3553a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05811763579f0a5682150df9c82599c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c783f21910abbf7a0cdd0835f709f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af816c6f96e736adec684c63c62ad753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9a781f746718585a96dbbac157d1854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab71944ee48638ee21a699c321355c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb10638680acb93b53981f354aac23756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823fe9bdede54730576926bd3f3bfd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd33ceacacfccab8534fc43ad40ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce69f9acbe070740104a57e61062d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3b049c759f19488c654246cc1ca1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6f9906fdbf7fc748bfc05f4ec08a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79990e9d5de00a5805a2b107ca591c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935f5bf5e02b3b7943f6e6b2e74f88c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8305a8b4296207cfbd9b9adfee79fe264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827648dceb3b4fadec5805d7cd8c8cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e608913b9b5ffef693aaf1fa676f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0119c949111c8c1b9577ef562d57b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ecfc9ebc0c5f414b75ffa1510e9b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de9b9e90efa7511d86351f9724551f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b094f93d9d86144b2351703fc04bdc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc67f0eb66b6e5a2e14db9da890c1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65784379bd47ed4a8a865173936ab972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f48aec40b88331320c47a7431345d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953777d578e776f5d6694a39cbdb08174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4dd6116a9ed5431ceb887c3320bf775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac327be800607d4615a921a665dacfa476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97549a8b50b4e3e746134bdec57bf877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9658a8bd070641201adc69fc576d57d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b997f34fdb1e31c682c3707bb38e5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625b52373908673166506a7b8a309a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70047ab1d5801b6c5e67c27c6c5ab081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8d5044d1098ceb3d6566f9517551e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511b498c136cdbb4ef56e3377029a8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb95d6fae83be5afce0ca3d2e367aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2d2f7148de8e1d38a1bfba7e665d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2cc4386de9f0735076a6db447642286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741dda500a7f1bd67f9176dce74987d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467685240994e3a9ccfb80d9b7f46f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1636da13b0cff4395f3ee9aaeb6d3b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5e1f79b29dae57c423904538907e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c192d51256feafe47ec410c22b8f7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed5c0d7b4d0ac46812e2058815f6ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dbd0c1ded367b049cbf2bd85e950a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64567fa1b1b347c8a60f8d370d4344ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a934d6fb0ad73d5f3168b5a2b4833a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274219aad5d920f7169964ca3e3731f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035318146c760ef5f61de396431b45e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc27cfab6ff2eaf54a1bbb0fe7d23ea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2d7d9c1b1621575172839242959e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69705f8e5b8ab0f6508904b1f1a7bce5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e899fd120e0b20714ff2e7d63deb23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21274d644af57877f83ece755928be9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aaf35dd6fa03004c6119eb5069ca3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745484ad2bd7108984d042cd425e1548104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf41f371f737c544a6d65638acab39105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f242601dac8b254e0e148120d164a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f5e54b09ab8b91c854646b50bd84d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9adfb4a23b7c979c1f5875390712b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c159e4973b91b9597c7fce7bdd474da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2b7843bbe5472300bf5d1c4a3956f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e8ef332186eb82a8de8319dabd06b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28588bae3f17ed8979231772f7feeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e200f1ba2d471cdf28cdcf6e5af8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ecef5038788d34eae073e302fb328114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc201948ee7c50e8cdafcd45ada87413115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7175c6c204867fca7e424b8e6d8c12e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f832e7754444ad3e21c057a73d4442117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d637efeb5383d798dda3c976acee8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8379679bc1c8196784931f641c650119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dad78cef6bcdd87ce38dbb190e943120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a349e4f6e464f36c199849d64a445c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c778efad0204674f9e38960a734be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da723ea79372009c6eec2d883b5ca7a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa57912cdcc0bca340848b1bc8c7ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78460b720cf7c28a2536a6c80378fe4c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d16533298126c32ff21b163ad6c51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60053126b02df6e7d54ea41baac14a84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8cdc4cf18907342915b0acd6a4c1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bfd2bcba18b4774bc93f762928c6f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897c72abeb59a716f3a7cba62e76860130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0df2d6b924e920f25073a22d89e18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b8d89eb00a652932a0fcf0f015f94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af49698eefa2ce1ee72345510a9128c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f42d7e29d222e3fc82c69db4eb5e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e2e7cbc62175cd4910ccecea92b19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0b662fce64f34a13ad68a07359f1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29989e257116a8587de5b11cc027ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7dd5d1bc1afd635c71d2c1bdb3c5f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa825d86789eb156797469558b97e49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744616aceca720c5770501814479f40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833672e5c2a99c9c3486cf05b9c36e4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07a8e9f43c0abbe089777cf27fc3d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc67c27b8bca70b694aaf49d7b8fe92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9591ee68c60ea14b5fbc8060da9871144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f69352cc511401d4040bf8659189af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050a4d8cc2dbeedb0a76bb6cfe61bcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3bc50be5447ce07d844fa559991a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2867be82b01349f1fe925e61c99860148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca820a79e3ae5947b1c4b82ac8517dc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df8323cf858177dcdd239f80c5798f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539496ec89325b242e9c866e31a754151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e84881560c9334c4ce92855136795a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c93e056fb73676f97eccdce15c537153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6ebeda6c3ff3e9051d4a2704c4607154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f52b2a613b6d26721484d88d08b58c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23e1e5e8ff1fba822921ebb7ac0a31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c3bb51296b0f935630b954077b54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b9633901c31fbd996058885cd3af3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68b69b5b869ab8825c8803bc89267b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa72563dfdab2c455e7d9ab32461721160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280e15d8fe97bb242a8a9ab16b9f88e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21989d24f3fdbf4c9a17b460c9f107cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc48a1e90a7698e8da1d2e549f726a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82688b2350f1c24bdf6d9addb8c4de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa598afce5466eb93aaf441bbfcbe05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43e16d9fcbaf241fc13cb7436a9cc5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ab252cd7af0c41208c7fc41f39c90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40712fe3bde2b8258b7f0060c09ff968168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2bce27476abb13def776e61fee59a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1b034523feb09e87f74cf306911a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494273c2693f66e2b0ff05471a33e17c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaec91e15a79afcefd117b39d019fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69e2a8abc74d395a23bf1bef98369d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f30ff8d0850f1cc9361e89a243b27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f788f9f7d4e9ff0cac36700946f6cb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da25bed7feb748e76761da047e3aed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2cbfc92ed6bc6bd8a2bc693b8e299177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31b7016c78246429b40321e7028e44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612acf652b409bce13faab06d27ec9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc85137ead5c89acceb36c6d940a81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255b3e68d39a3b14475ba814ee13ee3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c4a7f65f4f95a26241ee7c0e06ed3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181f4ec5bbe8ede910a39236a5595d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aea39d023f68f6351dfe4064a7d7b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb57742ed901f4ea7096c855ebb85c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba1062bdd83aaa5a2226fb9c09c349186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53ded7540a9379c6aab80a94bcdb1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b8a277c90de35cda0c97080b75bf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a6a5f0df28498c1ae4252bf630a90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44b9e5f7bfa9fc18d844d04a68feed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a613b5f953efcdb9b87bc0851abe452191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db9d4c58d01777bcae6cb1d9e6d1d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ea8fca998248ff827f6114033fbfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a5df79af847d08496d42e7db28c72194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327d321c1311423389cf7af9f30866a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce805fb48e42090ce10120711f47e41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7c23f0b02bc98839fc0b5154ab15d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1fe5a3fad0d4e723ea55f39705ed7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5881f9e8ba00577ffcd04344f12dd5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a6206770fb1e086619faea827dab2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8449c6bfec3b2493a9b178bd04dcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4864e13681a92f85993848ec470c7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0134cbc99997ad6d16a64fb6fbc2cee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b97ba7434f2cbef81a85c67747bfe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b8ff2023b7cd3572c58f9214c1528205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efbc0d0bdba79d456c8ab93d8e1519206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277d3e6a22dbfd3e9e183aec5656c2c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91f15dd3f67354c0bf00fc70ddb709208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0a6668616af7e4a7815efd891e3cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c19c9586379b0b47d71ba2051cc4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737d14ffcb03d43a8fe8fafb135dd51211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752313a16e4f99825c8b68c760b7b695212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8b3788d5b91747eeccbad892fa0dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908848bbe7ed1b58aaadcdd390de526f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86e8babb857fd7377eceaf03bdd3e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0c37f717b4dbd4d54a28fac1941df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f2e84fc0a091a74cf4a11bca837f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16ed8642819d171942d4055d5637aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b38d091f41efe190b6ee073485e193219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85208e84628351c2f17cb114d42b0684220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a0f534d0ca763175a04e781fa1b5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096b80cb716a8d889f2f6de42628925222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab829ab66f5bbe1a39e90782deb7cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c51c05dcc289075ffa676996216126224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a62a0f7fcf479756ac4c225f6fc030225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4e95ce83804e6d05938b70f72639b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71f4bfe02a51762b6482e599e4ee2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ef7f473c1cdf7cb71ea34209f4d27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58cc5a44bcda54367ddae56656f356229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4bd7ca9835c2ef2d3eb3b0931d96e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610533a6ee94518873912c8bc615c745231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629ea6046250c877d512ccec47e4376232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d79bb99c8ba616a3528f958f3cf2b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e2c861c3fd253fa7685cfa70e56ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66d264ff6d8ff0c9480a90b49340b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d0774d979f79320f32d025bd8de29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db6f37ce0ec4e55339b9d540b15a19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dde29dd2b71d4b8320ee15ac3b98c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef8a528d149732c334ebbe4a12432239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0a437637cd7c2a8c22e9b471275fd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2a88f7df1f059da23b00489b862b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eebd7548923209d6d9d55f156e623242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc2a603dc1805af8276887cf23053b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7bb19c724546bdc96d00ed3fee241244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebd5630f37f3a522767ca1f40e523e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d8c702b9f52d4b01cb89136d3cabc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef717faa1488c8349865e719ce6cbae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef80ee7a08ccd9ef0c86382754a920248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edbe9b932a17a9288f91a0bccd3d6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4bcec5a6cdc24332febd5534691e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190222cc96d50968406fed4c72d457d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6e88ffe77868ec2b96160e52e500a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b01e3087dd5128da3e2e4b040ec78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0418d4c644ba113f82e50003c7dd1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d92a4f8c5131c342df47c39d0f9e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ea4c7063d783f21ecda114b30ba3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0752b863d924c7080e5514b1c1edc93257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92999d7eeb619a30ee45b0a262dc45ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab560aef727323d39757bad8f6af71259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c55dc1dc5bd44c6e7dba3182b6ada260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57229aadbd26028836a4f670377e28d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5519b1fc8563823fa357aa48022bc50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b7eed3b6bf1b86c5ca6543bae6162263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d99f402a53639e5ded09df8f4d828264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846b8f9d57f49a166c3ff5f6f51fc45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d40fedf79bb2132c4a16f4e1a3fde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21bf53d30e74918b949f0220c2acdad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685b5e842cfb21f3696c86e5687904b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac2f47195357bceeb8c587b737875d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113e4b45b30b3957e8433e59da97677270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8be18bc82f1f65cef3e5b30d651bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ba9c5b2ff4f673223a2c872e404ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d89fe9a9e1e47bdd9c20981ab67242273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80d1ad96bef09aa616ece389866750274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8676ada2f3c464f4175f58b20018ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50667ef5d7a67d7d42eb9a0039571d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a4d91f50b13e622283660d4c3b4b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e690b3053f01908a16420ba0d7619278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9d1ff003ef196896e916e4072639d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b0a8c800f26ce33ee77af9c3ea535280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d110db28dba2365b4e7d83780d62bf3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d6df5d1f955f35ebf322795c67a55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5fa118161da589803f2d88f36c77e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcea39edd5469f9cd109afad031295284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241be8cec8531a177d6a91e0e854dc60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d8fd10e2f73dc3765f85e4e98fc5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83a99fd2a1f95a53f9f27b7e658e31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77d8a3cd69a20956df61b977697b34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312a8bf1c8c8c7feacc78ce7fbaffc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd877bfff87e49e7a4ae56e44e577e5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d86cd41b80431c10b7a3dba1cc3bc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d906b60e7cf9de0104c1be84b9db1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bf9661d530e11faea3734fbcf00d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7748240b62e3798827f37e810e2ca7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d9fc59712f84a44ee30f3daa4b5b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed7b045c6e62c6ede0384b3cc3096a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba9f33db83efe7a8d4ac3b3dc1cdad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720b661cc70f9c674716287963f55a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2baf62adc3cf90152ccbb4d95b434299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1dc41eb9694e59ede2c48d1260633300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d940ff0402d39ab30d82fda52762301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67229eb6159ca75331680f1ec8472a7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77821524944fe52843b3a84cc41574e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9bb99bfa0108f994daa613209e009304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a98ac98903a4d6de00e2a53a65699305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d21978f1b298a00e7cc57c198de4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f729cdcdbb2b6cb58d3ea5d113e7af4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48421ac655c2cec28519bf8ae4cd6e6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c43891abaffe82c06ba55641ced9f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e413ad8d1e5958e1c63256dbce914a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6217e341bb92ba04e1347546d547ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91da3b9857d00b96909e7f77cbc8a06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5348afe92f0a9b3a6baef1996ce665313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9d92164a14167af96e150bd70b7c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6ccc565ae80c900eeb06f914c05f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374f4df5ab43aec2f71063b5b02a194316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eea206c1c17a33a2ef208145460920317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24fcbf1cc67eee122b3968f24c07b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cb40a4c0a77d6a26d88ef03f74017319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd37aabfb2cfd9da1fd0676afcd07e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa984ce99856e0b1a48161e849ac82f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782305edb76cb536f79a0a2de60d8ce5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11500dfcd14683f05cf864514a3454be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01080d8992aa4a4c685e2f99ae2be705324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e36cc943f4e42febcfa8a3af724b74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cf8efeaa79d978b26f3a7f0ad3fd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e03e379b05dd4ed9b4980906e3b74327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5c8fa01c9b2e2846dcdfbe09d4045328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdccfdca2bad217b33ff8202ffa249e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d7267d0b6c6d54f3b7e88fa61144c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230ae4f2d3e5f934a8fca9a94538c40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148c9bfdceab59aa5ec648693cc16e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca457da882045ecc9f101a345fe6bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc251cacd5fee8f512fb6891a649ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe47760ba0ce0cf75caccbcf77082db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617b954b4b68d6327c7cd70fab3f225336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85737bb09598b906bd15e644fb3b37b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362b066af8e95e8b40df4c9cf4aa9c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4eb722331f156d74a02965e37c6eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf29d2a34abd133f61083dba05fc07340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d05ec37c9497beb339fad96c403ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ad810df9b8c1516df479464c9b96342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdc6530e1a759bec4dcd7b360851c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524145e49843e2ab820f81953cc40dc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ea6a35d29a340639362951a492f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f525fe3ab006a9315b4b3354cc82137346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1bde9d60293b8851fce3bc17f71ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf533257ec44ebdf56002cacddd8a85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b086e3fea201904711b96c64a544246349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5abb6a51321a5adddf825c5d7b280350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8066ff3c6634a064d30a48314f32b25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ec01210a0a5baca45c254d7866b45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69294c234109e36110938016511e4dd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0662aec7b19466a280648597fa72315354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85855ea93ada27f25ee745f3cff24f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c67c9100631d6ac768fc3ff9b334f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd30af5121c01b3a3147080d1a0a949357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a60fb392823e10ee3f855b3e7f6e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6de088ddaa9866d2f33062c1c2572359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3aad7fec71bb0465f325779465638360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd005cc9b292fc44b25e7973001f59361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5315d855e51d4c9cf6a1296ae14d9f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2286ce0bc970bf6496c6d11bc62d45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af630371db79477d47cbda23a06b705f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad3d2e5e99c7dc84c27cb11898ccfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445781bb79bb8451759cacb28bd6a63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbc261515a914a1cd8777b5ea5ebc5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49045a991e5e6a94b7b9c7c8a20b159e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ba129d8d7f0f2996b4f53d66a012d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777f7e4e186165973589c6884f32a0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a9e01605769d781edaf515975e85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1b0dde2f39b6ad663873628e55c15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a8d5db74ef90abbd345e2e7938c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c314421aaaf7a5c1171059616923b88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a61ecaa97ec0d7e48ce0528629cae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281956aa530d03962bfa2350cd701f67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4f39dc065326d73b3a07149533dfb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300cfab5c17b5a4e6066ed0b40a7fd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7065be494127b3f1c5d9c7387b5392c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b04f6b3b88e2078802be534d45b02380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376d7d9fc085ac298906ee9b7b60e69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95b2fb54c6a9af76815ead58c4f60b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fd4de4994115868f5c5b3babbdb21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835d014d56fb9bba55cd8a5dc60b6ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec3bc22c977346104c5903dbf43169385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e297bb4460a71e1361feccf98738c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec4f781e610fb3fb0d34e7a2bb909387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da774dc774f14aa55b07528fe54a093b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce306850a0126c52e3fb4fd75de1280e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0e5ca66f6d8f657ae162537219ca9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bf3e5e9ceac057129e50b4c015d3c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea721ca4f43619bb957859002213dc7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292aa190f338ecf4b8e04b880eb618bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401e46dbd4b3c133ff3f575e3226686394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0265bc47fbc19b5c17a4ecb1676c44395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93af41c5ed68bab6b476f912e8f53b0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a60b580a5734a62aeb12b8d55dd69397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ff1d1f412ea17ab4236588e2a2d6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd9dabeff7d332553ba8586bd09afd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec010e9d4d326f873d8b5cb0246b81a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbbee5d5d19a1a5808c11700c24960401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f575c9614892a8a7538ec0d2b662951402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dfacee4603e4737f5ff7cd1ad1a81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c92f85bb4c7e826b81ce73ca2b0b52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53914719d58e8bb4dc3b606fc71217405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da222a67b7e36d26ddaf93cfea340c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bcfbbc12015407bbbd53f544c119b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f24e5a66d58357c6183f4c99ab539408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172da5392d8ce1ad708a58210c4135c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dd1782b18db0fcfd70cf2228b1df3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629446b6e765215b4d138c7ae653c976411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98074fa6ccf3e65ee4f032c3768a9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021aa109b5e44d7bef1f48583d1d12f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1a92d02589ef01a13313523a04511414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e2547094b175c13d1823d5667549b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09a870d747c42d1574bd5898fcb2e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839a856b0e415bce3a5110ed834b01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976065088ada3c6ef1d2f5a3b509fb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3667ccf5e29ea761cda46c3531a2dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f87950979c6fa36b0f9ac1caec478d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5773e0e4043c92138f74dfbe92b8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba324bc14cf8279f8939093fcec2d3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96122c541625897ede83c89333b97321423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f33c894a639030d36de2dde0bee64424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d5070d3bf55a5aff0f307105ff1d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a15f2f5ef470a97064dd81205c8c3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6a99d78595d5d0d58a05abe4aaecd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f30998d8d714f560b25c918c15f80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0494b9667f085092ee797c61e3541f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2ce56eabda62b858868705b1e8d85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591d0438db82282988cdc02f649b79e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20889f42d525459508be6719bea196e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b21f06858f7be6ea9983be38e3959433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989982cd5cdea8850aa275255661f6d2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9a630e15fc997d9c7f87d5289b8f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4609b693a1469042d768ecd2ecc2d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e64e7b69d0505b177e74d1cfbf4e79437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faf36809935bfc420fe98275cd816a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd0198cad6e8cdf3e5f18cf46df061439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d80dac374e2213ee81738a718a0fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30affb9e07d69be568118f3222df6b0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bd5deb16d8353f27dcbbe5a716c25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f666e61b5c633bd27bed6b73c84c4f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dc507e2d80fd5e79c1afb0f2c5ee6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1458aa614c6dbad5eccdfd6045cbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a35dafbe35b4f3180ee7600842384b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4394317c564a3158402d76eb5a1bfb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86f318f06594a7620935d56490f705448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90fbf0c936200566504f2b8efa60d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd651a7794a9b2064b5a0a4226e236450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42641a5d3e0de9850916c026c61138b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454892a3fbaee41e69916c660813f4da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1903c6fab20c5e65ef748264a20c75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7dc2d2abce5354082765ad85cf8c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14942f877860716e9d06c85f9cb4c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffb023e098bddb5666d35310e926f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720bdec1b1a9709d632d6ad7a469469457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185067fa46cc671d397412931cd401f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b10ae3e8036e0588af8779fd7f55b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854db72e4b45894e22965d99ea0dae54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b1ba5cff8407e550ebbe0e275d1d9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda48afb9f54e984a33f0ef55e701389462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180df0281e010146a54c4e2dcd8c7eca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de435787bc877b02b85817c706a64b6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c4c75981a4517359e9b82595b7eda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de616e63c9f9af7d6f46434a42b12f29466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216e97df86b226b57138b4a1094e94e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede29b9ce5996eb0c7fd8fd0721ad887468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc579042b6ddc76047712e4941dd85a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980ac58d5601d4e88dfeb0f5810eba3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13578a74b7a3448e64db85e458d3ce6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369552ad67af9b3c5c9a74204d9c12ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e036c77bc1a645e13791e12e5e8707473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00738173d9a369475ce608d1522f4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3877293de49dcd244213093572f23475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d18feff94275649e0312d860255ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1517d867aa626fc449d01fb6322660477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3605c5e0c83606815939b62e7e40b5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3b14ce71da285d24466491552f8f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb774cc312f328677bc0080930e72480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e5e33a80fdad0921462d5b22f70c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5da1001114459816a31b78d451f4cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3c1303943030b1321658fba8c85b6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c916619dcaad339781052986dd6a5a4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771d4e503bdf8bc50d8cc6db8a85b34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2d0b5a2c9989d8592152b744aa0a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891f70701d3c53e3095b2924b05c5b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10d8c45f51e7c6c2389f67576d6a25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa8b27bb05b1869d2d0b59b3023ec3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155317aca1f5de0cd37a5079bfb40be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f9171963dd6a35d527f15a8b9fbef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3803613541cf0399748de2bd142f2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c6416a420df85cf55bbeac53bec22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdb8e5aa490a48af7e2d1035d19687494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa697e27df3605097857321b3af8af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399e8bd5e7bcc8a51322f8fbfe86b2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392384ce4b3113631a283aafcc98a6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd08445ce4c9b9ec45693ff8598881498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7797d230c07cd3b961761e42f3122b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cc63838bc97ee0cb068deb2c47459500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855477528eb29d5c95152f08a38f0677501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488fb6b6c0429d6101e99f7bd7409b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d951a9d8d370de817e5a313f9b952503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3823b0932eccdfb6c8333982c71ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40e1371d6943fd14ecdb83b4599dc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6122ca195aaf67a1869f176d8cb031506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c22932df9f06eab49c03411dc7f6b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95277e221efce82441d01265a8943982508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f841d76db6e303eafe5e6cc98e4d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c76a48ced89a8833d6aaa8921f54c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913151224cfa981c7188f13b8381bf49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2005c8290196f7299cb51a3705dde2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0029115dfea050d6397cdc36374053f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa12b70056c544faa31770b24a95d26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e15ac0911c45c5816f13755cd201b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0367e0ff70b73d8172e188fac4a1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fbca2e83ba39cebbe18c90625edd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc6cf0035e1e5f83c3b30ae58906bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4528eca77ed93283ea0be74324bec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf233a68335effadc588eebe0b2683e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642705e81425cafd7197d04a5a58f3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5718ea3720a291dd87a42a6ec827125522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cf2d0012f30a9a15fefebf8de4212523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136e27da46d7bb1b5496845699f90ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9088d1586227c7509b061be2390a57e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96596735937c3529675df7a6d53608526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c14db086dd42a45b43dbef7821075527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3b33463cb55d31c766118c826cbe3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca0fa6dee3e36176edb92a4003e90529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591de976cca2520a7a28cf84c61cc4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46af101064d4d9efd1eb9fcb455d9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9851af681e8ec966ed914b3772f2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baae27b53c5778c8ed30c8facade5ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5757c32c1d65d10cb5c1a6f2877e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7256ac43f4b3b7b06df5a3d23d1d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e637ef0470f8a3a1131705df13df50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f01cabd3de31305b8a44241f93accb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60272a9168db1377154552aa671ebd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d0386b68407c27c5918fafd0d9c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338994ff96e8f5a3152665d48f1d923540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d141f8c085f0eda64a9aa6cb0992e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959276fcac2bf671ae347247424210a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce25bde5f57ee56a2737d50842d6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c520ac66e97ed09dfdd27695e5466b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed820c4583559921456712986a75477545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bed143d217412dc92cb2b3ecd4192546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862abdc2ca1fa87f9217aa0e81e1144547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13fff4fa307aaf04499ce9b1198c23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65859ead192568ed09d8cbc7809003549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d0f0dbfb3a044e4609ac6e4dbeca4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1c9ec042826d364e77ba49e6ec009551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7150523d18811105fb9c7fe18b633f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e708d524bb8734a9cdf426528d81ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ada6a984cd98a4135051955ba8caf6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ee0a5e781739a37c308ba000b7811555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11521c28078d994c059500a87a8f63af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4e8fdc5548d3548929013ecb3b071557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6e713d3bd19c48bb34083b50fd6b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d3782e8c23c6868b8659fd79594e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f998c56dacd3a910cf0da577fb11d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0a6f145be41a86e1c4b902901f844561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78376216276c21d8ac518adcd7626d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58a9aac373c6d3352342a5d105b268563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a163cf885fe5ce71c193ad5a973ca81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b384e6e48d46e9b036ab8f7a170eb7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e860774743b0bf0a5e87dcc078de6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30802fc225237dc099223a68d8d7005c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2aff78cacba179038b31584299b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e5d52a37962a1d5d5095892316e79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c787e966d2f78cd2a979f22f6b2f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feb886ed83e7ed97f169de34e00ec3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845e4b2168fac10764beca466c069a3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4957a1f2192b36d18d7ae22c2c3d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e16cbddd48079fe90c531d1627053574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30749a67c3b75318e18ee9620f7d6a24575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb56e6162ba1c1da29369549d8120da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5cefc39a138a80853504b9898ecc0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5a8c316179d3feaf9ff3af4ac3cc3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8be2d7f7ae4c2d56ad9fa8398e5a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c7e17e4e6df36456b8991a1afc7bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59987751998c664aacc63295767a9d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a302170ea53cf8ed752bab60148f9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ac035c34c72d65145116df5cc67ad583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403bae967b965d9e183bfbe089be572584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1d9a4232620003fe3de96775c66ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d60b61aeecdc9dd88f792e4f4872e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b434076e8c29dff60fd5a0df1686deb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4553f0cffc7f3806cbb27f3e4631e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90250dbe69a637c4fda98a51f88e2305589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ac87506d6364c0373642113564b45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304044b4427b21f5bef5ba7dd0de12d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b20e24f6226b6b7febf549b92106a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795106b78a74fe580649c656aa1980fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159359e564376792c215888a95f489d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2806e73a972490b38eb607a8b2eb844595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67704f2962becf5264c9eaef7306d923596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f56525b04b85be8fc04110f7badce597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443fa03d720c531fa8ad61672883844598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71861c5476cfb8180881018a9c7f87b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2557acce9a54cbbc01c146e8e92e2d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6a9c89bfd86d8ee8b5c0609a85b0f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920a39f40c02c79431ad549e1b561c4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c281d150db4340d4de648d3443e14aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718789b50a0446369308a7abb8528b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f9a3f82dfb9053c8a280df401d033605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ad38fa254b212fc20e90442eb624606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88fb79860b1c4a09d51814f189f5a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877999999962504687963bb715036a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11b766c51c59e9c7864706a3e83747609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9a76be4d796274349e0e618406c70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29c4c73c43bcc817a4bf95bd2e481d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c35a1aaaf136a91c33469da4341ce7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944cf603bbfcd99421d1ba1ea17b067613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694f51184ce8622542a8f357c819edb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf7b86e02782b576b629fc469b2d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716df2cb17d079f26d4a90961ed6ac3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68730fd24030bf660c9f4451e14c4753617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b8e3817b9dd63740dd177763d791618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de8145dca503e76b9baaf8e88a629d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d26271a77a40470fd1ae817508cb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbba7cde6149a6d2061dc2f42e7581621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b5a75b587b50a2f5385e7310b6c80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f8ffa8e663753df31e7e6fafe3188623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86267656f24f0fda18423f01284001d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda69f16f36e0c3de075d1de080ad8c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7c4e68c9dee2028108c378bfc2165626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da343fbec08859720fe325d9207bc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f34a3b7a0145d1f1097cb3ea7f05b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9ef1f0602fbe3521ce681aeef372e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ec169566df5d811b43cade5b7510d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedb595e56ce4d30a7c163f1943e619631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faf1b1a023067fd9be98084eca57b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911728273e2fa854fb36d48156b69552633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40d9fc041328f2f4a53f87dc953c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e8cf4c99dc9188b1867e43c408323635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5232504f599d4f7aae553f487c0a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5e24f6fc60421dff71b6f151af608637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259b8b6ab35c7077e4bf140cb6021b7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552168c4b972ddac40532155f556b8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fe5f18290a9a6942c9f9588204eed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac75b560ccbfd7fcb55f8421fe031ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d4094aa8bed13c51f7be91fef3bd8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e42ab91c0c65543a4e95f0bb92c64643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e1da54559a9a5001d968749e4d17f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712618759eb530f728c9d821436515d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a43d7e993642523cd1b39db90a4be4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6522495acba6d0a609231bd736819e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4bdeace13b573000213813a080a1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3425aa33c5a55fbf366c00ba4ba5d2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b4bbe278148534a2b2b1c1d8c688b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fc87b4580d872c07fc85c6cfc15bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12886df0ebbadbea4af38d944ee74d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2b7612d5b5a9da18ad636190a2381653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2870cc04d2acc00c59290379177d634654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb02a8a0ac351269a3125c80e10c46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69453a967f4dd254e5ba7f805639c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924623208399c76c3de7d40b389e7f50657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddb39953cf31759f879538383c1f31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd01f4e27c71c60b9e04040cb199541659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b9d511c8ddc3e14510a842ea5c73f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce6b9898057df13f03293abf78fe2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adab44ffd796261d896267bcd68e86f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e496af0e8ee48b9743f9ffcd8c09c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacdc07d1158a7b6dabee4842f827e0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56791b557decde67c5a9018774bebff8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815b4c1d104d48e383d949c8c688880666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55473b8aab108206af3598d0fd7fbb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f65bbb5bae7130ef44cdc37f2f53a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032126dc2cbc2eb96d57866c5befb30e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d5b7def56e155181a2d2ce0d84b1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631099a61befb0bd2e9bde29312f104f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adb0aefd464c0dacc0818359aca7a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789424b8729db685538f1819e67d2ba0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5857b57854260ecb33ae1cb5d069a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f468b44ca9c0656fbc555f2b82eec26675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e06526b459f6b4bcd51828335bc75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0186859afc9cad035ebd9a89302b023677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75640b5d70e3e4961f65703448a2bbf8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be050d114802b32bc40fb9d97b02bdf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d0a5452865ac58347fefd6a9f38d9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1f1d415c180a4333ba5d6c402c985681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ced7d036d4b6112fead65d91aa01a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270aff308b4e216da71869af6f3a775a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa801d6eade3469f3fe106f37154a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9c6a54a85a9a3a74f240cc854f412685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44deba43a1a92a3a4342d0511ff128686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215a49703379d2466fb9d0622236150687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894c0ad6b54db6c36e8403cb54b8596688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b5deac86ea6a1f9ab39902165593f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21248ee7894e02f38561fc3d257241f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d80152d62e80b096b81e6d793d6878691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d9c529e35bbb4c6140a4ae5f1f549692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1a196d943af85a18e6ba8b8590645693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ef0bab1040d1e1204dd7bfbd07f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da029e050fa3830ba0523c7078083cf1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba277a939ea538f967a4c11a2d0b41e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536df4f37dd1ad48fe6263e77cdca6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c9d742c988cc11aa50c396875edba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79574964270ba371520b57b08c9198699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8aa4c377f449112ae0a2749db1aa8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc474da72bab3ea0d5835cf7b9823c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9ac867bc3526fa586e20c887eff87702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c72f5c2384400862c086adf975f2c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdc71a457f7028ae7c9320cb2b84ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721ab366ca6a0c805a34fd8d4563080705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e93b628450a119a0199f58f8a64c2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872e4fbee7bc3fa3e8a2e24c34697f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b9f309f6d5745daa9188603da78d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe08cb8c6c8792da07c5fb124cbe4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5339d0b6e44dcc91c4d5b39c04abf7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06eb1d5c68f2dc162272410b018a43711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684133b2ab24a7694c171018c669ffdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be18ea5e6d7bd7f3c1432d19ad4cba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae6643df3e0616e00e8df70218db26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964ae398c6355741f2d24324e67b202715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c5aa76996fc179710cac00273ad60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9ec0062dbd8290a4ebd80297a8db7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cbf53e02e42f480fcb9c7d2751b80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd657565865ed7f47771789260f756d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e9f3250935f293a01871db9ce6be8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701f14132becd8c87780ac0163f37eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a331599695252f53f60c1095cab874e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf05b2ea4141739f4ed389f6e2f275723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51fe805bad72156910b2862e991e19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c765691a5396a556fbdb8536eb9f7ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119abb9ff7cb28b687aa60ebdd02047726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1a8dcbc65a2c2e71111f75ab4c520727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad4fa027b9d2f00e38f47090130694728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8660beb2e1a331205986260fd589729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dddc4ac3922a17bb42dbb5bab4345c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55528fe16e48671d6fb3264bf9290a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484f628f14b874ca4aaab3ced766fb5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d04a7c2b50cb1d11ceb3b0c238f43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adffdfb09c9c90ab9002db663c1214734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324c85a6bf88e4454555fc99471beaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf846763e1abdfce69e32f88b7281880736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37493f17573c00254876f75d432bbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ef2e7569a3f21145316fee90a79b1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f41e7fddfb15796758e9ee7987226739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6dd8bee99d6dda3a24c48113b34e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd92f8a470192d026f27e1ab4334501741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061457171c280083aac86d96ed72fb9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc3b068145f8aeb5ac9ac807815993743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d2b21dc8fc4e61476d838a97892d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4356a7f4d6838c13d7c940e7d6891745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10843fa7b20202be47af7a91de1a4b2d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08a3c099ee5082fdadb0495899fe3b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae2d50fc01aaef3337cafb0fb79652748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de88707c8db6d936bfb3739a35d04ed749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1869ae09026b5dba4751b7d6497f9b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c276e30aba2597843a34396e9d512d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413228fc5ebe02d6a4e9a534b62d8a30752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee72f09c2c848b7926243b1741b59a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a177c0b0b81bc3c6a87596fd1b4f17754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8109613c42bda75fb1d09b31f99b7ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93924d9c5e295e8b200ecf1e737f9fd7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5260669adeac99d9ecc4826f5958f4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfa5ad95dcb0073268c7c1286d9e65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89f2a6649641e0fd4d079ff23f6f89759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328bf0466f1f6b427e871c18f667c58760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4ee6005e079f6095f7e711c7544ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd1f4886886ccae3efe95b17d3c677762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03fcdae7206adb1b3d007fce8fa756763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217ee9d83b7d211fc8c4cbd505b95a4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c9a346f07dd9e4074a001c00b2f1c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa724c85a49b254df245c6dde563231766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae62951d32a48953e5eb0234c09706e767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>