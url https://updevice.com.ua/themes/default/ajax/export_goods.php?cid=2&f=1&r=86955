--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3ae642a25ed4ad5efe229478e6c181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e46e76f720a38f14940c654f514c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178b5da3da7e83442f5703e000312ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5a0ace2c37eb0d414da28ee4abda64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5009bd24d6bd098129703ee0ba7d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010593fea4575981855dbbe9c22bace6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84fa2ab919332ac2e2cf9cebfb4f387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd0f0dcca0970995bed1dd7bb55f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b231221e52974be5443a70a4e4f18e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ba2343815d0b187cc410d22e8c6aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5bf248eee7f85311e3ef0d139387a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2b2c6f3dcffc81b17728335ad7caa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c8d1085b9d79c160287cef93af10913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b94c4ddc00b38bacc8fb0f2a955b8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b15997e5812b0a590c32691b65f12d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b2be9d83e439db484beb2897a9bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798399c29741a200e12a1d5118768fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8a81ee7d8ad3ce31322394038c4ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ab7f546503b0da1b57a4f0b3f0aff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc90c6b6353cd58cf3388c9953533020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff44ab4a7d1f95719a8a08d3d67ae4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123a2cc4194c80d5aeedc27d6e94ae222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a482e53c4fe60b71348e9f1ee89d4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba661887dc8ea6e1f9c5023f8272e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddb5f214c9610a169e8535e78d8c4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ac6f078da3c9d0a12e5e12039f46826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0386391c29588427af006086326db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083b4650b9a4a1630bda9146371a7b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d6144adf4304c36615d200142506429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be717f154af9b8735bcfe727fd0e11e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70732e1fc97438afde44905544299031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef80223117e973f774cd8d202c8dac532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3b75f13b081729fb1bfbe13b22fc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883577f23873f58229765ba7c861f0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0eab8139ef68e4c3061ff002ce596535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a389fcd840405ca0f96c142d9f975436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c043d420b39c29060ce98dc72afea337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7584276377c8cf96282c33c279c7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387db42d4600c6ad2263172cfeb3c18d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeaa9f5b87f584d5edcb681b28ceff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31fea960190a65d8a3b7de1e4eb3f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86269b08fbe810923392d72b61110cca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd3b23584115ca1b1be7c3c2c3f45a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7726ef5298c50a17ab11f6da128745344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2edcaa1ff2b6d5a4ad93d0db0e748a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87cb4183d9a7a33f3b76902186f7e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6eaf842d20d367db65a6221c5564b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e959e64a141a1d727aed518f538bb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae744e613d0b29cc9bac70539b1c01849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364527f2f940443d76832188caa972f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8faffef484c383e58f406ac9b1d9551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a969dba84fdc85d2b8dc7acad7ee3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e5f1cad3f4fb2cca3dfd52feed6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f960c29b2f7ddb21bc7503f59e5ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982a05acafda92dfec34a151d78994d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260b8c189ccd2169096a2558a93a6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1088a3afdc6ed972ad9834fc8281d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c2027391719fe6d5bcad265dba3b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b8baf305e5a12470f986dfb88fe4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406677b81c6a85c8c49238e57e05b8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6528c43c23907fdcab6a062e326f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71b1010fd2b9f87f1ae283a5588d9a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93126d9ea2214716a3c28590ad2cc1f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971c056325e3d689b6eb94ea7fc368564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dac25b8c2d245ccba42e0d2762c30765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13241d8161e43aad4bb19e79fed11ae066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013e945d64419e2eca8af65393cdbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30901fbf097a8a56d3a3618273395f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545ea28478d50ff6d414004718b847c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776aa3709e69c50e013d6255cbb9cf870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9714e73edb3f02c3e9b4292b21655571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ec6974f9308ec36cca6c36ac0f92672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d94ea783e1f3e3fac93429c55e9ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d462b13c0cb1a6664bed25260feff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fabc3e5c17ab9e4202880daae9bf4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a102333b4a3e390cb2668783b2ba38c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d952b12d976aad6481bae823ab21f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18de6c17c38f3f99e0cd4b95e1cdc6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613b5811c5c7ac007495ee4b992a1bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866cfc3fad79eb2cf1c51ff5ad8746380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a94dc4c89c165b8ce9b892c5ed849681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce79839774a33b75ccaa2d0b9c23c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7627583fec5a87481220f5a69b15683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0ac976fb843ac411ad31c8c71a0e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b6cc83ecf98b47a894fab7ad58d5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9edb7ce60e472d669d8f36fad370a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942b746033628a6f4fca5384ca857b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b31fc5fce0690ac5a7e5a80480b3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7b1f35d596746a0175141a7c53e0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787954e195361db989773273a9b19c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdaccd03561107704f1c96e75a9d2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9d18b9a08b0f85014fb08eb37000b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75120b74de0ae6f2794da0545fd1b8e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d1567d557c4a4a0b501694953fe4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feaf8845ce31c68d9b3f4edac2784ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bbabf772f64199d30db27b647705196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb33718cd5106e68124fcdce2f45b897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e82a4fddf5fb62ab3e9be89a2cbd1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe778d1ec4f7b9679848d4598a87e4d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e7ea6afbcb2ad9f4dac811ab577b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eda99b568fd76247909ed7b3ca636101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbacb2464526757b3e1e51274c9cdb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f32b5e32d4565612631a8a82d4f223103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225217c33d469ea413d4c14632dfe476104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b849b81d1b785a4f01d3b1d207f9a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172297e147d275f89bd68a9b25a08b7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f25bd418374d5dbdf283eadb48b007107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd18034ad815cf14f5b4f31d6d0f525108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0983e2255ccae8db59574b8db3ae47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b64199658d5a8e263d46d35b8ad3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ef792b6bb15d67ec18186f9881f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f37b58285f3b8cc772dd886bedf48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c89ecb462c6b51f307655ad3a62ede113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa023c92b09ae6779a37eb73a9c7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d928ec29e60ce2c55146376a75e90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee29836564fbb707efdb1cd6021b503116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f3389fba4fbc49c8db28f5c40d12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea27f19bb0ceb899da05c372045a4e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831247e4aebb3a2a3f095c75c5dcd5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179d3930a538904dfaec5b1b3d69ce8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af3d019b6fdb5962ebf09044870f22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b63b43771f64d25367c710b36cd84e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b7105828f74e826b6933f2b932b4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75538eb670aa0735aaf77de2913ad691124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5582239a627eb4293448489626e6f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eaf68eea243887cb01f65108e6b654126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85842bbb4124f1a1540888271198d0ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51424233f68b07849e40744e9a7c7b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bbd9830e4b7795ed30a568255f69f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4904257f7d2415e74015abf2f04a02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53cf3e19ebbc24f54dc04208b8ddbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e0f647ba214ab6560ae0057707aea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a43f306bb95d3af0ffd1a63b81734133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5f62944bc1ddda4ab0dd062260eb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43728b2d1b5e3736fd61a8b9aed96015135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8cdddd11c188a029476b7f1e1723136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb226c494be6b0d9380954afba6359bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c750e0c8afa8872e8c2935c466962138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e952af4e07d24012b046960a06d0be4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea464fe4654dbfa81d1c4ed3048696f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d451b86818cf20ca3e933de0b027ae6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e163347cb11567ed7fab897e2640376142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcecd55868fe9700f9cfd53111b0c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3ccca07106c9558fe7ad3f67af0f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383d950d3269d43695741e664d91fac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db714c2314429bc12cb67fa69bb931e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cc78e83f409d973edf302f81ad292147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89444583d7c43d39d3affc32402a36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abecc02eb2d012d49ad08a1d7d5c0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac39a3ed6b544a6973cc6335347c30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce734e2f0f45fe0c4c689a06a73c3360151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b253abf45e594aa74217d61b73c377e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1055776d6892fde869b2ed81a2117b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dccb01ce4c5d6a6a01cee046f99e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cd989dfd50970e411020b5da76fda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ea358c1e288ad1f836bd2d1f79ed8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5a1ec96f944b83728daa6152032b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b832c26cefd0c18e8722810b652a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bdddd9e9a8a7dcd9a15050be3f250159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1919b118f493c81b6044fd15e5ea655160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2598d0f65257df24f904b9b6ab75a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484de0c7f44e5668306a2b9ad9e76cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f8409a204f42723a758c9baa695eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1ba14ebefe2201b1456aae278c923164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f746e0c54b041833312b6c332243aa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41706e1cd7d9569f29086acb48819cbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd44ecf77b860e6cb54b970c3e201167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df68d239b53270e482718dc8f47a42f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7357182b2cc40fb613c1a741ebddf4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed600d59fe17d3d5c20ffe04144235ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e7ed30a8ff4929cb893723efbcfb4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e406f630ac3b6688e410b4d86da38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf25281dd2d59cf79ad40e495a8dd2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672c74abcc5aa4772fbba7b8e3b4365174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fd80498f7713143834be1a14c98d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb22a20df7ac3550104e1f7998d05e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64381a9c9f35c869c4a2d927534d77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d13dd171e9748cbd2758e7e6b79278178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e901aa9ae98ee8b5543e9d6690909e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9abdf7f8bac74ce9cc8dd525cd067180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debe87fc3364c533fb1ed0bdb839658181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8e0ae67d700dded5390510584f5ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2d79117f771bf63b6739db6c25d33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ae1625c14ee23421edc35eb7d2f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafadcb1708539d8f4d16bb518f39e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7bcd152b623386fee6e509e5237f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f2f5700960c17dd691f22155368e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f97730c314c77bd30259bbfbb05b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571577cd1263b384fc8ae6c3bb774bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823b580fed557afb1dfb9ae9fd5f3d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ba630b344120334feab4aff27429c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ddfe750268ea6adc840966e99bfc8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18fd20433d700a0a5d45f530096b42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b807c3b6c47eac484da9431fe49508194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c143d1215a26830a7645edb94fe254a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730b7a115ed439a4d1b2183dc6d6625196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca816ba18856de982fa2160b688d50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c88a8a28d4afaa870e3633d1955b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd0e85664704f30f4421dd9b241412199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f3cc6c6dc35abf8f7365934c7a002200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241182ff092616e13088ade1f98e9d02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad32531e1b0c9cefec2807f70761334202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b1d8ab30d459610a9826ca092383b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f9a9b5f407779cd87fd4225624ad0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f334b162bab0ce3c15a8fabd785994205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e3d1939d70853e5be11a3eb514da4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a51c91e5354a3f81e89e34e2368861207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb5d09454be98c0625dd877c87470e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bac164f66a4fd03b9f22fa32fd7d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad518555b9a42f7c4df1f6444224cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9b0b972c1c01092ddb8bdfa0dc4ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f4fc1767d45437d77a96c175ccee2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46a1d69bccab13d4c0fda3e6a6ac8a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c469945776ab2c417b12268372339e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ba2aa7b59c1f1d62675a83e4a8a28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880e5db4efacc6ca9ede53b8f5be46e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505a7a3d6e65edbf52df5df7b092a4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20c49f12e4ca4d15be45c165740606218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec940a2bda26bd312eeac2ef5c826da6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2fa13174da6f5e50adbbe0870b542220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf00738c29381c719a35084da38f46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1cc70a25e227e10e1ad3cb0391ec0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fcb69af1f7afb9381b61faaf541d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d11b79084892d214ad2d880004b93224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130918d7a2096e998c194b31d4907486225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b68ef514d99e7952d619f7cbfd162226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc0d22b3822606be262ca5c29ac05d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569abd10de1b52a89e7ce57078fa77d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40be813065ea675cc9012f0cb0945ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61711788b95c6480bcf21cf832f2a750230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d8c4d1d7365e67cb53f17a1ca865a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb16e353e8c9a8c73fed46bd58b0cbc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc7af8c46ca4a8ccf95c404104642a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b6536bc920a1bc3dd6b7edfb2bf32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc53d1e87a98a9e9b44942bee1073235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a259c7a6be80eb4978f9a9bfa17442e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4573dbdc596d29e3de90ffa8fc541c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5d507b22ac4add696ab6cb8f816c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ebd48f95ed108cb5e8c42fa80f817239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c7bc304160d815de19420a272de1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65272127709bf97308bbc736311eda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc5d80d16e0c32792684fd8f35cdf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7f5c2e8990e0a68c3b26c519a9525243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630a5d02c164e8a510b312114207d12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8af16a70bd87bfde5e40fc61f8052245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621219b02a1c6f7e38f1890e317f772e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770c42840b0979ce9810e3670630f18247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1772f7c0992d7af6f562652115c61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cadfb4e3c312ed27402a7cfb72cb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708388d3998f033157cdd96093f682250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2796601c812f3a50bcc2bff4bf7d11d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd8c5c93d4bb26aabb1095efe7f66e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05f4b8288543f0913d0c29b4818b95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf890f78ab5f00cc06061b232800ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b969c699710bee98452f0ab8e2f1c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a35d55e0413a19abb9625ab0efce68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99aac1386478877f6d16625dd0cfa2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673b2bbccb703a08af23cda1d01c369258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975100967a9b1d1999fc5e42d89aed49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4378ca943c9f9223afc0f17a0ca883a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11eb086615bd525c94b8f6ddd44e6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff4099fb9c0cd79f6f5942f7139b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d0fa2ca4a87774c32a7de9a9178c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaeb1c048fc9268ddd7986929e0552264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b067ec4f586fe105becca9aa74b4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de6b1edc0fe9a702e5635be8c326b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95090677b2adbeda4e2b3989fcf398f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7054a79a40dc69d9c25f0edd6ea05cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d196f5b0361d4d3b35381c1e21bcaf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6448ae68154695e81e4044d2451bf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9da5c3c2e918601f469e0b505c8db8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd73d14beb08fa24f806ff67799a1ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fae33db40c8f914b61cd5f04e9653f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb42e5e2c9d56f600860d53a875b9c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1e1e832cf05626c458a0b4884b680275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eb1d62e886319980f79b705b6722a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d4f11bea24b5b6194240c2e4c7c33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509154176b892f549acfb92afb7b915278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacb2fed414c41b9a7fb9353ccf8300279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e776c13780d0129ad4175117cbee7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21c61667af58ab1c24ce4d3e3b9efc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6266867466dbd2c89769c8ada5a2a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38beaf8041a911ae62355889038efa9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf90635713b14d5a6d10ba5c172628284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7b2010e857fc09fc940137cab27f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36245abfd728a5e6b60469cd963679286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a3539d3f8020f6f61891687088e4a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62acc63756e05f343eb6428f90854ee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaa139ee979bf5c381a7ae4f3fe4fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79098ceb078d858979200b74b034cc70290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2502cf7d1ae00b08a3c6b211a5a3240291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf12add1a2a0aaeab9facbab1b162a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0150aa2a4098df5f751dc950bc915d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7bdffd60dcfb7eff77e466915ad0f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f462ab6af8f28e24ba43af47ed35ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f9c0a3de8652bde934ae7794e2693296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100182dfc6f5ca9ef5d8deef1b63e99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a00447a88142412ea82593faef6917298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1194980c81ece979601fcc9fa70aea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6255629bd7736a1ab26b8b7b9d3599300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6f13a98117cfeaeb038febeaea141301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb0d1ec9799ae0c2c3a2dd41bbfbde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b003778c31e5a66456861aeee8b4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be016d4b8ec5020a11bad90a75f1b66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2607093ca1df6da0eee423dc4452361305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab869249170e52c5976c1599e789fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e520bc22cdc2533b7912b5147e1f9c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607a4f22da1abe80797cd3a81a86b92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f83ba94f624270b029fa9d915e3dbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d5c9a2cbf30e9c99c4837cf6ac7fc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf12517cc649207c6d7ccb95b55899311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18f1cd99497cef0b40e93e5e8e195b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e715df7b089fe9ed843fea7166547313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17027ab824b8ee75bcbc1769b3333700314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268dfbc9c22984b88d3087218cc6217315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db66c0e3dcb733041b11cca4a36380316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6319d5348b0c1162ee27a7efe3dcb59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670fc7c3121785863b6ab499480b117318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aad2876be1d5bdc922268666edccd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cba04fd1b4682df4e2495dfdc40068320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2450a5e87f2c6b8caff51e93ed771321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cec9c7ddda778308a704f20c71af1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1565791df8952e30e3d3a1456ba6727323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877825747a3608faab86185d78696bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c36a667ec4eb507515f41e178a2ad1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f40edd17a8e23fa3353557a91bca6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c5ef3b136470698f2e2e1cdc6e4b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceea39e8e281fc084caa2254ac9555328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b974adf9896cfd97ef94c380d9972329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efafe19cf02e9c464387b605a2902f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9534b6c72e526db09f48b9e8b73efc7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13367bd1d8678ac391cc1c76557614ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30892307abdeaedede9d943e842f2a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfab825c706f848697c343cdf0a833b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3b730850f95f27f5e44fd68f362ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9b56f58100bfddc6d80a1c570005b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b184197d1616ddaaa69a23163af725c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57e6bea2ca45a0b7088de941403a64338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6cedd211e37dc6766b5b3fdbf3eb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac09f0ad9a84c10a6b0bff560f35705340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ec66bb9c32a325439a8e4b9c0226c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c1d6aeada43ace2d8495439fe09b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e0aa623ebc9cc494cf7202f335a76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f683054174e41e472ca383c4facf50344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44485510ca92e8b20b940b41e32b5847345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b693081828d0f7b6b2ab74622690b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4283ad17c29d682fef1348ac0204a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59f121f926e7cc5502b99b1e51f0e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c361d552d811f73944b988f83b1031349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812eab5520737d0e7bb78cd9b5da4e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db39b514bf30dda948340c5191c9e93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988d742d1579ab8f0c1fd25afbbb712352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4d1a53bc2703586c41787ebda7f75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc382a2ed946fe6372e746a836e5048e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2e892041e363ca5682b3947a590e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedcbcc62075adbc72fe52f2be5492a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8713df7ed08443778661b4416473b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a1f8e6d484fe27ffc4a0259de087a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04000f21adf0c34276b39b451cb5e1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5d5d101162b7583eb01188bad0fce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cce919b194c51c2274d4fc5a423783361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fbcf3a3484dae0df161e176be7c95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef17a4d91a541bb63c1ce31286c58d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404606612f741c82bc239a6b238570a7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6ca796ea40e1bbf4c2dd283d59d9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c9c39c93344d9d6876866eb4faa51366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9177de538a08e5442a1257b61fd234367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ab3a51b1446affff174c3d25cdebd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37e0ab110576c77892197444e42a9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39843b2e4ad103efb978fef2511fb6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33596a4c054f2af292fb5a198f07069371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f10a9b44abe618d6a21cf85b7a473b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5eb2240b4ca7b0371e6a7373d27bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776030d9c36ec006e409daa593546e83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c7a6cd8cc65b35e08654f7923dfe9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75804982f2622f9a27f7a723603c5544376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337a2e3cc72044482c80f4af06f817d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bda6fbcbb1df7c8c5d3b902f3c3e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d14917dcc8e629a7ff434ce2338713379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9420fb658a32234d243735f0e25619a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5ee83f53ea8b3bcc570e2336a9668381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258324f6b3ebd94879ab36b57bb19492382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253eaf11376c78005214706b4b60a49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba657c7e1bf9e2b9b3cc6adf2e7c0eea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748a7bd6ccd9d95dad918ea57908ff8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e61ca48991fa7a0c22efb735770813386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb03f651f1864cb76dab2c53683f45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b727c1edccbc4f72a19a7c671da1fb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bf5752b50dee62dcfa1c6dde20491389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5134c1d0659c6d481f5fa7059e2b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e85c691b8d8e0b686633167ad41927391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0017c364a027527cd55a9b7edc36de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0b68d693cbc0475d96b707805a855393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dce2e363e7d256ca535357e500b107394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48d62351bebdcfe58b4d7b1cf564ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d7e7753250561f5d62821052713fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1869f79052d76dcdfdd2bc8f377a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32df5881aed86d417f015fcc6e38a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0898a9048a5919ea3f381fc44b8b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fa59b72a6bffa2d3185641b27aa98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a97834bef1da082509678e4065273401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d77b7011410ef451081aa09cd376f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c4d6c244c2b980f7957bfdc92795b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6380a9843007d6443ffd3e72a58d36f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271548f7e159028f08dbbe119a91ae2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f81f0bc16ab1d02d0c5bbdc95742bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f08de7148eea851fa32ae7e56bc7cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751a141765c678c4efe03fed9a248eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5dcbeab4841b50559630a270be66c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda048b565a4163ba1ff307deb91ab7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba9089a66a2a1d25fb6dc461e29f18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a5e2191a7db0251bfb0726b51dd80412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af432a65a0305ed0ba7699043cd9adc0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fbfd578e975b15dceaa33f9fb0f3d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d84434de6599e41974fdd18d7e5eaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa819e8e4aa20a2c983cb6e462df0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d096f43f1978673d539449cf02af604417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788721ab022223b757c15e2e1f138843418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc6d82133949d7b4d23f2ead2bf423419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ceacccde664107d8ed900666b6d630420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055398d3acd978a34dc1503d379078d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea632d8c04d0786e77eed3d674c84c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51b62112566f12c0da6a9db0b7c35a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d032014eca0a982a4aced8ac2381040424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65915d005a39c3998f4b48ebe8d6838425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aed05a8bb2e0274af936455695ac90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a65aa02d48f68dc2c135335ccce7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b699f8e935f858b9e2354d882cccb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1ea80cd4a2ac8f093858e93cb54ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5fd33ef7cefbb03f71ce0e5ac8790430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967e9c4a9e436c078a586c76ef3204b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc4b5448438677b184d2ddad4b5a77432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb14ee914c047f4a8e105a82038afa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158afa3e86cc75724b3ee27043049cb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49fd8f277ad2f9f78fef5a62ed28f2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d0aaf848d600334e50f1622a20bd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862ab28728abf069e1f3b4d1bdfbb07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29f8b0f2eb9ce6d91143e01e2b0ba4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567079c1f0a37b324c33dfeee38bc5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4f57ddc122f526ac06538585fbf21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc6da53e1c1f42733db6064e00d4d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886cbf618844cc7581e4969b6a4c19e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3d45a69d7c3aec1b9ef66bff2b209443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b28ca524f2ac9e66ce0406dc17a733444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37a4762c258bdd5b394bc452c36cc6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c98f78e334b102279ca6017e37cade446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb37b51a71c2cc8e0181b08c00ea25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1b3ddb054608409eee91037519e69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3700752662f7316f6b1fc8c57f7ffd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a32717b813b26c505e716e821330f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47949ed1ed51c061e3c79e4ede0ea23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7d19a425bdcbaabedfae7b579796d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b03059cecd38af193be510aaa2fe2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b3e62ee74e8ee171dd1666efdc744454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b885a9d2700b30e541e719b2eb881455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55fb43b00519b935e0e1cbcde8cfde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362663f2a0fb0a91fe0e9bd461a39ae8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0122e5539c93f80ea9e7ee9e7bb3f7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79eccc7f23bc458a7c55925d6003f18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6e75ae8c72894300dfbfffb1d6886460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d951f4b96b115fcb539ebaaedb8b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51215ea90942a3750ad4386e80e4db6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47a837246d4748001526b23b86c71f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34fcc5460e72f1d7d7ce4b3511785464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b3cabc9b43f5e970159d007ba9efb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa9e2217f192fccc7ebab1d0b648b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192838bac1441012489d9eede1d5d0e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775326ee8c34c7e0d232805931d041a6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344d28003f06bc03154204aa46a044c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67496ba9449969eae8ee68361886d8d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f97725a00796a3944f333b81bab30471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab48109c8c5e08898196c5b75ccee9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5d5f461971b07174143c0032bf364473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945716b06ca70085eebc33dae0e14051474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14f27ded73c8426d5ea9cb5e077515475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade84cb6e6891ccc469cf716fa450b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec23cd246422c4a918e4f5cd317914d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211486d199d62cd249ed64b9e3335529478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bad211c94a80ca3d1ff634d6440f05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed6dd33032e2e565481d03f9a91459480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633f045d276330090dce5ec6349ee77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efdba409cab241333aa4aaab6b95b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea2aab8c345401f1556bcce7a49788483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e433db283b2c280487532481606386484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba61f708fe315cba99d05db68f6804485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b61bd8de5c57d2f1227c06bef8484a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696b2f94e15eb001526120d5dbd3e59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7609323e6e65c6bf528a79b8c46c6fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab64e284603180ca00676c7b2beec1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e1d1db9383c6bab2ac088ce06f35d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983da54ef3721b61ed480eba89c49be8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c25709e418dc93b9a070acbfca0c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c9c9b52a730ad5bbd1d7e30afafea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2acff2311ba0e69590b9f15100c69e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e28c71a76cb893b939f9c3b4901a1a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa26e699a00d056e945c59d718b8469496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7560e33889c08efc9616d1752fc021497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6b43078ec8337b27d54ca53b4f71e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd64cee55ed016d3f07e8348ea01dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8141900f8e46e0c777b258cf8e00af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010291ae91241e8de62c2d58372ab27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a33edc9f87c1c2367840b15515ada2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31782cfb2e91a9093a804a82b454b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb112e4713a5994294f44525edcd5aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff1360b4c8d551e39f97e876f09ee6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cb6282f3e847276a366f9fac6fc76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adb61c7702bed9e2f64c83fedce09c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ae6209db328a57f8f8f5f0c51abe7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63c4c7c0e361b349f7377697729248509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53726c40289c77cca98974c395acd50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d358974b2349a5e4fb15f6d0689efb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a58ea18e20d18ee781fca175f2f07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c202dbd1e9b3e0300c989573782cd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504eaa4acfaad97688265e2eb63c87e9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700769e6ddf55945177360fcdecba98d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5ed3a6f00632196a6b7bc9426450516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cd1f4afb34eabe120158025fb5d5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de0401564deae2a9af4dff93bc62c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b550ce9fb814a3fdbbf6c893575dffa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dc07ee2a6bf3915d77a957547269a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4032427d508fa46bb44776ec7439bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35070fdcccae80b14d8d7b8ce8a8cbf2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7675a3ac5c54e62abf376347e016ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04899991615b6f96e69f7a2dcb9510524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a820f05a391f20c79776a0e2f64a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20175a3ce42028e15469dfcd73e158f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4c538f654123f9c67057e79c90c79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd905287c2f282fd64c269b7673b20f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef346bd5aa41555d34d3424cd0f2b5e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81cca0ba3d0b1248db3974e9233ac0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f25993998a7e924c12ec9ddf56d1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb83bf27d772077eb871ee93e3a515532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029712ec920150d5209d2221c04aa77533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf55a416f1ae4f27cb48b0d161732c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eddf03d3c3676371568b1064ac4de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360bd137970aa4bb2e22c0141d5e3e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c63390dce86859881482ff327d36d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3077e605f1f0ae13d32fd70a586aa88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e486103e2a2b5f7280810427b5d59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0f63513fc16b327e9bdec0ae53ab8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1befaa1f2d5c7e1ff766680fa588858c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca2f5372492993d7686a2590647a1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930134e63dde01722b59f68a9acb1665543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee2bcec5e4aa612a6f48384ca4bfb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74d60dc37f9389d826a6329747d820545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f11e2fe674d584d9aa16afc10cce2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b81e14a9e5c1e30c5c169968ac100547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99557c17de8de75928ee61f378d6a78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2290fb9c8e8826c58a60e8e450e3838549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8718ab290e95a3756415b43d931808e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d396e4ee9f6950a126f59d05ea9d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54223448719e67d41bd856866bf72b2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94ad260b629f66cfd70df07d361f6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1dad7d816e8e62bc1efb17f49cec7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be521d40aee73693dd0d58cc80f50767555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ef369e44f69d487bd15a3da0c44be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8a6aadbfbae90024b305b8508dc0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99414cf65ac77595e4811abb5395f309558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeede92a70797ddc3930285d7b4424559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ce4a350d8dcc26423677e3a5b2bc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6948f9554f27bd257950b2b36215a9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bac3441a285db8cf9a9f79b46f59f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108dc0bc936a81050bec8449ee2edcef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e48e3ef72596310d5d0ae7ad8ddf01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e394c0e7daa61d930e56272881518d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b219d6f8f20646aed94883ef85d55a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da1592ae3d15962d579d266c783fdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bc98d0e0fde92aa0d71d270cce36f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2590f2a4cd85b13082cad228576ded569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daf67d9e5d4d0dfd084fe90a36bd60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa56b0ff4175fbf709bbd5f4d7ab3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fda8e5f7ac66ad9e2b7988776244ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126e3fa2d4fa73a722e0d78ced2f56d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d884edb0224d4b222d945b9b7dd04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa807926bb8d299ab2e6cd980d6575575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9da4038e4e8b7551261ca5ae03da11576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be283c80620b33c4ced0a8aab73eca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1c20ea3ecf42eec2c2a339f121a8c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b38f058f8693c1859a5197062b40a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5149914c26d8490e0bf806fe258661580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f1b710f4b47f9e1662a0e20c4d586581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f544e388169e8a05eee4a2e4abe6a60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d5406b833f46c11929fca00bac3cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e1f0572e9524424ff2771adf7c5c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18f83e70e573b59b6d2d4492f3323a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a484b584fec909323109aef9d61ebe2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4205d8f7c510a5d49f069b00014a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e442268d0a96811fb7de4891404571b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77366b4bcb87cee4ce6162aa8d265136589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c325f02f88e0431ba50a2d48b3958e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce348e72bbbe6720adfea6edf5b133b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f709b3a897508580d51dd310c557ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7832529dc6450542652393422ae7d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1073f88acf3142a7f70435e72938f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8e731f1f9f8962f157d7f24d5885b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35214c0a0c231fc64df651a4cf891c0c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a62a1408a520415e1107b9ef86dd2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06337bfbbf360e567691838ac4714d0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dfcc232b16a87124d8e3487677dac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c4ac2fb25a9090376829a339b04e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567bfc714b415f019e58ad9c5abe14a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c8641a3d34a36db7a141148865314602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e059f117b23cb5cf517e79cb2342503603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e073457d23dee1c8725c81940d0f782604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c9d40b8f25b15b2986e5c05b772bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d313c0127d070aa5f3c976761d0faa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b380098adbce4155f5a70325b1cdd04607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d1f5e8c7c42de8b93aaa9144c173c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7fc217bb12319dd0495fb8303a005609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a52b5bb2e452284092d86ca9ae0eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047823843ac137ecd83ba664884cc51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b865adf5b6032996010de42b140d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea0bb561381c1432c2dc53aabab86f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca6c35039926501d15fae12d1bc75b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3110a03468260b12ccbd272c92d6fa4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a44881ef57e091c90446b43584ebe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6801555561df3292678167a4beea02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0279bce9b4c03e9985d0f8c6aec0a98618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e38100b9d30f077ae78283e3c3deb0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18996a5e875fb73739ebc8ed7988ffb3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209e84b61f0229a6960e1d7f0cc8651621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada20ff5d39f6d73226c77f44cebe0a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b129469965eb5edd89c5980a4a4244623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032fcf285f004d0d8828a0c19c54aa33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164dc20f2182b90e80813b869439f20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219396f1c00c6b3a023b316c8a43641626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10c548cd2a5cb367f4b549fc4fcdb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0d72d5e64b4c2dde3ae05acec7119628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efc9a84cf07dfcd28f6f994407160c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06fb2e998757b3d4fbff2dab6f1725630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6a7ee27ba522dcc6ce91ac3f3a75c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70d3e41b891eff1354407ba1a6f79e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839283936e25833f2cb44ed8e338db26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c266e798a0ac422d39d4bab5e5720e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b2307c35e6172f430d39467b5e5a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3e595ae8e19cf6e3e73e603f34d66636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e095b4f0a295368bc6154413d6dfc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67184a3d66af6169c4008e5d29fc303a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e6cfd3cfc028bea204eefa085d5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9459f8139d00c8c3912f2d6da124f91640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f4e0988e07d85e96556e98e70e6e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25554a01352f729d7a02daef2c1150642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e190519bfdf1c6891704ab84449a4a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f852d29338e186223bf82136b3b9d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa233223c8bfbdc10b604655358a974645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9894268016b96058328a6d73380b42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e811756abf84fe1f38d7562c1332647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3810a05c8702d6de4e5921e5da466648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df18f8691c2c5b3956edb4540901a6d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7285bb6a578a8ca15283a24039b3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e332d9ff177ade667f943bf5b2ce37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658c2b2be229cf529753282c47b9cc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa482604c7ac142c6479556ccc711eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c4ef57c124819c184e87be5b43708654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43fa6b982689e4644df31114373d14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aac0f3da0302e2f3c58a0fb6444f0e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6edce6111699b8c817ec88f632c3e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179564c0bef27b4ff482d3d0498c471658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d6ae95d87a89662f0fac40be339b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69204f83077d48df8bb06dd34157fbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c3cabf3984c981eca17532c9944bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3627ec84aa8a0457262f0ce39b30cc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b199c59478a9647ba3a8f00b3edce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e49a812cd53a7e54064f2834c54990664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cfb5e56943c224dbbd95ab8719c49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb92110f53462be02ee4b1c19c98344666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022e420de827b1525fc526fbaffa6b8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79f077dc3f313384a0ada4ebdab8c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739833f0291fbac23a7d5b5e53dca51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdccaec2c181673c09f3b1a60bd2b18670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4eab4ad29bc9b5fb5626b6919ad4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9c2257e7a8cb276fc4adb34add10a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77cef42a6869e9c1d86443359b03aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7dfe953fab8794a997eb3876ad165674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b6d5eec705315b8f26892ea9c3813675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bedc35162d1f99f1a3955d03ef14b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee1f1f0e0998abdc0d74606ade1221677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3ad7f68ad8f247e02a33f792dc33f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9ac35524eb5d9de2f0bfd0b305ce6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b30db9f552ea48411542aa2efbfa38680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b215a5bed128ddd7df7c5f164e6b31c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9333d8d5344408955784d020d46baa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27257eb639784077c4868182b2a61cb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1377a37f7acea76e1bb3f71ad222958684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89aca1fb7eb76b86f9064b606824664685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013ff5a707ca14134a75805c6c51455686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736eff209c492b61bd8c714d03b5b311687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6be8e5d199389c0300a12a233f3d73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945cc2e9b84b75548ced83d9934cb21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcdc7b7b5a5437af747e4a5de9c556690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d357aad340b299ac3300dfa212f97fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adda278471b3cf313aa673bf1cf850692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf10ca39438b9375f63732e786592b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362091f420b56720eb44387c5025da6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831e4d5b33dc144c777ac83fbd3fc85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b8672d8cf4c57b78a3525aeb777dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366bd154c018bfed929b0243c0e5601697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbff3c2b654245801e999f39b957585698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36164917293a3b6216338a282d9c0856699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f22dbb798b9604e89e49af8e399bd6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce8e4960bfc351ab8fa4d8229276e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea6952a17168c103985721401bd103702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb609c05bc845812af487df80af0f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b07498b04978ca8fc7faaf537153b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6ff0b5998921578af50bf388533cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb146eda51620d5e18041a9b17c5113706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da121008c5c929f48faab787768f62a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc73ef1f6598829046d70449ae8bfc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1245107b39ab93f7d2dba5e6b7942709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043d82f937c409b991d8d51f5561e3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de8779765ac4ca0cf5f6698c8de182711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddb2eb814d690c7c29d99fcb6bbaab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6588a6b04fec490a0e06e71a62346713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259f9b59601d113b3da74a169d28a96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de853a8f5c7ab75976697ed910d7e683715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58046caa5f7e36955371e4f918729603716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac72fdcf9e9071c428d989ead2d4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688885871f981af56488a46cbfb8651a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b73afdc9e270987bd807ca26c838ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099be660c40ee5da715a4f8c3a3370f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d98c90df96ad5e4ee6683ba7af29aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf358c2c89c8f2ed43a716347825eaa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47085048b46aa633d6e8fe08ae50c0f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4738855b17e780e9a5b4a3c78c195724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b410e540728ea36e86d488ef666fe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6d8485cb7b56d45ba47f8c9a0d6ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44473fb32a65781c5069e6af7cb25f57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eae0ec7ccea0d098a10f29eb4ee2a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782193fae5c2feef7705e2aafb15d138729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa2b3f35e38c146bd5a423ad2d0bc1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf28da300325049263133f9de2c891731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9395c1c45da611029eb320ddefc656f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be503366ecc4f8c8cba3377698a60328733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2733d7c07b22677daa2df1563446e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895aa75f99ad575b734cef0ddb696e7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8a9b6edd69e57ea4f1db4fe282c31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48adb5c43d764eec42e432c24fe08715737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01ad95685d36d37026a8da43692c0a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6c6044ec4b68b6cdb91f79dc6b2f8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c37a768f7bdef3fbac2bb3cdd980dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4114a8d39daec97a82a2b74fbb004741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed310158745514f9749f36d69e12fc0b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbede954f206d6f956da02b91b4b3cc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91205fad334fada57919c22e8f545f4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e82e1d97f6ff5841dc72bb4242084f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70796f642101270afdcfd4d7c45cd4d9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5329e818c96f47c47ff6d35eb50eb8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29fcf560c401b0d08287370be8f203748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb030a348abc719719c253b784ef8bae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3f2e00629dd282764640443a9c78f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d47798fad21744611362d660e11124751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35a25730ac5f67acbb57a7b7bdbe0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a0a0760f0b53316412c7b9a9e7a52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a3023173c20ae829474fea225c542754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64b87507e9250fd3f8435b51a3499a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29374e7c6e54faecd0b415af1e92c660756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6708e22b7c07eb9a9d8151251f769ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1b65d36232dc68ffaf3b2c10d347a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264db0b56241a6c43952de3f90fe1093759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce179b443f7f131bdf31aab936bbb0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4171606a7bb69fad3ba179b8b12ae0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45070c8b94df155ed275371ba050e99d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eab1cdbe448c8405c6dad5ebcaca7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb586ff7c14746e4e4c5a31348c730d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea94765e63d6ab4d04ecbf82fb516d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65d8f1c0a4e71ba2ee4575e6e13d72766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7379bad9cd5c1e07f2a6bae27e1ef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1f7fd191c08f405e1f36f946c47d8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6aa393473aa22d52c3d66b3188aaf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3fd6f9d50c7214f088b227603d676770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd7cc56aed01f86b44df3cd343bf1b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac6649bfe11c89d2626dfa5133604a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dc234247d634540dade36288db893773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056c8e04914e82263daee3c4339cf1f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb80e7f821b06c82140ed623c1205b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dae036e0f687b1f5b2935b9c7ad66b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f291b7f8baa628e582f1faaeeb6bac777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de3d515453f636c2c36476ecad22ca778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc801fd0cc3412ff365206d32d5aa839779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4e5839a4452e1f09f906558366a67780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd23d3570b4db44e46b990f81e535f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889f2b3fcfc80ef634c7481a3a791e9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edb4859d7e2d3587b4cf80b15e903a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f566380a60f3daf16ee903959cb41784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569c2ece5d220908df93488b2e35cdc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12458f6a73fe3fa30e53d6d6df8a5efe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06762c277f2dad87a317c0e362518c86787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791ee2b83f3c0baa34f5ab812319478788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13285b7b673776148417ae01d3d7947c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1495946db599528d07cac31312d46790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47adbb5acc3aef78cb53952f879dc0b0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda96edca27a9bfe8521204b2d421a79792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b2aa121cd98aac9235e2cd3fb90bc793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e53477c247a50a5e01b0f9ffc267fa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657cd4e94296db94b803cfa030692b3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd419e701ab9094bbacf52bc2551b1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e49b8b377a7056c225946627ac91c0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ad26df3682d84564e224c1ffd5113798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57528969e1b77e5a087c58f9e1c7f5e3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c04be8ad57ed6b404809c8d6d461c5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842964fbf36d38646574046163d9e81801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e9bd7a08f45b673793e492bfc9cd0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dae2d3c3f32ae5bca942f37885194803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a3226df2cd5a95580b974835ea4a6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebbacb36c03712e888c4994b4309b0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21456d7d7956afe3abdd86cee6ff060c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296679c430fc78b7a36b9b1c2982af3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f32a78cb553801689b17ea42a5826808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac6f5b3cd62a00ac204b86ec7fdc13809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34f8e1ae572023023ef59b7010e4c9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dadc4eb4d9dae94e74f51eeba56e0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b183b072f9543dcfdf107ca2f431989812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a806026d1fdbc4c0eb01c9508f2701813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e8f43de7bb036972f8a4508e7f3f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81560499b4951e3a6ab9f337b103bea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764482408c04985c7d114bb4e30a3e8b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949cbc5dc9bfb3bd177faf34831f5731817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606950722049988fe24f9991a7486af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e157fe1fe003eb9a8b5605b9db71d12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a85f31430651f0c109804e7226fa213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6073feaf40efed93cb362dcbef93074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722ed71587a6fe0fe608af3a6adcee95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e655ce3399f959bac57a0d4a3967c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8906acebba31e20d0714c8f92bced7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9588a639be9625ee200ab4743110a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af64d91883a2184e1a2e2dcbee921b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5192e617efed59af0db59e00caab0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb8d75115a4867e39a2bee6d7ceb1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd7ba3ae69719bd63ae555c0809c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433a648ccecc8735d7bafee41bf972313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd775cb8ca9f29327df41dbdc021bf3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611006023fb0fcc0ba477bc1ac6e4e9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af2fd4a8245f63e94f31d744fe237216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eb300f76901483ed8930aed31320617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1e123327ba96128cbaba11caaee7f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185ef705e6a2166933972b9021b2ad619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e9e6e29c45fbdf7d36a43bb1e66be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb83549a36c11615510dd38ba5e7f3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b03b1c5904d9a23ff2ac48e47c69b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4b59374b9a62b6699d5750a4664f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b6986e1d143538e5d4f14bdf0fc91f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ef59ad2e29df915250340f68eb24c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2633c898b0e1b65a2d65b69d6317f6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8497b7fcb68e630d2efec205120e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a27afc2062b2aa6871783fd29204628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ad86f22205f3d99d237a18cfe413829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908eef1b2f272f291e3cff40c0b773c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd120ddd6c426cda2002f6e06a4f76c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1b57ad5203d8ea57b5d1ac6d369da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf506db5cc7a443ee6619407417b7f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46253bf888e50779263a52b0f114a51e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876b49874a23e4d9b4d44159b15110535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe82c0bf19067489ede437db9657736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb7ab67608b08abd3462a3d1500d2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792925a77e6689235388c1ae33d726038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8412c46c5922ce457390cb7d9ea5ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8cc35a61d8dfe734a06cb9384377840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d59b95630479b3c19c49dc133a7ba441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7233f8cd2d701e1b4d9b5d4bcf15ff042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943a423fe5408a9e71897067c89f48043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d71d677d919b384b79f6fb7c345244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b1e04f3b03a9ec39c662354eec34945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ddb5dcc5410e22f0802e74c6ecfe346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d332ba49a306664ed7edcbb9588f1f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10188772710f6bc793945821776fc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77504969def2b6cb7a623b170480c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b9e9e1e07cd929928f5925216e62850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52f7671ae41bf3a38ac04c863a453151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a05f90fe6703e8046a39b93ed58552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451647ca1c8aa591932e6b6ffce29c8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb91a677f2c900a3141b6bb6b7fde654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab979f7be209689861a51bdf4bbbcf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828846ad0c3a8f30e8e6f521f0112ae756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed14b6d521f2e704c130d36f3b68d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec90941dac50f420e0938d99d7198f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d148f11ee6304408d255a03b22a32859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17356bf054fdd3bb43edbca0eb119460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ba0dd3e15909401a627fa476e2e8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c7d42c99d8721938d894da6b4d7d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06db08cd669cdcb7c176304dbe106663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fab823230aae0889aee14bac0312b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb172a2fd073b8e0c55f8c314efb9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337887203e2af6c319a7ea1e4231f8366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8a28fe8603428ec103b08cecf6a6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de468e430e8b6ddfcf2eb274c21ec868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c950d3d592a26a72b008c74e8a9b2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb3b9e11786c4c4608cc1335f801a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a06cfcf117d1dafd095484b19123d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0e79d3579be89705cee900a0a49b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ce4428cc757058dbdb3cfbce2741173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857fcc9a29d0fac0f5dfc18ed6deb4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dee20c15a369f6f03c23ce0b5681975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddfa5877e222c6a8bddcc4e932c59776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8282254f8e9365e28c87bb027c4d2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640020b5aab16c1be47e45049e04272278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caac588f27037acfa2a637406d224079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74790af5d722be261b461079800753a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148569b85a27af4a3597600eea8b22381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f893f0b3ea1dd6cef93754e82865e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62abf21c7c724d10ba8525671d963c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a115ed48af7cfdb44e5374eb1aec1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bdcd6338c8200526ff346aa439a9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5204f795ac7fddb363b51109589079386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e833a34108c1510e28b28a91f8f2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6568d888b526b0d3afc72f36b23bcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7e28de4f2117acd00b83fead916be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392b0ff0138cbad0119c93a1f76409a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e10b301a988f6944b67b3e792ef32891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa466128874710f280b977539744a192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4057d62fc9373260a454d2e24d455e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbed711f2f79e4ecafe5f782d3536594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c274e987fb15f74ca5f19edcdf814d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed1e78204536db7f0b525072c3cce896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b239f959c0f9d56746cdcd40bd27197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9acdd178ab490888bb4b62bd4252eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cc63f6d591990929104ec2873b32499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f6c7a56379732a199284201790ad4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac6e345cf3484382b156a34a9ffd0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34e3a3d1d8c62f36d3b573ec8f829c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6fb5e7ac8ecd6b4c88c9869a8f9f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25760665a8c5e01e6383353339e171104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30195c8e1fef4348f1b6f87c342e08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e099057966ae9a91fad82826675b8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f8a7133b51051ec37f74130694ea7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc4484473f75b359393239ee39403108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abfbec498a5d53eb6ca5ce7a18189e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b53979c3c5b76aeb59344f04d32b7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9ec2ffddb29284dcb6b41ecc7698b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec97a8e0ede62b784134350bf10f31f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95925cfe8c78cab87ca163c10ba505d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedf8e6a9a5a0875be5e611eddf80ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f331310069f383fb8a99843ba33cba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32926d257fdc91419c652a52ab49e777116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae8ba04e9029c3ea125b877723a56a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49d217321ae9f69b6bc9f8fa72e4d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169931e134c2a1cace6e2184531c220119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daabd8eeca1381ad2ab9487a4ea195b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4259769df7833f6a84275f80fcc82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572ee1e251daaf9443f1d9a495aa9c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d707ed0d9aba984841f9756b79012dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d33764158c1b4c35839ab9e057164124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05276767fd18c79429d5e1b4cb221504125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada46b93f0debeaa0e7d9cf0b4e9ec34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8f5b79f11dad3504e7ed04ba54d99127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08779e23ce3994458650301063d8ace0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbced68f02f86f8507dd3d3b6c015692129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b005044ecc8b502514b061e08a173130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ada192ff082d45ebff6e09176bb5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444997f99947fc68a39bbbacb0a9237d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8429156f6a821a0c0a1f6428c1e74c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355a523b8f3428bd08faa94e3f26872134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70497be3a251c745a4e0162336ac77ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219518afdd9c25d7aabdf5b8b9f1cd94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54826c825f75f6feff6950c04fe3846137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9b374a742804ed7a65d1abd725216138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f596533fab4725dbef0f4797590c1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e53f032fa22324f432a7f789b4d86140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f6034e7102354621e8d7051b8926b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997127ed8780e6529b0c2660ae052e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2bb170856ba82f9ddf017c0b36d30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93a03fba7b25b0e1ae3058bd583f29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebc2e02b46f872b361a14ed81a85a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf1052329f26bca13a662d6f377263146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e513a86b6e069120882b1a486e23a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb338c8ec5cbde43142d8d7e55bceab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed176854060e62ffd3ed428a706f170149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72fe62d113c89f23818ed0a3c06b29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474546b469922f4ebed202bf2792397151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888c91f6865d857b1371795b4b778f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a90e1842d84d89567895ca285b2f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971786fadf063e60d971d25ed4a9ce62154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda576905c619eb762092991724d17155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6aa01eedf6640ef5d0bcfd55850fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7779a208049e1b86605441d78f867c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38397e88d83ffb2fe7cad67219fcdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b6b59c2535fc8c91f97a71e68a417159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907119414e1315b967982bac78a55a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb916985b933ba6893b1fc7d5af9b9a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa22e0fa8a0a2e874c787fea3650f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d2ed9f5a64166f58cc2cc421c906b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab5c4441dd1553b0f25d8c1bfa9b4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdddaa862e3b99051a5670d56a77f57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb70680ca10d4a4153496fe2470d716166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8728a9d16d316ec613c99c9e577a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdf97d80477be77634ffbb5584bf50168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c11edbc82a28c784da92a222773b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc21d4c2b7e60a3feff0a22acaee37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b607a6a544eb18fb44a63e5bee693c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5451fdd25d71f2bb6bcfa22cf5c729172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d4a14f8f6d50bb0adf625fcab5bef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9e017df82913fb0f09232087ccc11174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cc6887c404399462b50957009e4e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f32e738bbf8c9433379470a22878c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd4b8c7e16d3c39ef772d0edec62ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942d75acb53294621194496c00dba22178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab63131d7bf65fbe522d47f66591ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ca715c7649fa23f4c8682220ad6bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614a217e8f8b6488ec6ce10e4a8cde4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d21205bee052660187e137221ace7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c57f6fb57308521740814e36cd53ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400f9206bd3416860a695cf9b8d72aa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d7f23246d32b2fe0074dff7918b51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8cb0d4be2a365b5badf7207be05ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098953f82961dfbf939de77b96f33e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8e6ac8fa336061f00ed7a1c45cd78188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673cbbe48d1117a6586ee56dda0c9daa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74211592652065d942762fe2055acd83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc242b734ae15d8806eebf153bb490e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5e32e5f09d2e99e63ed1d82c72034192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be73933a5a841281d5a882bdf19bf38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0da5246b8064979a845ff050534503194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f84c05dcaed09550a37becf8aa0f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f745b0114cca774c8c66ffead717f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82517b99cbb1afe3c71c6e24f22b298c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98313811e36c8a05658b51b99147fb5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f939db259dc55726e12d653fc58f64b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a13290747d8ff1270dc7f6c4ce522c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1903b3196f9f24a907fa0f8779f6f52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194d0d181186ff020bdd22bf859caf0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42231ac30ca85bb1e6b6b143da2773f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cf64e08f06ca7ca1db401dc7aa95a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e135553e23cb273177d9fec8e69a3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277285d40b1cbbfc120ce13387bf36c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f36d46e6d5d98c5ee328a765274637207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fcb11bca31606199c92336d19ca19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383e289ec7504222efea613b8c3ba65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5b5023e3c5703a520031aab8a0431210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ae788a176add5c522eeff6537833d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40047975c5ee1716a63d64090e5621d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faf9117967593e8efe1bdfd0731e44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6060ebea7ed32493b8207f869b0390d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30d18bd92ccb696e6f1443923561bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf353c2e7c362918458ac1f056fb8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a42ad5e7aea979afbab61eeee5946217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b75e12ce0e2e1f6788ad06e2fccb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa72407ffc6fee008b86f638f7fdc2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55964b2fe06ca757b50d94a6f03a70220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4916602bf33f7afebf990166d790e13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6649a569974419c7503c58d704877222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b02f0de4b6a667b02b681c8858c7bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2eac0a3a4d5250b7987f544ad8569224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be437a397ba1e3903ca5754be7acd4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed982012afa0b6126b66df80adc2b7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847857866b8ce79da5a61d00b43f3545227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab72f56f0c166ac674fd2ded1aea329228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00217e1e014ebf9f4a7a6db8b8088b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea920e202347fa5cb792f66040d944c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d466e5dda1079a3f22735db4020bc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de006a054c49da58f0f368a665a14b86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaa04dfb18bb07a0ecc8690cebfe2c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a38416212d3df65d00645ba9d464c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6420ba4981ed6d30bfbe079db2a3fba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36740b72611cca5bc2b0b7aaf3f9a734236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997655ae18d52b84ac2eccfbe19d3b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cc756e73a8635a7f98d8c19ec0894238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076a1b19948eb1182de01d979e2982e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954b2ba55f54358ff9bb40b52967367240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aafdf5797b51f61b56b8907ff8ccf4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f788fbdaf7dc509a3dcf7eca8ab1d73242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740b6763a21d9feea87dd1e5ce58b5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e916347a0391d143aa99e9fcfb76d3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f92d862b522c414787448526074c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb68dfccfd9506fd9190e48967f089a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92bb0c2852aeccf9492968de43963c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178b49cf258f89e0e2f132111276b75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e76c118fce09b36715f09ac8e1912249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa42d00058354317657e4707b745a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a14e1d90bfaaffc2769215969a2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417265e14e6bf5480f245a6b136b57b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200daed3d28fc710dd8d6aef1ae0787253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91364c6e192f8cf62932e140a41793a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7954856035ea0546ac8e9eb42b9a825255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d8c54e1ba54c93ca8a816c9827124256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6ee9b0f6764693495403d2b67c730257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ee5a6046120c91585640c30a67a54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabad8ea58101052262bdac0a370874259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f854afee42b9ecf766337ef4c9fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb624b91b7cd812c10e3775777f0e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a83c1f73135c6e1e26879ec704de99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479112298465d67891cada096d3be96b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd014928d45309c823c7abf367a6b7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419c22611cadd97bb7451db96def12a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb7777bc26dcfba9174cfc618fb550266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec7fc3d001a29cbf4a71581db386cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be158ddd5dfc8d445e40ceff18d6c00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9be883f4314067b7c821895a4eaea0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbb82f80b8689b45cd5c4ae249bb83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d064d8b0d9283fef5474eb875910b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad75a0a211542ff17e17770f9982b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68183a89ebc44018e26410fd38d8114f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7e02e994921e06e4bb6f841d814ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57749629a04e994a63e2a20815f5263d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabeda3efaa2375af2dcb102f5585219276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cf64137990ee3bc4c9b4210cb351f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591774c864b062feca20ff6aa680e42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c40188e1ba0e76b2c8d7e277609f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f6f457c4eaf1f22d2882d6902d368280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e246c5f2de50aa068a509340fd59a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64474c128c3ad146e9ad58fd9cedb3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8838ab53870118630e802ef7a7579f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba84b2634c559e8e056405d2c313e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3170f657e0fd0a38a09cd960340b65e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30389bedb67359f802e9dfc21ba928286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f6e5620b6c86e0111866e0ea65e18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1886e412108f42424657738acf7908288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74461f7e5676ecaeb1de0729c98afe9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797cf68d2d00979f6c0d5f4362122aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2d00d2a15a79a39ba244c7a32b9fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab4d80fbe9890f9b7e2cf8bdf97d86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4fa270fa61ff0ec8b5585733cd3b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd89ae4b73c39c7dad3872b09e24b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837136cc440cdd9946d4d27f5265b68295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa775d92ae688fbf62869c79f718a13d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d8de818bd08abf986fe8b7c8f79cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42dc8d9fe5df24667b8d65cce5f5f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fc873a97e8a269e5d2671da32232a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfb785f578244551d5194ae079156c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a0e374ec9556206125e80d3a6cc20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ed4f09598911723d12826242602d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b666efaf70692520c357314e2d791303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d01c2c3091140b0731713f14757898304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef0025da05d295a62befac4ce4e6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa663c1fef1dd727c0603746fbdc65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0398931048bc95f821777f7d2dda56f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37a1c8b4541572a2622bffa5e95972308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f973533ba808473d907157bdc08930309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd0bc86afc46476e76da9e8c2ae912310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ad39198ea24ea3f049dc9a9519b7a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54927ffc41a7da356025c61ac1c7aded312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277e4a73e37ca48e7c4dba4a0d1ab39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518e8893b78a740a09b83c8515012c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efa0dfac21bb591341ab3a055d713b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ce4471af7c9b57d65c42f4de7117f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701e7c2db6e6cefab86431a5e890050317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d267eacfbbd9e9792896bc420d5c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d061152f68c17de3407d3e67f82d66d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1ebf5840d8f96f5d35814670cd322320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e589f0a912957e5b242b3a23141aaf0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10f3ce6b41ec041e9e7ca1a4ecf95c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf30e9022281339037b8751076cf9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846273679b77dfb74ef5d515b3871a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d03b8a54110a8f717a7ef8a9ac6d74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6d640d4f5077e06350f9f55f0a00e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41652f0be6838134c878e9015840b124327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cac05eabe855e246485021791ecd6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163dd5d693f610327f6f75f50756920329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11639086cc2c9499451af24fcb2c0d6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967d1b453fcf7306dcde2e701438b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e111bc1971a397d8411f9b8bffab1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e9f3e07f8eb4d43e2b204aa6968af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880e90b07c6b80dca1fcfd331e57999334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0dd4d94b5b0d6826a2284eeecc0d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91cc5add9f99fc73cb322655b56e10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5c96ce7301d6e8f8adfc784bb2db0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16082e31c6e0c6a517117293b3465d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeed0d810770cb454dbedd757b72a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd06203ba33d5693b9d2627ee8f96c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083906e141ce59412b4f8467fccd32e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aba3b75cab20c5f3acd662f45f632342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8224fb8f581b23447da096330ea2169343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35152c3730a30b5b2cdab208fe4ced8b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3f80db68f7e9f0f013f1e7788f007345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f1eebdb4bb3053c748d76736f123346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13386f2e480de2febbcb270551a23001347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e20367b33d8861781091656b8fee8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f22bf04b296b16590a4fb896c28f56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3dbdcc23e5cc81247c8ff929f6ebc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967341f4ffd958526a577ec6743a8e9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5fce24059e4e3fa0310a8d3d43407352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530990204393180f426c2f658b91e8c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70568e45090f9a43fded5e080a46a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5258901d46e9fe4e7c61ffa1ea669c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d107451d59ebdc852d5f51dfcf4b51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcfd2c5dfa2426391cbd9a1e5e362a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7c2db69881c0843a612bdaefd062f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c0c653250721480021c249cd5eb97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b94dceebeed5eeca83ff5237ef286b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19556985d681563034dfd9a07c2c7ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550ebc9a1ebdbbe4fe5ecf7d958c7fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475ecb522b3292f1adbe433cae0a3d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac446292752972608990f1e26eace6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7355523c22da58f238a7af41b6b7ec9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f0015969afb285bea8a6718542fe6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084913481627b9c8a4ea44ef2efcb9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2ffe223fb3b432a37518ad2aab15c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2179155657f6f54815a1f14a87068369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e47ee38d89abfe241c1218fcf3006370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dab2303a5b48a8780f485aabd0e5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b4c772a34ac52827de2fd738d72f8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564aa30445b2a65e4dccb8af8476c0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed9a907a09e76b855230cb51f499bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2f1ba78b0099427268f37c793915e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b105240fea7b0fe842726fc8dc3c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27dd973bf15abd062b5db86e51a8c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de4b562d7cfde26b6d02325b0edc50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7e19276fb11b99303b414c91d9519379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dafc445358de9c82fd4fbf8165f2e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af12f0f306185d072b2ecc0a9fd8fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435590049006d9de23a6ed2c7f4a254382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd6194b5cd5c9da536d28c36fbfb00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933787012f13ccbe8c5e8894c3ba3f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137a6402183b7ce0ef7a0c9e1cb2fc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b16983502199ac17b73336bf2c41e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bc80fbfb48b21db53f6358764f1c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d44c4304392c2a806f2bb9f3ee4a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf75aaa1704ab15aebc6da7db357de4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9983052452e206d575698eccae780390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab860be7b11e52beb59363ded1993b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870d186adbe1117eb31ab007d5d6e4f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e536a7f81ab8429d0b0f64cc273ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c64c647212de4e07346532ffbe4a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12e4a788d5ee276cbe716c4fc721f6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46b6a2b946bf7a05652c4f0fbb038c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7497099649b4700563742a4be298b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506e2f1d63af2aa49e60b4ccf5cf92b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e1ddc7e8f6db2cc47f22c9d068094399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6853c703813e3df5d6a11f0f0fbe364400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f40b819484a0d286fb150e6179ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b1fe2dfdaa10194dbf660a2eb10c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92279b99d58c0594a8c1f6cc76d05b78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd6c867374135dab586cd24a604d91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8a10d6f48c0a780b9a5b054bb05e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35679e8d84fa0d4542bc98742f57c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6a26ad3d5aec3976fd7a4dc19ac01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619ff5dc5fb29b0d5bf64b274f5a0cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f776e191bde70f2250b4db738a1243e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6446c7c87224b81b32c4d7389212b66410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c37f8df8daf9a98be9217ac996528411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff381074505f1e7d031c6538c0d5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd73511aee91a4e4ad503fb978a9491413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99085f854521c9cfd1da33c615d6f4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac32c98f074a1ed6e7715f8590c36ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52820bceef59a027b21c949f43e916f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b36d47aab9a5361737588b1190bc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bf1904567e2a21a269bb8352fdc96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f051032802220ebea789658e62dafd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52818ae12d9f6d57cf40bf54f30a91ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e844790b2f81fe3e47792835ac66b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de008d39acaac2ee14ddfdb8cd0295e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736796fa65653897d8b1064ef05356d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb56af87c4dd753b2ced3fc7a00da3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ade76949abcbecfac70e8ea1d8d7a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616026a989b5541174c17e20d58c4a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5540e4566bfce7aadb3b57e576e00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bdab9359ca68e586198b6e7bd81e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ad1d7b2a9b165b343bb44d633557f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fec45a824cc1a23adc020987f4bad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e0de07cf2dc1cb5ba02e499cfca29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9ef0c267245f9979df8ccd21faf41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993ff5f5d6603e4a3ad2b319cc8c7cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb765b102dc8c1be36eb64b1fbec78e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b681f18948788d8c57dcd06d84ea9a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dc5c120b71988a3e0ec7dc23a12c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b12be14c4b7f3bec4a1f07d244fe5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06307d655c664ae4ac5842b535c17476438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bee57def75f513737c2721ee16017439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479bf375640ca0395212fe01647434e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d66c90bd93f4b778b94e45ff7f7b81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4247505bfd177c8c5142c8c8f25d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd648dd23752a820e4dba65bec0bd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3686322723d8100184b56c97fa9e37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce33c84170da402d76901c54a480f5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ef7bfe8235398157a90cf9939ee12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305d89ce35a15b0d01abb572e5e9a9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cad99dea7cb58db81daadc83ac979448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca3f962dbb676191133aae9dd3ab2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ae52d6833d412405e48afd0d3873d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a52dffc3dd847981149ac5d842f51451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889da79a5868220d79c7d99cb035370452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928848d9d1bdf49db3406787d93a5dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ef6bad8ff7c8a74ab5b09f03705b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198619a905ef17a902db3f05dc7731c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5528545efd5c1bbba8ed2e27b4c798456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34f35f70930ee25f89eee76078489e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a11836173050fd1e5d8907ebf25f30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a03e94ef846f08b12a2f3ee514ca1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b1fa64f97c31b4e468405ff6e1ecf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acc8681c56f8ef843960497310751d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf18dd0ad8ad1f3a5f141d4eda3caa7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90146e22bc2239db07acf9319c8214463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9289227b23edaa8e5ba3b158fb6b87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ba3007007564858e772030534f0ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34e1acd1d50c970eeb7363b733cca9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc38106249f6fa3fd24aba21200a9f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935d81c14985fc28898ec05360365de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43ecd0a8f5345ff8d7cc56f64285cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d52ecbeeb3156c4cd7704ca1e4ee7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a704f34e43c6c9710ee4f2d4c10571471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7d10dab0c69834fad18c5839bc2f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf49d18ecfa62ea397a06692c96d39c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d56715b52483eaf3fb80586ba1bbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a928d42fb470307856785096f849e6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192409980bdbb190db6413ca1e8c55b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf98035d409ab90f9e69af01599f8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321f6c3401c9584ba18a1204bd74eaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51233264431244ba2caf5d7199dc8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db5c8576b9caf56403dac4183570d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbf86edd137760e89d99d40f0311a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f7dc035a5d5bcba2f7957894768f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282197832f4ef765c74e21ad238b3c82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d83c5dcd3c63d0bd2808b79fbe16a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b9529bc346b1cf72928ced9c557bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d7cf1d060377e160ce6f5510c8d0a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261389d5d70327409461343feff7d16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37478caab9de7a3521b2536d3b777d44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdcaf3725201c86acfd3650464b4a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701a1a78338da61149b9767df7b1da0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e738853d2b5c702e57fdd98c2ba114491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b9dacc3e0e87249fcf062af22ce9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda8587a983aa422dd6e235c46b8364493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca5fa9a8d3b01fd046c5a55c0c9420494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22148d97d22724f679bee5798ba9d691495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d07e3de0c8493f90dac6a3ce4aac8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88438d08d041afa46c1e81c8e8e9c0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d06c5780eebaef28b8b35783462c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bace422ba225f1e337a2706d95c87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2dad3f6473d662f15fe41765812d18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5757589158ac6130d3290cf2e8d7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbd58825915546958780548e6c12a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732eb3ea0984eca8dca6679d953a04c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db9a42f9f4a1d51cdb0a63ef41235504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a7a820b596eb862abfda9a05465ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c559f4f6e0a3a1d0eee1bff3f32a98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6af0c96d9e5d3c1644d9c21a3d5b90507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943799a3524cc6e7c071f60b0a363e34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1336951a8834aae5a31e298d889887509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eafae97d4e969f95d429b76ab5cb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8542e2f442526e0e8b751cc14646b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c390e1cc6df5b55c98b8f0cb2fd24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f09267c9010df96f1a3b3d045a4bc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb439aee88822583c14345bc5a977514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b230b7450df65ed350400b1c34803a1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fed4689abb1f9a9425a895c011f47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe93856634a87583d7f6620ff7b091517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8435f99f97491537c240a6eac7836a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85197d20a16ca41882ddc5b5afb688e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51370d5b5c13e3935045b467fdcc91aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d3de1e17812d668e2c472ea356b19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab396b0c7e10fb23d817d793dbd815522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bfe07144250d5ffba9707a986d867523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dda860ad8d88181d3a17025161867e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44ca657c40523c7b90280034b5a900525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b02fa9180b25f1bf31c8baa5a1ee6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bdaede0704e87e19250b840ab4fc5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433258acd5cca4d16b836ef4b95a5d43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ae3b91f7017fa1d6a2b880843fcf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b8cfaa45574162c7d0da71b474f3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba5365367218a78951c854f8377d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85326311c183545335cc951d30d3d993532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01063927fc431adc733ee2d7cf34c196533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55bde9dc26dc8128b6f21b1e2ecfe8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07b68b28a60d996638a8a3d9067a4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe3e0f4e1cc2ff5f688281e9fb373536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185d695f611fbd83b1ba37eb7b20d66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783803508fd77857a6be7951559592ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81130538cfaaba85ed2e78447e9045d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963dc7d3203ee9f015833e7f18f3c44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbede620f2abb718e0b1f490ac3375541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d124fcc4c6b36db819273f3c6cb613542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09674cadb75994f7a1cf91d0c545d797543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22743a846653a36d8e94af6b1b8c40544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51884e9ebabd7b754b009f02171f651545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1f386f2a117a85b218c51c2395f93546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fd79344f7ce4a57e5254d270b5906547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ee22d6a5287f32c33b9b64a4c1c84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdb7b568aac8147432eea3f7ad6bb8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bea2fba4ee7769f4d6114324ef77f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c2a909fa0d920792579a964600eab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad62dce689baa7437eb38b33f4118552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf0530edf3b44f4c09a1566e6f5c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd5872987113b3fb6a6a617da7ab42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e330a7cc1ace19ddbf32fb491354c45555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddb87ea3c711066727411ca342cd43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c07fe7b592d422da3c8e7ca7e4ae8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81637e3f29e7efe3a4d3a4384c026426558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263de33acb5764915c3008be4d29512559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cb940ce7c4372f32172f95e87a6ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f469f1caa2a9f1c4407fedba1f7d554561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b48f45e6860015dc617d0bc862770562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfe47c01a44795aefcf6159f0c1bb1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e6a486b6bbb3c4e5db430c581b04f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfb5449f6c831fb9d0c16d210078e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12e307e4e9670259b157bc440a9e57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f566a7561ecdafedd48c0abe35e3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689abae2fd1df1cdca1eb1c572d0086568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397c37962e5e268026a0226dfca7fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367445dcc9486d2ca30965a585dc08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d1540943e32441c31c1f368c0735a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25201efb4133b79220558d48ed06575e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdcba0ba34638fd7b2fe926fd5df70573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e9dc906e8d093a9cebcd4031e0ea1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea8c453337f239d0ea7cfc729325d2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b680d40053c0034b452ad050736c81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173262f7b9f72569eaa565d0afe1f64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe9127a6e3f5ef3d345faa482a6524578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4741272a302d949e8ae30ee45936170579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1beb8bc7da2caa7cd6ebbdfd2e715580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9c7e04ac3326003ac81f4a84cfc63581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a646b73c3ac54b58385325608751ec3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade84969506610d08d4642f1f487438583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c75fc09cf85b037686e4b4abf19c96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f846b9412dd86f842527a068c72f6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c438bfe4349090b7439b3af81ae060a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ce7cec86f0880ff8dc12b65a3a2a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744820c7a56f892a769e34abc5db2df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5dccce26f3cec8f5352cbe4dfb93e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5562bf8fc5606c25103143a476792590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c3b1f1993a32274bf883383c5e674591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e85fe7196c4cb828b8bb9b3682b2a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58c9f3999a30d9027b3aab7bb45e84593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c5cf3ed36b048a04588bb3c3b0576594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4c1b627ad81f27b60c455b556680e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee2a707a9674525142d3e7ea059738596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3f831637619ced79e73b5c9166e74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824ef05bf65643096382bbb847e6835598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202925d6c40e9ad1635f070ff3d4fac6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39fc7ccbebb9ff36ed50b587476073600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b1ceffa7c1ddfa3e90fc73767ac3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6bf5f543d095525b81be44dd86850602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2694a0bf537c2ee94350a8ee468049603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322f51287bd88172830c760a4e00a00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86f1cc53ec15ef699d30699f6ee997605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1290d65b37e0fffb2ad4e8c8cbf989606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419609b832ab7d314faf61250edad97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c95b87575c4ce3dc562e202dbebf0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c582b113a1f694f44fb7a506575784609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2868adf1858550bb8f8d18ed97bfe5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23887442c7db65d959b602a76d366b5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61f0b0af266efdd007eb7a72e8cf51612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed03466d4f74ef182a58bc20c3cfd3c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93bbc0e81b2ff2a4af03c57d4c9ca6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbe295789adfc22dc5226418a300de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86784af63554edd4ed3a899aeaa45439616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c87b1ed696cca7c2336a2ecaba906d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4bdedb5f1afb52fe9ac1eb9c0d75e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a1754db006cf68b6eeb8b4f8154ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6f3c1d6c44afef2f380ce2a39a78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0155339a69c7fe7cc3810b2f97331621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479ba22a27a2afb2624e4ab719b163f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90385a059b92565517e6c37599fdd433623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b024473e2e24628fc25bda54a16187d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972f47ffa364ea8f51d03c7af3e53ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01587e1ae926b14b2c9469eb63190849626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550cd296d263b27c5a047ec0d621929627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96029f631f95460743190261574202628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faadc9cfd26d085e03ba8c709d17aa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87b96ba2da7347a858e7688d38d99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8ab8fde42c0acb4c21e815552c076631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4db8a91e818c2b8362dd0d21e9f32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b635191ce071a515b3b6ef220826b74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3512e2d5885d06f2559309b23b07b7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf1b54d8368fae597c38698ba7a875635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41bcbbd847b50be1e68d781a190cb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c078f931f2717f1929cfb6c62c8ee03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c74b2983afc2e318660c42d05df20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa2a505bed80362bf2316c6a2407fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0419064c88aa2c1bd6b8186080fddb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840111e059b861f4c40d36cb47f2b554641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fd08eaa9b25dfcfcdd5fc1b48fce1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce71c4b6ebb13da87f52d84878f798f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2502e12559656692d4c09e065280849644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe138814e6db1d0630bb744aa494b61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55becbfd78f36dd1c5d857431b87ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96662ca11d6f12cc2530c26767f026f9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb951bb7bc254fa3f468f04e2633660648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c79839eed9e8afd00f914e380db21b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e06eb7f4ddf7bdcbd6ce1469acc47650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc328a810dec4c836db945bbae96408651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5534a3a5f99a5185965331bfc9c8d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81456e01e1a6c725fcb80b0e5dcaae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b50d4da657dbf10b8299333cfa2d1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74adc3796ee2ad709d3e2a4f1ba3bea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf9037f7f72357c36ffe7f4c727591656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720f25761d541075d30051be512beb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c700f443d36ea8b67db7061a7e76d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bfc3977bf9c435ef77c4fbba60e94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c85b5406a2031f007d1a394869dae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2678295c9179a942df5f680f41514661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ad0494bdf5878bff4ced38de4657f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f41d74484394ab5d37efee3eecbfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec717d12cb9719577410151f779dcde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13320afdb0adb8945e782ccf222d7214665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22abe5231afb407a7b2ca3a9668ed2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a807a91d0274e26c688b695458296aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9a3d99e3a6c349517c227dbf7ab68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31aace076c53a01c6989d59f2b0d14669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac85340997b845996b12608d97a0e23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac1bd06eb897d20a1bca0fce3cca75671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd69967883854099ae420e0ca32aa6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634d3e75b07a4edeea029b77e42c6c4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc8cccc0feb984880f9b7edf6ecaef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a37d16c434d0ab25fef772c185e42675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094538f81015115928dfbd95ee617e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeb0467f8451bac66fcea2eeb3f9e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3078717b28917f4ff104849e2f054fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f825dc8c5be8932a6ef2f3316ff5c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1a35e9bc8533699a9e861568c2543680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbf7d56666dfc08e156f13801ac7c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfcea1ec8f52dd169397b329c5381d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802becfd77309849b093c87b9df5efb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec9a65e7706abf118552f88acd24d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057367c5923af906c601e8160e29090e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13536f2fceb7a44f184c3f325893c75c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c631fbcd73cb81d32ab05c188c70a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f91610bd816e520edd6f89180395d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047826ae96f59a570254e6a01a91a3b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83767e587dff4fe86dd9a0a9650a517c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb6af881b1eac0198a7b99b9c4f17691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c43b38245130a9bb5a3d86acae78bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5981b5419c6b3b0a76e9bf4739829f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e02bace2d3c20f76fcfce63d2deaf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df415b71bebc13dbd2d1180ac9c48548695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d8c103eea595bcbbfda5db13fa32f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617b6eb6c14d8dad315d0550f89902a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cf3d8e65e9cae5fcea777fb7f0f82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ea9604100bc286a9dddf492d469db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823242381c37e59edf51c0979986e298700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef575ee8c6e35e25ece6951426586d41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973085f06f6bc802d7d04c755823795d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17831405f768eeb933b7c119b65621703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b754ff209bfa193cef6dc9fb05f956c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d03cd9c7b48316dcbd845e6be57b0a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81300e8b55ada6f037f7c4fc51ab52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab7b75c01d38a9575db6e9f16b9ddd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe068b30a80d3d35cccf36550aa4a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce7fc8ed379882b0526c7e1001ea60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfbea9a9632561aa2dff70d37e34bd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a57df17c6119e2a4a03d35d03729b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d92d6fd0591e5434d1e0ed63a7805c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c25f6afc1656cdc3c1b5b1a3392d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d68b81eb538d500c9217561d07188714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd368461a134a01c22c434475ed12f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad01a7fd9935d59aeb6d915fe87420716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7b845e3c79356f9edcccefd3d970b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293792c9e4d6d909102a443f4c5a8255718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7497af21a5f68ed14bde7775124824719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e693e4ed262658557fab31630212aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc37dfd5b3edc0de446f0916519ed50721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c132eceee53e09f3c571c6eb398e19b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c78be88cc3c4c3c8e6f2067b55f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b4ab5add2b77884acde529f186361724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e67517daedc45b1c35d28a2ca2d83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca712ce66714b6d4311933336d05b85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473f42a21fb1371edb9b386a8db34b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f520c518cc69a17f64253cbcdbe00ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22781da9012cc9b0df9d6817e7de14ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0418e127adefc202b9cf492ff61c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d8d4bcc9f182a252329ce61618f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317e93ce932545d05efe5b5972a348b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d41f9e77b6934f948d62f98222487733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecbe78df98ff38e768c1f857e9d75c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad09e07fe95c3975c572d720b719474735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8d5387ee73b2e8174a2df3e1df15e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf8d1526cbf76f82bb1ec19ca874a2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de543d328a324aac2a51b88422c08321738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac4fb05327e7228c254852cc08be32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddbf033a3a2ffd0d9fbcd897e8dc83740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e5c78427dc7e3c6688ff69cae9f79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a867feb4b3f00dee224622ac76d383742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab189243c859d22fea028f78b6c915743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e65c2b79fe8573e65626bb024cd80c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1387d624525ec3540cf8d60cbbdfef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20589d7c8504c52afd9614a87b594827746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee2df8a70eca4b72abbf45bf906714747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb74ec01411ccf7534f3f7742369c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a6c1af3fb4feefc626d7a07654990749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db0520d8530910d1c767b40d4a8d03750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f76380573d087a16f967cbe3cb7cf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f89aac5455baa66032ac1814b4a497752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5e99aa3d6dd42146daabea1c4c092753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4093e57c4d53d4fb30f0a15fb0fda8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223e5eca61b0d3aa8885df4459e7f0f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6bd01b845c6c6f60caa15abc3d08e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacb223b5c7043e0f7d99705fc41fa2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff672db1f1448622794bfebcadf9ce6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c5f613c6147210b2fb8eaab3a5f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92034de1b0a8b18e33304cf42046a708760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d331724bd232707cef175837fa023761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ad5ccd970f57caaeb0996cecec90e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb91429c42f04840f420586bc5e609763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290db15946e3d8677a57b4b719be50e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b5c1af247b0b2bd2794f50a734a4c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69766202bb1cd2e5c3def393e185d6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e36e0743acd6c65ec6e565321ab2767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>