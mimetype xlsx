--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1db91a8785bd99cbbe7e6b76a029891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e286bb64dd2f0b230c1bcfad105ec022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b69c89f3388955d58bb826302aca303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643fbf3a90a0d99e6d957eabf88ff744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315881169d672a76540c25a796027695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bfdb420ab56f0099a8fb4c10608136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd203334480e9b577d203ebaa7691bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16f8b18f4b5e83a255376d258b273e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79011b3ec3ad73ff43d0a3515c89588c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7e5dedf20daa94b9c8947eb942b2310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bebe3add47c39935684a25bc7b2c0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795bd53837dc2fa6ef4cb6a913b64d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47ea9437284ac605c3b80d3895cd4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde1e3d40b5f81f891cb033ab1d28e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09210e21b828516bba07066cce3d7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a51392b79ac5fed760dd73903b6fb016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df2cdd809d5687550b5961dfeabc6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aad8788deaf0508e1bf1371613a4d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05c45a0ea96be0c7c935fe6a5962f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac136d0d32f84ccbe8d9c9b54defd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd762c4b1219dd6e9e5b4b978ecf0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518031cd6ce7227d09649a80d2b92cc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c034ef7d05881cf63452d3635322c7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668dbc59d482937c506d3d0783c4eb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6614b1bc62f0d91913bd74e8c4bec9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311a97a0313b4ce35b98edc205e35b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f75046e1a925bbf79c2e6c82bd029527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0988a5455c7c7cc7ce3bb91686bbb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e54e411435f2105b20980319b594e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595e632fd8fa3abb1a0a8c2dd0a1e9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2a8a77f976bd0dfd774e574ea70ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48882aabc77b6654ed6c13806a033f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb128b305d8717b579352a586ef2a1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818c2849249395d694f94bdb5d677b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cdb19261ca7ce934ac169801ae65035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d451b75f9fbd9ae3482cb09179b122a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f47083ec3f51fd88da3aad912776c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63ba8dd7bb4c1209d4af8652752d1238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931160c8275282232d5316800b6db06539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc8b37dfe0c0018df7cc091a0424a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45280065c0041fc48afc9875ac833941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a63cfc0cb643ee305cb862dae2842142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af32fdac04b9dd0e1058befe0a2175543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db324b767b91392bbfcb8e1af8bf8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7735dcd93f360bbde358e36fb8cc2b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914264ace7fd21e8729437f66db478946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88253fd7f54c0deea93f1e1663b0a29147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034f9a1536345d1baeeb9e8879a435948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3be5202041f4126fb275cf621c141c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be45efa1645b6d00a57fa790f273b1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7bd08dc0782cdf5e4e884a66fa9ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ddd45fef375dab710ed31e3cd8a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdcc1bd75b833ed7b4b087006b301f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496703e6c065d7c9b1ac09ccb138beb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e4b560ea0e1ac2bfa1826b17cf16155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1add0655797e36395fbc0eb45c60e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca41e3c145d5963ed102bed0dee17d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1b209f08044c1cd71fda0df9749e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d1e96d8dfa4163a3a944fc0130a7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa5c579a3fe8da32654cb8a8a839ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1e04e57486f51c5fed3978149e52161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a430190d28f8d9240a445a9e2127b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ededb9b8e7fc7abaf21d1847dc9d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc22252382efe6a407172ba2fe9d15164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e9ed849e98649a1531a188dac26e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b5883f0f38e88a942ef15d7ea648f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891be042ed13638a0cb2cc544cf77367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117998aca94b10af5e3e42ae15d40ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5a3247d877644aa12b5d94520010569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28998b5a232e4ae6dc7b010f18d45370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00aa2f7760e0949173941d722432a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d982c06e31d10a4dbce1e5a6f2412b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497f76ec0b812e58e458b74f4f9380a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba772f5834803d8986b6c8af45d639674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ab2896be089de6ff8c5227818a1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bfe1680bf32073138e047e390f0b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30d7879ef703ab63c25b820930d76177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b1a416c02edb3f32cc5c3ac135fc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948f9b364c94373fb8af0b12f7b5cdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45806ef81210c6a386e112227e1fdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de2b35d698237ec5d0a5774fbd4df281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6df5dadb1e03c151569e18a80afa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfe778e78c93d96dcf9cb0c79e2d5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9a08f7fc77b2f00f08641ae43ce784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438b38b3e71c50571cc3fe57b7c152285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637da46e0d5057b2b2556c0b4e164886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55801bf2722f53457bc6ea43b594cf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0d8a85f9ca4011dd5f76e151b1d2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd39721888a5aa48f725a1701e6ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66548ce5dbbf0a019a7f1076065bd4b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71473497d8ffbf5a56182afba1676aa591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e75d67221291e7a2f82520497e919692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e40e98d53b3231f9bc24d3cd8892493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cef17898ba3af5452b7c4aabc5b0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31012b4ff679f5248b5230b96670ee895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e1d176bccf99bcf555f7b5e0c849796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac3857924b2c66bd88e235ba523ac897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb00bf3967ed1306c8ab39412b9435098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136983845ae170e9fa3fc21d525dc14299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154262054a6ed8447d09d659dbdea023100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f78e721b76c519c092c3d2603ca8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bdcd65b0d8daf23181f3face88b1b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09a917085f8ff7f25efdd77afa5173103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cbf659eed29a94c20d534875bb49c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b698e0c5946379eb3f69362ca159a09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628ef6d8c717a155b8d9cf7770a95d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d66b0c986eb12dc744d56e7959968107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3af8020b9c1c44c5bd8cb65982835b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad6320649838e14de754f92bf8c6cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596bfa8ebf457944d077e8fb3634f3e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6969c6f70095702f0f6eabd9e46393111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e19c1ac200cbf9604ad9f336947dc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b67b3855ec52777f3034cafd92d05113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751879afcfe83aa989b6bc7ef660e906114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e56a63d4b90774b5101b1c78dd3845115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc51fbd36bba183e3d482b9463e4a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347e228647a140a24f9a63a83882971117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a71e9f1fc67cc58139353b4686286118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8f4d616d27271e9231cc8040d902e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94905da1bc673afe97fee6574c67ae6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fbeef2f8c9e8a4046da03eeec0df6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf33eb0e34a47b29dfdddc4235ed78e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246f133b80b4b5e6b8a7fadebd31bd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5ed73e7165b142935af6ed627fdd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d00a93270924602b316c22bd2bf3bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18836e6c2408b975f40cda9071d3d1f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da854d977d98c6120e4964b2ceb1cac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d70517e2ff1751bfcf223bfbb42dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5eb96f6620c88800ed3080423df80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78635e09e1d6aa0ac37efa02f1dd56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59994d0a9974ffd5e31f83ff8f4e3005131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedbded7642e322649f0a6be2b26b34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae935954feabc32008c4bc5f5f3a53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff89198ef38c0752ef29de9f710ff8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8fb80bf82778c52f7be2edeb66c3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90ddf616d4578a5155b111e85cdd38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50844a08f30c1087772fa1d4cbe19ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1117d9fa6d93b8fc58e218909cf74b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eb29ed5c5e8b040c48d1504a9e8c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedaed038ef9855381709b7f9f48db6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae77d7ae56121c8b3fc2c43ff62367141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9206f80d5dabdd4e6e5a92519e1e80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb5bc7645aadef2478db17d75d4d7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76aaa2507dc143a4caaa33b2e97774144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f7c51b62fd9a0738c55e06ec9151e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407380f891211cc11b45637d8951172146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513de848ab81932cfa0e6ac326453a00147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f67db17f5e30a0763caa1ba6e7d700148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973630385c024cd752c3f1eb242d9e6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722e659a1d5f290c925a2bcf79060d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10873372aea2a948816800747c03b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7f106f685148bcfe2914af80ed072152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad76dda532a40c538159f23dc07fe5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195874ec4b79e40117b77e9ea33b3fdf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95c83ca21487412254b08374065c2c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920bfdb4731fcb577bab0345975683b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cec83224441505364de97e10ed7f6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b9a4c674f3761c1b40cadbddd75e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f76c50cd35d0dde221ec427f682de3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062811bce3621669f40b3b28bc29f42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3786c24256dd4b7f03ed924bd0e8b84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723cb177832d0e6e30c3f74a8ea05f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f2c501bded3739a1b9d06764873b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e4509323b3db99e5599c7b336faac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83628b00075ee13b5784e69d5ed8a789165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59640e933c814b3c4ed8da6ae207f68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac23d16dd5b33108800e1ac5260103167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf0513610e6920da440010cffa4101168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892494ecc95bfa74e4cf06c5df668247169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416420d8376a187c4202442d127d161170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69220aaa8a58f220535f5b149cd8bf8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bcf67bbd4c34370ceeb239dcbb6e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe9a56242c4ec632dcd1ef1fa065b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a28f6c3655a00bb6ee06f3a2cb853174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f624de3357812b56154100e0748ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c759c08a19d43f11876111ea9b634176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986f4748cbdc5dca2e4c5d3b309aa7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508060381e4cbe0350cb6ad629c54836178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d2f35ef4d13f461c5ac1c0e675c3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f559a4f37d5d39e1052cc66a9cdaac0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cf69489b0cac6f1ec51c053e827a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455b7a0083386d800ad49e84e3b2d59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591933605b6e5c851be37d7dbdea6ce2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2bbad864266ad4b62f1ac09d52262184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64991e6567952f4a404e52cf65d72f41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e001e823d709247569063ebeaa2c0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af767cc33bc32bb6bc0b94a0646075187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7e32c24138bccafe20cc16ac5e2ac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8cdf5a62f9eab15ebf6062f63ea6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550481a318407bbb59991af58ee56ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdafb85579d3d16e9bf94442f9ec178191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bbc7730c80a922fcd049c4900a169192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0779cbdcba62f2fe7236e1f650d8c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aff55286e33a8bfb9714f0769794c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d493e907cc3168105ff2fcdcc8449f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a63ef449d05418c1ed583c243a72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5128cb78aebb1f405a2789ea89563197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7fbbd64ea23caf78a18a149aa3833198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133faf4aacd866cd7d56210a1903b344199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7c7bd83ce8e4be71b6b0461567cc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8513060a08a8e8fc97987e4709f4f7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21e9a0bd96ea9f506383db0d20c509202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9080239fc241d2d1e944927467758c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7924883653eebf36f6c150ab56c6d55204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fdf9453f0559ed8e66c1fabd5e3a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a334fbbea5640eb866aa42dd2a1e4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbed7c3721fdb96f3ab4039f065368b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431164fea302cc4eb0ddd24a0fbdfd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c37a30c824cf0feec509f8e7caf5fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42428533594d26e155b63ebcf7cb3f99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd92e5df41f39b1126eb1b41d1e2a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa468251d44dd909379d567406f33a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397dad5f09e671b13c1609b486975cb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635aa963895961e6000b2f76c32e680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa6afe5ea29d50d4ccb0b7c5bee656215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688d8571079c0776164e50f6b6414b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5831014ec43acae44055e7736f20516217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35afa824860aaf1b478a921fcba1b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53b65cdeece89de34b07ae4aa37645219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bef4bfc595353979839dccce63838220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171868d4403f2d52df5c740bb4792cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a591c520f6409a2d588f1b6558b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e112a85f6509e63e8084985faf5eca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370b7504c29204bed6d5b22705d09c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ba0c3291dc3d2858da32a6be9039b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9bf2bcf361dbab8a2e791b4ecb0be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499749331e9165ed182adfa279be6ab0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da28d9699f0f4b3caaa8c31bacddd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbb6319bd7b49c93612de267d9f2a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cf74007158ace804ac65b29020041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f9470948ec036829a5d43bd53f491231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6814daca04df0389345169d54486fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeecd3141d95591e2322583efd408cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eda383a7534b2d00af37e3d82ee25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393084dcae35b63fe4fd99e2ec36ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abe436a445ebe7a4a50d61f2287e5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0187935e8867f07b97f832bbe18722237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c56f04f448a4c827cf151a09735fee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3089356d14013e59019920b4e5d7ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6de26b5a2f100511ed3ca2ca3e8071240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f919e409d52ba02104c045a11206b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e7ed5050a3b046fe9798de81eedaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50150411e988b349ad6ee00e18e7ee94243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abbd71410e3a8243b5c4f0f17b5225244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f46070f4b464a0f67d097f27d8bb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f562a82669cb8595c9e09134aee80bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170d7341faeda25ee60a2b7a4256d9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2f998a67bc6ade320669a017812c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dd1021d03eb0e4ce59788e865f9ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d187777ecdd8632514c305292c3d1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442f222867707e3d760b5d95f6b532e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8ab84c5eb7511b02987e281308921252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f187de5e0afb6cf967ae6d2b534faf2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09567c9f407c301d7b01deffb259af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e4a6d93a69d543cc1733e89e01cea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c6ad671dbb296b4be3c334eb5f742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c17df138e033152d651c73edd1cac8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f27a100cc4b243cc47ca37be0c66e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64959d825e7f7113d4d22c4a256d4f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a24709a531583422dd042002d78c6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db6af74743408cac0fa0fc7f510a49261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40683bd70027737e42f20cfc6fb29ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae9c2928d1de3649eaa3b23e81ad2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6ca819c494aa712768d8cd68bd329264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ff76af12363904086fb92a72ce6d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6f14efd47b6b9597878a877db4ba6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1dfd5909c4a2b69cacadb1fcf46250267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedec77e071df7e2587edf3301548196268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d8d4ab933d60ead5317485fbbfa24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a07356387e929e3af0283cd24fe4fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcdf07464c0b2d08977319e791f3c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeb924557e5a437f44dd11a39c28b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf46b3168f2d21dab59cddbd97bda74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd342f5de1eec68e85278b164fbf191c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04910b0ad7b01a6df7fa1821200ae22d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40622b43165cf4b09f1ac7af8ec406e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2096a1624eafded3825fc6a2cf64277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b45f6904e2e1cf7b94dce381d88fae278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba31f05cb047bda494959c819daba6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb45ef13513f5b45f604175f90bf68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a8d60b8497aae680b8416814465b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69e0fa5765906ec88ec8e989e290f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaecd1323b9c48676a7a09596d89848283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018b87f81edda4d9ca3b920853c3a1b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3502adfcddbf29b0b0a42fb71a27c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b8c362748ff13a0aa44f45ea36765286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1c15f1cc5198736ca2025d36fb00e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04b22cd7fc8d98e6e13f0c412dd517288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89879cf84b127e03eddf60a2e23cfbe6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31a1e4ae2fa39699fb4570968bb539290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394658bc2c5f9270d6608ac78e749a36291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab904c628f1c3ae0d68962e70a0958292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395286baab124f8e7a05f4092f6ed6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fdd390787cf8e4c1335dba43a0838294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4624ef2358c27095ae89153c473927295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a431f5a37898af790a37b48c4e10296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aff1234a15e03369a95e5ef829c8b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa138982546735da579cdffac21325d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6b22a136e3b0606baa579d780c9c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345ef659d7e0f17f2a9c1e8e0c2eee1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea88252113f4fa7435140630a8e3a8e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a616d20b83605c13024ab6723c4a0ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23cae4d91f889da6f82b675fa252a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6f7ad3959fc203aec114e32a676cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c206d055fd9b0891d2bf81ed74973d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c70589308298907340d6502a1770f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974e4811336466e1f753e5647b0b89d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c205f9704a60ecfb26962170aae0f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06c82e79d2daff23b19b503b54ce29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6a41ddbdd7d3cf8f2e4a06f31c68310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae45e04dbe11651116447c691241fcb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1351d0fff50ad5f0733564320391e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f02655dbaaf7f3718e663d410944313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03c5b6a99ee20f31fa8c3e21350432314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01969c203db5f17c830c0d6fc3b831315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dacbfb06a406c19b43aa230385b739316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778057aeb38acdaf0700647d6a1dc4dc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72ec9e3c932186bb2164fcb8d2fadc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b7c237cb20ddf4775c2a8dd06d676319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9e8baa51ae5b71015ae59f2ce5763320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bb6f73bde9652054f4298418aea68321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a02b74554142be26bff73c85447834322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248021beb7934ffc707b9aa70916c1d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbbbe4b1bd589995e4d6e9d2cb3502324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eb6611b39d039b570f2e11d40cfb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5640d872e97ef5c7ca7073543e6383326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27644d67618f4aafe5faa5e1da3c1935327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459df7e8784d517228a50e977302c1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b157503ade1835aede1ab297048cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd877698cd91dc42dce7a66ea7ade5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678714931d66f91bc98fbf7e9dd4cbe8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab2224dfe0f4849e1ac138526900c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caef8f9d692ba618ec7716cb071ead8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9388468e089ac9a1c3fe26f7dd8f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dc6c1641e7100c794619f6db5e48b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434551c6e3e28322e3e8f8a28b66cabf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b0e2aa5261a6621500ed8e43a4d86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c252aa562b29ff8d18d85ba33d9446338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd96d8a98bfb81082aa7d8575ab5500339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d226924d6999d463f7443ab939a734340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191c7a94a850a41a99d465458484312341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e2acaf43abadd047542cc6294b195342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe21a6491c31f7e7e1cf8d58f629a15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd760b410c8a0fb84bbb4e47b4e3da04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2ce89d0943158e13affe3a5db08e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f89bcc803bc0458c24678bb55d86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dd409b48359416d4ac8a1a803134e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed9d4f43ab5fd505dbabdb72458058348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9589f72c710bface62bf733d0a6e1df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd103ac29eafcddafdb16c45695171350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db340ce7fa8e8375686acd5731c4190351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a3f477335cddbd4e7780312255e07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626de6b32243a81903385cf5f3d9eedd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93232ce0f836b2e77fb60d1705b3f19a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e962bdb4d0d4cab3526af4419ac6d29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432911a157f9c84e40d474904684afe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcc3b9862989cea74a18cf565c2b30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8dd98e7f99ff5fe9f2209fbed15a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042aa3e3a2f6bd50aeea2e9c112660c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba703929b6b087cd254edfd6985dbe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435941844d6da21d2b4923be61c0428361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539c44f51e281b8916629794c3f6a27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d426a8e1dabf45071430e55a35a2b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46d92086fffa023b16aa8988108493364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf62dc82f873b329b71d456cb14c0e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97f5e21940de106f1f90c69777ff44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecfc746a338ec8aed06770f692d26d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e2b56c1f15e6c0b0040a88e177e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c9c4afda5befcb272bad79712673a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9a0dff645fdb632d93ddc79afa4be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1c93749f83ba968a6a2a703490a69371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4119d5abb6f2919d99a493ecc3df5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf95db90debd8bd634751606d8783c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89fa337f909a88df3fe546f47088eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b540492050ff6dd46a6fc32af0bae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac92a89ce6d59d246582d71d5dafb48376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb021a8dcc5fa1e05a12826b790218d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b6b198384b9b93a3ed0414154c710378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1552dacc6c305ba137914312e1499fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f593d3266f4aba4e27b378082b9e0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0251f76db377eed6126b632c81379381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c61178130523040d09e3fb22b35b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d2e617c5648584a676267e23bc57c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7aad9ca32e7b418f650de36cfa3f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363be47512c53004c485bd7592b814d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d551aa011a6fbaf6955b8cebd6d5c29386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d4156cf9419a5541d70bd1504c557387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63330dc1afae7372a544b448ee5b7c99388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d83c837095ee9d8153806def20f124389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2331f48449ac45a17385a6a126e11f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572d9d446d88229c379c5239e10e1f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ad453938406d8abae5fa37fbdb2be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42299a20a5ea088ea32de6e56e2519393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095cf4ceba7c717b0714ec2eeafe16f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25137f7ee5bf9e4c9beb68f6707b14cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c074c503a678de54d326d64a3f4f83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b9e195dac0cff9c368e2cff3fba6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db680b2dae7f1c7deff4f5d9d482e9c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fa68e9ba06b930a57b5ba5f86594d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab952c8930e36cbe64f23414433cc166400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbc49c8584426ecd5869b8485821ed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12748b2fc410a767a06ed7c2fd0f5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b9183e16c77eb8901a86c694f960c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52347bd523837dc6a14c0e92ce407088404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce228c7d6752bba54fad5d5f70445a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50cee7e09c0faa2559af7659b101908406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0a268e968548f90c5e547a6128c28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031e22b776d9af9f250fc3efe96ce48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0475d773c3d10c3803c7796d8496e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fbc82789f750fea186f8330158264410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac50cf47e3946af19e0e54656c6134411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1105ad3371ba611a6d8165cb3b2c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9768cc9db0c8de6ec7fd2ed1ddc53a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314272d369287bb6c3d7d70428236d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448577eace64fd9500050919a128326a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d68bf4cb7ae37666d26c075c2d7a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3055390de0e4975179b94e528e3a0be417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6433b75b0c99e8bac66d7ca28b61d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7b3da6d05aacb186a8c36452ea372419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef18d584f313d4ef945ade6bda3d31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0935cb12cf2fa371826f33cfa01d20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb393bd13d3ebcecc79e95651fda55c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347d4eedaf5a4623423cd5f2825d654423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee90600a09e3081a17af85deb9b44424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a86ce12e16b2b45d37c72370006f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5702bc1169cf5d02873e50a69bdd6a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753217a4a2e220626ac869c96db6d55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1acee188ef34f57adb873dceb90ac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a13ab3aeec355042f28cce112c429429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3e81beba53a91b69c1b46b45a5146430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d93d2e9e64d8d18464a9c791b17648431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2847426e6b77ee158fff00eeb7a288432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04404eea40367f2290a877f6c1748b4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8fd9b3531bb34955ff0d664e4e914434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf520576e4e8b840abd9121460ae11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e798864d5675609f0951babbbb2a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22193e2d30ee1bfcdceb9704a8870fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df0326a8c2291d32b0627beb23667f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8252070a95bb8c261d16410a5645a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5e7f0a77486aa13c94ce3bf25c422440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35388a854e837340429ae538718aaed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3df1ac654ba85fe63b0f844e40029a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2833bedeb27d7c431226542cf036e4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38968dde34dfaf56b669694d482ce07e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f217d571706c258ce05056f40ddf72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42266db9e2f8ee7d3f16e51ac38ed0c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf095581511e40b9a6d276e86d924a97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1b55797a08858ea10a8ff72258a22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2cb0a9ac32136e7285e5c551a3434449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3260ec33b92c34c0f5b7713484e73e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebae25d15ac8024d4edf0590564d03a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f92d01f9671872a0113573cea9a36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62361dc8f600d3617ccc7813133ae6de453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2b1b88f52f2e3d21eb1c471f72e25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff793f61a034e42bf025b38a444b368455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23053a425107f30eaa09a5d3cca8cd7d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f991833e5c852a99e3ddf2acbe8f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734a184513d3c4d7e690c2f386b1c35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de97fed1062d95decc6a56f97d22556459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e93f2f11f431ce22c4444cf67e431460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b82cec1ea190117544b44f5c65c4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8304552ebbc46363966f830b6e7f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c36079e4742c2cb98bbd5726b0c361463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f941eab23da9572a36c6c819236ac4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8548cd091900c2ec4004e58b8cdc9c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb978f592ea6873d12b6586e9e54d55b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e322658f31e552c068ffc1f33a66707467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e46dfb5ef5b568a792a59c5da51b80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d646a66fd117eda6ffa4307fca2b622469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178a98036a36f91a0ebe242057af2e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a55975ce978f99ece767082103edaf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4b7421bf7324a2527f578e1bd50a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13bac89b145991b76b1fb0c6618a2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c774fdd5e34d9b513c3896c391adf3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073a43ff99e84c4a30a91b60d504945475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221234a8d1f718da55ac424ddb5e0c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50476e8fb376c837700ea3b58fe309ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffafaa600442f2b243626feba883e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2009377bf6a6bc155698b0dd13c56da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9ac122e08428abdbf35f4df2be099480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68332f937b9bb988bdf9b9f71ca846481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5bd7f53c62fd13c1390968274c0ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318e8ba8432d945dd03938771938100483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e5a1521d3636c31bcac817752cb78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec64327902342dab80a6eddea5a1ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6ed19ed7e2f847a1ceb450490217b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54e201c4842d8090ef30fb35c9c752487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4456c90eb051152236678638e4576488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6738a054d65d3969e032128b129bcd3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5637dbbf94c006f68935ca4053bd9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984e172a1998a189c50efc7bd502521491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385e6ab992d2bc75da01c52e376522492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6560aec3733f8fc9cad55242ca3ce2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d27840a2c8dd4d905ba87f55e93989494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382145a81cd9dfc610f3b41640650715495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214d2c9401437e6e6ae815e25b3d496496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57605992ece85fff018bbbd5af16efed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dfa531095b3ff07e50dce3e903a2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99562f34bb66385bdfebac0d8bc97250499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cebbbe8bbc3507028150d78e71fcdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618ab2183da85ef4c2ec3815df1bc88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91153c22ae985368621eeefea5e42a9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca954d7c62417e82d31ec465aa4ea95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceaacc2281165e50f1f10b09fd58a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f2448b0ffd3732ada15058d909a60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66519bffe0f79e7ce13493ceb95d7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7768b440e22ac037bb1962f73094a31c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92333a87b023ab4ace4f883c63ef2c4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb070ee4e5751d12bcf4d53972f4acdd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9533907260d05782f30d8d116a7fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41769f30f83f3a3b8bbd409b2098999b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70fd2eeeefc236ace9cb30bfc184ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9faab018fed9ace898f1d3274c3b3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db6f1f2f720bf5b7f12676eb27e715514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345ec1f039c46a67249287606b0c1db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b46c17a90c9abaeeb3050932b140c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84acc5f444ae248db5af45aa896e205517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0d6d2f1e45f6bf1c4957cd7fef86f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e1cfcab036a0f67d5e681e2fd05cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40c94b571d9fdf1c93abc8e18f4656520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657b3ada40e0f0f178972ab61aa1973521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18b6f7b4f2e44d43e77aa45dcfb5f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69708aaabe3c5ef64d30e1d2a58369b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd893147fa9a866ce1b0991d9525c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68608fd7b1b7ddcd1efdb73dc8c183525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654164bb7b12c75ad27297d676301317526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e1853651d15ce5c7762d1bd98b7ae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7be6626cfd035bbbd7c2b9b2a0d9a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b87ac68697e5a0f203658b36a49d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134296ee8d09a38fe5a866dbc85a440530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714136d62c8835cc21dd152f893d67f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac5d27a9d64884067bad99617b7f12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363e3d337769461492877ede62ec687533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b958c03b110a408ea594089aa79b8f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e15709113b05d07d46b433d9c6b89535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bf5ed992d53d72a1e1787ccbec59f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be057bf65a0a8d8abd532679d1d2d6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d8dfbc74e3fd6bf32c8f7a5c49967538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be899663ce346bb9e92a775e576e218539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ea09ef035e75ddd1f386de0f74fb2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb3e748d03a51f9453becf3653a8b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a07bde6eef33852ddfdef4ef4a2222542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fbfd70a8f09f86a3a92dbd7e30adf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c74c5f18bb0e4d8bf00b149799552544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c5d71c9635881ce6d42a141a2a895545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a984b2ce7a8ffb66f2b047aa4ac6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e6ca82fd9ad12b4473aa85fc48c17547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c0c078d9f5e68b054d5d329dda829548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689e39c34b7401ba02fdb971abccb6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee00f59994e2e4f9ea80e804c7019f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf3644a07e963ef42db6ef9334efe9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af50b74fffec265171e10e835cc3872552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a395f766ba3a1b02e46387a9bccf5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4af5b9da8ed950476f6ef83213c03c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08daf84bf9c8ab1f7a37cd7ed35c91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dab89bddad7414ebd0f75db6efbf6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a36fda1fef686e85f4208693b9800557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b2d04f9327513357fce0feb0e4718558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f446faa5d000d5dc00c121c2fda1711559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534206259e6bf757884b231707d4946f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dd5d02bba373353cbca99b521d8bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fe395e53e054c71106221938b0f43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691167d7ee53c1b266fe7e8607dc80b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad3ec0913c7648b494feae42ad7198564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f3315a1e5b4a81baea78037a18c4b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670c428e5c266b1940992afb13be416566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9dcd8540a86ccee6f16474181ce5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c086a77ca40b67ec5a3eb0e9e6c200568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87a562e86f09801c8d33c2497e531d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13299fd5cd4568bfd5b03b837680cee4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9012924d90ffaaaa041f2a0d62631571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf841caeba2a92b6f6567a55a0ae9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12520c6d7de4d81b8c175cad7290b8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c21dc343882e2aad910c335ed6292574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fba0810d810f45488a2da513dd4ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0277e09e9b77ff99f40d200d27739e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad7531fd2480cc5baed8d63900fa79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767a7c00221f902177440c17a60cb2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27bf743acbc2bad882bfc4a570bc3f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0008bb1bd84b8a4e5bb16a683c0a95c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907a4068c082a0106597f5fed96351a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635ef90cb65f15f84a0be0ac969fd65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf39ba7164ec044d7405c060e646e19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef0fb743065ce7bc8aff029c3fbb3a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5864b78782a283515fcb336d7c8877585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd12a15d67b919307188b000b942eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8568fb724f2775de168b07e8c9ecbf0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18e5dd67c7643a112c17c76216574b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de04470adf702d62777ba676ac296b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5b47634f9aedeb29110a51128dbcf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f80c31a9acc3c5b81de5497cc3a5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a7a911cd8e5974e3985fced79078c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3a8c39e90d5104403b3823d4a56c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a7cfba67926348997c59160968e78594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763ec90e0a1193e6713f291b7c32035595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247a1b008005473e626224d1eb1bf44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0b9551f65408ad4b7d15cef39ef8a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4284832c8f2a03d0bf8f8e7684d7886598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043292a0c578bcbb51a02a646a58b38599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a862f05af586d4ea5ab04534a4981bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5075dff607739a60d034b7ed0aec1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f3e472c98fcbc04a41768455e23b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7dfa450ac0a44b758d2337b666696603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf9389c0576e80ed45cda4a28168a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bedc767c7dc8547f92c928fcc93bd1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4243cc8e30b2b850d48fdaf15758f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd707cf1477f12a2cc676c54dfa79f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ee0218f69a296f1cd4ae45d1429d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cee7b58f46d732f24309f03d8cd0ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a193b8e4aac14c7fff5b2ca96824c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc268e6067c6cb188099d5c120e65438611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17ab583de823df2a1322f561917641612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bbb784b3d9b4a7b015a3fe05e8496613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84034f06bb0769d016a7d0c1aa1a34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d20f194e9882333e3a0c0f1c97687615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e20668d31327aa82dd2675a9e8f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8d1130425b142b19c03f5c5470201617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe2b014a3bc445020c6b219bf3b5b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636e5744ea275cf7ac0ab39caaaff4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc185750e5e11d96957e3f7890a8591620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7754157b0e3c6279a2a935ad51373621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd689b53d0d42c26eb30d72b7db50111622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4c8dc70f9bad015efeb228ae02a4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33fba960ad4019abbd449b19a1138b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c08e4a34adce405f8b94c30d4a55bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1a06039ffcd183ae89a0d84354ce7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb879bfadd4af08ccd236cbca3fbad10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9bc5ed5025830a2bdfa3045bdd4e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd584ee78d128904cd100cdb2ad3b8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba48733be499b139097e99d9e0be41f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da831b108b2826160f283bb300b238631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf6de9def3b90cd4412407b92e4f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874717ee433e3266a72249be2697dcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b28033a9e5848eae9584c58aa8c9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab25068ccc3e66bb03ced63f26c292635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c075b0a05b58a5bbd4065395491c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f9c723f263ab0630be5c63785da71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58007a445cba25f69fc17244dd081e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511c89bddc65dc3872734933c875dbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0312396a1d1f4de97a9fb003ac708640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955dbb7e68d58f91af4f66e88cb8580641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba85a53ec7295ae45ca67034f91cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d28df250c983efe3ddfe31b9a864d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bfedb29d56f5dbb56b3e1ce292c8e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424b8ad16a2b21bcb35f83f2f0c6640645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e96caa0b5b1765ec77ec811fda956646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32fc4f4142a246deaae6d8cd6752d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550c048765e967cbccfc2266fb7f584648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5ab5bd926b8356f0e4978b3b4a234649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e429ef7c902a69547549c7c439eb9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177ea8ac463e303d4510df4eaaccca8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2effec92a89cc9ed66cc0d161c3e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7760abd65656a2f1a028135b9e071d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccfd753b058de4ec69ce7a053271ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b40f3bac332d6569ccdf3fe812aad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9708b2359d76d64c69e7a40772e4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c507dbda23dabbc56e81f87d8c0cd8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f41f9d66f5dd7204e813d9dbd23267658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1bc1df4e86b62e1f1af5be5a85138659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e784cd7706b37b06060f84a44742c4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa69bf23ae974c0bc6d6c186e7e84cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612cb6d144c9a9e851da695c62d8857662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8804c0bcfb8079e81e062d8957bef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dddba9ec4e945c7c8a8095cf8bf7ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7a839b95178beac7ca469a0cd1dae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757c60de5f3a6bfd1bae0dee02241d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8676c1a727e5d5afb6a31ed778e4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f55682e1d54fe8a0d296470c06cc7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cef8082f73df28e34b6eea427fa55d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac76a2cf5af441275b3bf5fb3a868d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4d0257589c58f9443bd94afe70173671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d888aa506bf6ec2eaa7112c14424b24672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b481f541d4d37be780f2fc477452a78673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cb731f56367943f4e05b783771650674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a0a5f883aee11591e7ea54ef539e1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d3e84dee124924b80d2dea54987b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05368e04ed7f3672c7cc737ac45702677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334205a3307311ecd16737ad5c01d36d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9ad1a2e15d05025f2308db015fa2f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efafeb55f8c7a26e8a134f4d992032680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faafcbf39663e61275d5712642e2c17681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baee617b6a6e503e192561b96bd4e1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf50f442ccb0ab43d739cb63dc3799683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4088f18d1d2c06be17b1cf1014278a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d99585b6e6ffe9fb7535cd18a4fe2c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e782e2115d8bf42f7e230ae0eab9079686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a4a84238073e8cbbc9ea1d2bee70f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580f52c950ff5f8cd697e3c91454b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee990bf6f66ff1f932816a0b883c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ca685549a79c440d8261cf7665146690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c235aed4f79f069a6556a8cf7d412691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82196d957cb34b211da5779d82c9006692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a5be0459acd12bdba76ef4c2db641693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e7b4a0e90b8ecf5dbc9207ca36266694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cae69419540e78b9a17a48768e0a50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c888ef2e5fef23bec296a4e3e60d4c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d313a09a53b007b2bb9ea5f76534a06697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fe33f24b97e50f4f55d423504d432698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccddfe0652df19f766319ad60a2e9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f237ce6f5e6cd701ebf1374f51b3196700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa88fa94cbd7c8f940045cefdd1f3d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c44fd4b7c04d0e0e93fddaf4bfd31702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9f92fbb9608908d1a6cce28011ca1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b934ad67fec006993de7ae79c46dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51d23dbcbf87caf2ca12932496dc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e331c367fea038c6095cf2fb0d11b3d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54ccd67e3b328c08df38e6e8c299a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7277c160a5fd7d2d4dcb90835309a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09951e8f086cfa29e89fc146bee3e056709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06064801658511dd75eace7834461f7d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d36d540ba2c96ad5a51e1f4d671356711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b61f007b8dadcfe571d3dd7468a30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218e078185be2a626e1183347968ba7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ab6d0b2b696d2d6287ba92288c023714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9663bdf1fd3d1268d2897a513dd8525715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e65491f5152956f82c3f86b636a10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a183981cefa0beb42addd6c56fecdd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78675be810dbaf3476727c22263a633718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4a13261f16a4ba2ea58055ff4d08719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbb9dda9fb85534ce4ecd6ea466410720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf58b3fc888e8569490ea83e0456228721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cc69074ac565ecd4c5ef47f165812722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd33dc48f4d215a165418a5350efe3d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb94fd70a1cd2f485f9245cd92ace4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e942e52a84ae6dcdd84ad01ab1278d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86721e913e9a4d977dce92c50a965f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54f0aae26fe450a2df9c1799162125727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9068c7dff71f714607302a6810087728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3ee09529ca43a9e79ab9a80094430729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ae4a5e575622363febace770da646730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb77319ac877bf90804935de19688c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbf5b52fd8cef3e25b6653798699b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ff3f623519f3ec3758c3312236f34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392a38a624ec8f32c9ddfc3185abb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19673f25e62cf4faeeb4b2e4ff62028735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674b466d57ea333093fd2759d5fd43a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b032e69af901bbf08aa95ebba59c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be87af27435cb3783c906daa33a9df3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a616fd8b4142a622944f4401b7da8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b307c87aebe8aa9966dd2af1c38ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2939723e4900aaf3681321bcaee19741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fba5d9aba9fa45c11a14c2f147f372742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23fe2fdc0a432daa61cc19f12f0082743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715a85a1e1af9a2653bd581bca47643744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c991bc1afdad24449b3d2457738e9b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358d3899b55e43319c3b6451efc8dc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642f19960819c33ea95cee0395d74a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773252b035143d5ca50e149032f3b384748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da14a9b4519bab14ef7a621b3e910f3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0e7b2c11a8d267e4ec1f1a0d9a45f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05cb1452442464f59a3a9c6ea1a3f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783bb70e029ba567633fa4796419abb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c09779a935c4c560ed6d766791acb9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5434b10927b400c5395dc27faa2ea20754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380df4c1aad3f87973131cef4f4d55b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba884915b6072e9c6782814ecf810d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674cba0e8871feac3a456489cef44df757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852ea7d95478d8ce829416b1d2a2fe4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f3fb6246ddd0b16ed749e2e3835a1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d30cc1610659285e600fef16b0df91760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eb5f3bbd5ef5273f92fadb1d44f8d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816279a8670a18294fc2333c62ad1c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd869a8678055f824f10cfe956444b3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c9a2ceb36cdca980bbed1dcd94a4d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209dc4c6899caa93a84a454214f9a7c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8f49e28446da1f10302de1188959d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a92a76bdafce2c14d98264c325dbdf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be055338b57a3f456b03309280c4af768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627192dc76bc932f15cd1c2c10b56dc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0494817b5a8f93cd288bd46e1f17a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db2d26e62723f54e630b790f7f7381771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c807c8f94d72d42a2d90d38c639681d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622316eb74ab93ca17d013a5f5268d5d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed18225df919a695a2c53ddcd5406a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61692a830144c6d5bc0bb3e015b8fb3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f9073227bad3e7875d961940b0c02776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cc144a6eb2b7339e6b051889165c4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1279f50cb002d0caa4fae96c326a6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69546cf43065c9e0cf7edd5fb57e2c5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b8a20e64af14b688ace63e5fc8737780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b679f0b02712f42e3d7c522fbd94df5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede92544a15c0647d075f169ac3ccc3e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e2543a8d982382c9d2afd6c1a0a33783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f634a351c7a398cc0f1fe325bc8fd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec945b8fb525c5ffb71c5a0244d6e6a6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3746ecb10d04398eba17c283d0c13c3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd9b3836b433e02e360ae71c7f7b21787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8701078b97d284a1a2c01a96e2c37788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf09a5e06f98a9e89c64feef48b5e7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f986df31ea6a4d41ac0ee5a6d30e3e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614169b655e103bbe4414ff28c22e83791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3daf8fc015468f15bf99897cf3898792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41a0432c279664909da843ecf34db3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec02023efd5acebb40cd1b03761772794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebf80e53ec4619efdf689aa2b60817795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f23f872ea39bafbd5bbe809881ec5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41cf6f64fa5efbdff2e42d97fcb893797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64beaccb74c27788d234d106297b75798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707962ec3cd0d2a4b24d7c905b6ac2ac799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101bbaadd6d115edf78b2b30fc5e0c9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33710da0f033d8b5068af114323d71801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db2ad7e984f0c61448f8f68f5d17c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0174defabf3237dbd33ca58fed934803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe4cf1e58e2536c0ce67124e747604804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c42e47d8d7072f47213c0767b9589e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd1b1ded9df29b78ec84be84aa7a1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b10690da52f2640249892e4b78efe2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db992b73e671d6a463e05a0211ff405808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd532bff66df809a4a40554a4ef4e209809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ece3fc8f523caa7a1c291d730bd919810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e89cb5a6867065e30032d793374ab811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca680f10e6baf70420b13eba4812998812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcb2b875025aa258d6e8bd0d1ff542813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4654d02788cb3a90b08f900e311558814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440dbf7fd56f3ef8809fdc92a3d05d9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e981b6853dfa29595f0351025466d7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc647b66d29c4098fe7a715aa3251a7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1169a2355e5e790c2a33d2ba55d7f2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799d774b4e005a6c6485687c25f7ce2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c72c385d569e34ede21fbb8b8ec10b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbccce0211d82b0f10e82721fda3dd4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a584fc228555c42ccd1b1160bfc957822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27349787d6690b74d9d006c24015207823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee919473662d2ce69ff48f6a46d581e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5acadf487fca525babbc203f3f8f2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3651b13ce0b3593a79a98cd3c92c2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537adff44838126703ac77a4a7ab563827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e6b2d6ee3763123cdc4d407bd2b08828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a594bb947e43fbc969d2d2bd45930e1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be5cc839959bb57fa1814365ee90e8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533af2175a0a7ec2f964e8809d803a8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b154c9542273e58c2bf75504f4350832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f3c2f3cbe1ebb4870c8dc8db05043833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087aa01230c80da57d5d2f05faaf0497834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bc456b25001e033de93f9d88bf378835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bdf64e4a47e0b95cab821cdfc4f17836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035b4a03e0ff2b5b89c4fbc65015665837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91421fc098388874f2443499618c427838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9343c070cca57e3b718d3ac6ed1f6a6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c8d09c8bb137f3a33c81ac2d4f924840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0256caa553d1a5b91f3b21cb5093f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8e106fd8e9996ce8adf462f18c286842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96279bcb77a4d150cd178f295d2623843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636b31910519c9bfd3f068f6d4193d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff511deaa533547ad438838cd3164262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee1af4ae963c11ac61f1bece18f3dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab441e5c9c9110fba8cf87d80be024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0265938d3b01f5d37811532f1815135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bea2a39f8761fbded247ee18a086446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1d6fb3a64332645e1402562cb5d477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448f2a8e03941a31b5180aa4f1466f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7c7a529679f044e59dde62869ff329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d1915552d9c3606f6d773a9265ea310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e03dd20342c0f534ea9e06c40eeaa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8671ccdcbc292056980703dc1ac1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7a68ff41991c798bbf88b30f707d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6119f42cc2dd17ec37295f209745d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a2f5727379275077e94aea0370bff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061340abd392356605ebdd92468dd3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feae3dfda6be87ca96696b85c8e94bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8a3bf12cbe72f66410d9e07b1355518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2d4881dba26ab51f273cc86ce5fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05939da5bdb711b6cd073b8fd7c2c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc319d2046430d4611ebc929c61eebf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885de4bee110fb10b10fa60dde7194422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f254b88cec4eef5911df598685a143923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95f1ed1616a1ddf9ed694905d4c7ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ea8883403efbd9b8a73ee93b605b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d2eefc036a4524e3a05e1b82d197d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7e435a2228166659f931b567cafd627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522bdf110f7caed0ce7e34c186c7ee928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e6643873dd9b21501f5c1c76f4f7529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb42725c1471c9d1e5716a535b0107c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88207b413f8a521ef3c32de80b50720731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d130e027807c00ddea3957e955532d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2cbb85027aa144837f53c1850f80d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d2ba8f3788f0d4862f1002f2dc2db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd07eee286cfdddac02b7b5d180f7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b168a27c459415f9484920657d565936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c9cf591a4a1db132776b961ebb5c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf508ee9168708e7f56aa101c3ae5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec84b32695ead2147d8c2dea0a58a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c3e437fb1fbab3ce6cbf8b978c1bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f8ba5f626495f7c2a899fe4522b9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66556e009dbc3c9761a4060453862642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836592e7ce4d43fd7a990a206452c8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e22bb15d9158e1607245317dd79b0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ea546d8e2a8ae9aeb71d55f5b8c8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dce69cb7bcb65c92f76b08f624a9bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f3d1697cab65b0430ac8ce6a2460047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262919b96845e95a057f5443a24562648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f34fa4c91241e3f4c80b309ed0f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5570863d034e8f5ac371fd625e4b01d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8fff70a0123d7f87769eaa4f1b1b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8200ab8dac727281365f223e4316252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c04f5238d68932e0928d09afe388e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fc8ac4c459236a09bb64d136fc37054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97827db9baba0ac3e5a219253526a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f093ebcc0fd228a0d50057666d3a3cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0fc1bbc91599fbcda27aa8919dce657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598b13ea19cd23b08cebb02160e079758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f3e6736e9f707319e50813d9db88459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2513c04c9e03349fc7976743a1ca5f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a76a0f2167113d92c3ed6ee48f47061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66743383d729aab53daf4079d454898862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558283f00c273bd8b189606bd2cf44e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3927b36323a63e60a7eb1147e571b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed536818a9db2f62c505882942ab8ece65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9701897ac82c60471ed3dd78c4e24d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553cacaa5c34728531cabd94a5b076367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0957376eadb6274b80d040694e7a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4ccd53964baa9edf36d3e27a308e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b7f8f66f9cd78c4907791035578db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8dbce3f23db3e93f741cbc6d598d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d2a1905fb646d969ab4a023d5484872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d38baa94716b89a2bf1dd5828ff7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47c31d4b6e89269251ee741410504374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb799f7b5e99894daa81e26cde3d10675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ca90d0105e57351440216cee3110b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668cabc5d63fa3a589ee9e5b14ce6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace1b02a33aed8a1dd60232707052c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41239930e7abd4f65e2c03e585240879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db4a354022a7bde8f961d528217f0e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd222b586116d1148d266e4e30ad95d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef012f30426433799587cda4606d9fed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3af88d094d6d0cd1e3787e1a7c50b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac796a41d00951633721d612d564891e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0089ac3a425e2fdb5df3de1c1c4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfedd6f0c2e6e818f6ec12f17bcb8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e323111c7989dffb3411ef9a3647f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c7cc59949531cca677fa277f265ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e949a4dd23a0fd6edd4247b9552cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbdd53992f8e2008e1f23010414cbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182a40e688bb9b28e0632a64dddde7e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870aa826e90e64d4986b05094c90b1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c343e7e6631744327233a2552dd5a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52907da7eb8cd82544e0ac1b22493d8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ed1915edb777e50b2852355014e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e47943be2a77dded88d5a671e2bef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe69795f6fc27f2954b8abd5461e3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af983b2be4ff9058959bb38c3dc0de98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214e04d8ea5db3c6fa3bb51ad857b3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bc41d55a9cb512d76d2b255f8cbd7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ce0f7360518ef2aee403c860b9c0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e448011d9e37d9732486b8930a52e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158157c9d162a38b6f45a2041c5f494103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502e175ee04979d39b645cc63dc76a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98e61bb80cb3ba038b19b9d26f8724105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f912ba4813bb8d93cffc029beb572106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f3650abac89df2addbdf513e499d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bc5a4e9afad1c93f1b95ebe459308108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8454dc2da7b797cdfcee5296c4a8aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200095a882197caa83a41bb31aa9b08d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80051222c865729b1ef2071d00d9822111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e602ff2fd2617b7e300465d0e783cf5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d1e3d585d6f27acec34664dedf3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6581548a4f8b550d2ccdcc193274320114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22fa756ef8c9f3fe3a30845576bc0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c06d638f734b7a243c64ed0349e13c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec915d4df58b0c7b798f689a13c1103117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844018cf8b62b071d51e15328d0a1f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4d34bd3c616ba101b0c1164d3ae36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b237b743509ba17020933a3b333aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854ffc327653e30529fc85f63ed85e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d774425818ae705d717563a6588e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417043c9c432b61f3006d42a982232dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd12267f6340e21cf5f74cf20cd137124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee9990fd49c655b98fd05ff08fab7e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352f82594624783fc5bc2105ad87301126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b0d10d1fe713565d8f4c6d3a2dad9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd1f7b5da51f3b9b72a6b8c28c9c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed330fbc5955b476747bb6e4aea1eea4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3b9b22f334f8312d506fc95a2a661130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb7083562d87dbd215308c42ef90f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb27eb33c48c5a2890f6ddd8d084d98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d56c063360202e062f27fe4721c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a4bfd0dab1899ac2feec8bc51a4ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e45609c149853fcb301c365d0bae6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d222c45e8ada6c3473c76f546bdce67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd0749c792faad3d8d25935371ff69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6501b625293259f02f6bae783f38e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef41e2a6e9eec75142e604622f445f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd0fed7ec5f7ef1af50b2402e756b71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f81ecf694e926a0041d8b284ff5f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17adef37d7ef80ca686c66f30e35a98142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32392643f6fc30174c2d5d326dd6d04b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44052d5593358edc8103d2c9b242a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3f1f0e74e587cd8db1c1261efb539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef2d86df3e5c1044031e37f72337d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce18786afe3dd08901c542072e19478147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e24ca1d46985393d17bb74f72aaf2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfb7c1919c0cb99ca30f5ddf36f56e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155ffd479323fdc435041de325a164a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c15375ec5d137816183ee2576c530151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b94145c1ad026dab1bdf96858c8a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d723842af6efa2cc37613957554f74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87735c9baf5bce91d7dd9e74b08c6b52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78fd95193cec41d7034e7f0894ee9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ca9778c9d4a175736e35227c89f25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedbfbb25ab2f35321fe5dc04182dc6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71731e3794abb8c37dc14c05d513f663158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d493212d6b56952b1c5b1bfd917936159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9be24ad9583de7799a46ee2ad5ab9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42771516de03ee0c5f4d5c0bdf03ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f02350708dc52d0cf1f6f8a60e7968162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae490e812ace1afaeee36f15f77247163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc34188f82c9b2e2863a574ef8451c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a08cc756aa393cd43092cb046bc7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b3dc08dc89637dd6787df4a92341a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c566b437364017035ee6c6de2754935167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b8f4161e280fe2653ef17e34214bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f88c6c18d7b8155e09a99c4ad8da5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40725070bb748a17fbe5c984075e3493170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdf1509687a7f86db55db1c3dfd729171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c348f29b2c552f49c2a7edba96a6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8ecca2d01bc5491e28a3d2d34754b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fbea1431f1a71e13ddc77f08eb6af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4718232c390094b7b08bc904f08b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd89beb066003e318a090b3a714bd6f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a137499b6cf90c544e117a58860a87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9638d2077f002478398e2d94b2ff5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f869f16eaf4c880bd1cd1ee1ea6a1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437ac3b0ec09d38ba87ee8c6f44735180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65b24fc61ba4908939de342cc8d083181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d195ed57c85afa9fbfd59dad5693acc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89171ebeab7d3957c5064fcd6609ac3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659fd3544af84d00b155392ae9bb439184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620a97eb3fa849d075c443a6f95249d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff210aea59e41635b816beb37482514186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377b0bb093ca7bf529ff4fce3e2766a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25843697b0bcc6ba9bff9e3311e2d3c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3a64540a32651733121650d406db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f65f9de60e76c52242196f9b7a624190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781da2e9a0627d56eed948a8c308508191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0c8c5fbb6020f2e46f90755e6644192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb7d41c0d356b654d23cbd08233950193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f20bd3d345887f2c26baccf9aa6dad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf211e5069fde87573e4851528aafb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362373798ae096f4d8e116973aea491a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a11e9686504298435bc199f0c627f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d90d88fa982b4fca188a578af5eb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865a7a478b7e8d4a6cc61ed1d641603199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477823e2b4a93635afa4d4e78bc7731200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2ba446e82f6234b7673539970861d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6b10910ee427372a3e9a9dc8b07d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa6744425d93dac5e392de505cc34e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50f9cea9ccfc7035f54e0861fed624204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c6f7ab1f97d91b093b42a7c71beba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0261816ad9826b294cbe04c328e01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21760ffcec40e98da269f4de58664ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce31676970f3c9ad0502477ebca479208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa298ea3d93748a60c92581c5707f70d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd768785d0d18f4a9da2a719aba1c5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a75fcf3526e7f791d11f266528f2e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c6e4efbf122a99290302a5bf6492212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350966be25b70d6c13a451f48f8984213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd188a922118cb784042234f2645370214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848db6b2d5f0a045069df32facb0cb6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ec30213854db45ac22d6a88dd7f38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc7dba8bea8ec76491aa22940a22f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277560739c939a3d500e6335b5e25fb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37df70a9fb6cfb4a6cc15e8f0f785e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696e33c161599be6d9816635079fed3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1acd69a2bdc1d16d17ce205f87be3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652ca03e1a4541ac9af6af69aedc441222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a579544465556bd50831fc9efc8c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e6618f01f3b893af3c3178fb539c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce9b5c732c9bae307a80d356c8c7f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8d59229c8a05d6314d96e981d553f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dca3b693554158c5aa28a73de2eec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522216a6f678b02e0f454b6df7f92df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb86805ba14d45c3c528ec7ea033a81229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68025d372041c654903e40690761ada6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cb1d35457aa307c2026d42335739a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a680a37f43b1918eb8f081e59976c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e3c51e36bce13158c31d4f2f2d6a7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cc751ba4632c5f85742b6d0afde7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9c14727bcac1c1828997213f1d4bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31debee9a18342c08e09283a269be7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165a2a329c74ddf2ff1748068e176f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35298c4086c99cc78376d4ecb11dc5e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771e7a4ea166df5bde1168b7cb356a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a29473fee100651be6605242f886e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a7eac2c0e7924a3a58c8c5dfe9a9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb7566aaa31badf53177cc87e13c63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e702d2852e7a0e73bbc965a371d15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69983df488a5968e55b293a1fe29352244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49c3664c5e897529693af2337dbc14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ac897dacd831f2c7a61d82572cd0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5c181ba03e4a33d484eca240a19a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45518825dbfebfe2fd6c5e455c48b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f874775a67df45fb98a743c627484b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee093007152589d641332e0d466cea9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5779b51eb25a283c0bcc021213bfaac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533aefc605fec0e1cd2f00a1f564920252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606cf1bfa73df8505a8952fb9e7e74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1b5c315c4122c366f5616e841b73d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6a7155d7b71e5a56d3cd99c87af7c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a51811085a4c7e14eb795c8d9893d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6c8c68afce0251a11c2f5290625ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b594835a45bb7c32891d5098c5cc80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16a9b3a43365808c3bbd2400bc861b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d021839b658178304a9f7fb08e87a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34f9c0b273483ec3b9c1ca15b3ef48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84a96c87b0832a0bda9a0e2da84f38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d86add624b9d51b91c18beb7227e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b884025aff5b8ec39246e62bbe5af5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970ca80023d473e84118d6a11fa8c21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9597280a7f69474d855a34830715326266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aca3ca4b3b07f4871aaa806b0a3575267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b42bacd84566d81d20e8065b5b44c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12ac54e93d4947ebde5b1a31dbcfff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5e9144f0f7020dfaba1b06e81bf49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e7ff2a2d18807acd90f00ef78b7c1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e167e46567c2f4c70cd76b904eea7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58528f6d4f00fd80070303d5b4f2dea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3f243bddd832e0969c224a3949a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9f46f95803154318702eb46553387275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eea834ad1cfe67a198f170392f6fb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ada33d6c2b36e13610bd091d38d29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12106055508382fb8f7ac548b578e1c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab1ecdfcbc859359dbed58601f5dd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37352599d78268bc2d4aa1591ee89d78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df1354a05e2bf4ef9ab1066abeb022281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38963513104a5fc6020d5266a4b4ea18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22dd415599368e2c566e8f2a02227c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dacf80cc7ee2832284a7a9c63df88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c6d2f863bd1153c8b608145382054285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e628abc5ff2fadcbabb440dc8a94a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981c30825f7f739bbc182998798c12d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d408bb1d840ac83c82172daf67b761288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4319bf74ca5bcb5afb82fefa527ec7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85213545c1da6f25f5705fef716229be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6d0ea275c3195242f1f9ae1631d1d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3ba7bfe5f3a665c3283b2d92e8a0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92f06c91d378f06701b681b399127f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a2bc8375924be2501d7b493a0b140294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8d80d630b5eafb8c6a04b676889dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0815c205fbbb20d4daec86cdf7fab7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2d415998f4de94eace4d11ac08353297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb2d903e8396bebb07a03d55016086298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b331ef0225089daacbb22f4fe795892299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84dd1a4a5ae36c703d5c05f08490b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb539ccae48993e9613a7cf9b782278301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cd31cd29c93c94f21e3cc0ad9db5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a567914b2739d40ca8403e047773f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7aeea57a997205267c91125cabbf9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11055ceaab52ed48c2780a8813e2c871305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a3103f877d7fd501b1e076412200306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc353f749b4085b0a21397e677986f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21178497dcf02e16b8c8bd8c557d1571308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3acb0f76e649ac8aab458ec0794d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e2fad2055c206663349c62b0c0e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d72d5e24b26c3a1910e1adb6cb2e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3188e53ba5cb76ac5c5ec0ea80eb839312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e4489326739f98bbae31d73ac5e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f882908faf246bc6210605c8454c2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa595698be5925102b0c7fde454e32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d92c6a2bfa88d3f2072166f1955f93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab7be419b78dc6acb13e857d58a1f9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda2becfee9637526eb383216b1aa38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791575ca15b8779c106e6453d369af5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2743d5ccde830e2815d8b72f3f870e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ae9807f9f7d4993df871f5735fafa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951e10aace1ebb7f00f180e619e2b4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfef2a28c9ef8427fad07116ccd03d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d26b19df9e4db7d8099637c314ef6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfeded78d4aefbb5fbc838b5ee2e5a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54971472146fda60b654a8827c3f4d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f770ea31dffb85c1df03353c2a7080a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5e7156a9bbfe78f277c048dcda226328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2628dd359112d7dad82db3c5ce0b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43175b1991509688c251c14568789d97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce43bd1e3a72f1bb7b76d80517f3f56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90417b3111834fee8e86d48080b37a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe4ac77914604861946d2e0ee77c65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cc37c37d2bcd41020b1afbd19a698334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7656f55338d19b5145a6ba72745bb7b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76100d53fe2232b60ad6a1333fc8f8d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7918125b3bcb0091239a1ca82244f57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa1db9950df00d17925a2b83363d00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37302613eb9653905333f596ebc30dd6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a357a7785f28c45976f5d2cfa3080d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d28776396d91583ab8ffebd1455154341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593979d0a8b2bd375b24384a5299780c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4a63be7dd979c9d7a54596f695fed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8324d066444ea1ca57bd19c08b542b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aed33ccffe9402ca6f503c8caf8a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865efe112a935309cc725eafaf0d0a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745af6854fd7beccee4fab5405705df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc8fedc663f7ad9d2b926b1eecfbfa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bbbe1746960064076815e6d8a3797349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb08d591853d1dca8d4db304f7f7e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3815092644d3f1b289c1427cd034ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99394b0df8691153ad0971cce02482352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99034b7fb460f8672737d6167a1e5980353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae021d80038de342c919ae88293222354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359392490fbe94c388dca00364ee3c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70e3d05ad3f5830d066c712db11506356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40feab06d3752fc29e1e5f93e512a287357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ed51bfedc828b1ae49b05c0cdeb81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24763215aff3b181910b6af4ef720b32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79bbedf5d7320a1792bd08ad41137360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693b6808ebc0b96825261da35d62837361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273ef1c18943af79ed40d1d9a83a8b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ffc299f2a8d2d9dd88f4b0a7dd4ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6eedcf9400e0b37acbc0d62b1fb26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae54bf03c7fd2367f7d93308edcb81b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972d52a564fe8e2928bd945cc42401c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8acfd6e0358fb261c53df04bd7b11d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a980a6aa4cf817741399c7174cbeba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f07ff23fc8fe6e4595697da0385aab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ef9156953022d369dee6477af8fc9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453844d1ad65c86ed89dc839b7ba339371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e4ae0cd5b84c51784b7156d77850b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd13c9fc66c941c8b34937210364fa1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce5cfd3f57fbe1d63c6792ee229249374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16591b26468e8195dea4907a01cf1c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730113fb591872fb99aaf429f8a720fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b0e3684af90f337843cf5f8505302377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d9a1b81d27fc7192c1a4854c6b0d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1550792a242b1781a88f1fa41bd8d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a005ea47424867d142e004d36396380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92741cebab58012adb50b11f3e6b0a3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b8c85b652e82d6a79e2a0b6fe4e5c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780894b76805df729dbd9b8364b87a7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0635615ffc3b9b20ab6dde406ab73384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d194811d9ffc4097b101b0c2640582d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1400e22197f78ca6fef8a60b7961a25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8db5977653c57bf966f90fc3608b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fd7ff7cb6c6f7416b23ff34fe530e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773ed4f667d84de5d4c33073b31e7c1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b5ea593260354163dfe4c9b61279390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ada1cccb6690de83e4fb777b2642c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e0385a607b44195a7842b1087b86f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e972cbfd3d01bfd076f049eb9b05a0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ce21ef4d73bbc19f4740c2024fc15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d82ac0854d0e9dbd864bcc9e9796d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1076f3bf1b25208fe39c329bb75d607396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0fd8f5488656f79c051c5a859dc6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531f56c1342adfa9310e2d6a017acb6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f576161288d3b2c2536cd4541a5066399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8afb274d623ca0126b2f8c512e44c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644108376e30f5cadcfd5ccd8d4c02b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec63e9baa579e290ace78c69c6d4293402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af988f40babf69d1e972471bd39a4ef4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ce7fffb7f64127a43c6329609ca27404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95190595c9750c1f605a0458eb0925405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0909a0e96654034b33ef019692cad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609320159864ac2966e294307a63e2e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d0eea922466b823c8df9f2f9b2048408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59822baf387d19f58723b4710c31a7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a48432e3b3c279f5541e428c3ce919410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310976d2bcefb8586a49c5ef0d56360411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2931db67380823c88be3bc685cf70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d351ddddaca6093de002a93b7fa31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1c540a2647341dd0957a61955e68d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775bfc351a7a77daf8d10d81e6feec9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0ac818d8af9c0e7f13ce3e7b69621416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec6806acfe3d4234b9c6a0048eada0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ef11c727c451f9cf21c5b98bf6a1b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e4163a1c1ea07126736b81994d683419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61505ff1f1214f76731357b6c6aeedf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5b9cee98227c66c4e4fa24f74e4cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fa1102090a8057905e8e933a27c76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889a61be7feedc67a13353e4c018b34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46993e8277ea8a049025dc7da0f9ac71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba935c0947cc7ce86edb0128dccca216425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a091b0bb50b40bda5850e72c15b81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47597a5b0aa1b7e5e7631006529a0f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f44750c41a8a355bca3dfce4a02d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a18609cf28e3daecda9a6acd769e7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb02faa993ae761d7e53211b1245763430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb07b3af2b238e487edd1df8810b1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade595cb922e158258cb40ebb4ad709432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4053504116fb5c6cde6698d9fddb8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14fa97f07f5074f6455715953d3fae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd92b3969a27731acf356e8466e23b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c53fb29705243ddd38aaf3f44856e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9ac2e7929c5f2844333b71140528f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6d74fb035aff4b8ba680437e4abd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa583c9e8abd006d865cc1edea5ef7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f972c54abafb8aeb7c075e12528888440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ada5a940b49d223263607ce42c312441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766e7c6ba149473d08aa8ddca1d4d8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ef3609b5bf467e391e8e9c33716e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbb44fc116c6f99d32b4fddc5d8904444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d96211630ef8f739830551644763dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397cfa1a4e20734c549bf3e4d25b9f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f086afa7318c20fff159e15ced668447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb7555fb9d6c13f25368bed4c02ac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d669ca141bc8ac01fb5dcb878efa970449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2802f364258e22ea12bcbe1f6d4ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b758fdb59ff9bcbdbd37c2fbf3522451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7241c7bd3c55f3d937e14c3fb09d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1afa3c18611e6f626a4e6bea83a97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bea46d19924e6b687d6a34e6641d23454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66167c33475f77f3b6e746e433f8da5d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a4833fe6bc262cdb2983c462f3b09456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f08ca71ca7ea446de92b24559a36ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940569dcbf113c3c4ee6e09c2ff0fd05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64746895599f167d4796ae5aa0b85110459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c938d2a7c432fb89b2d9cd4d73d8c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a28d57017dbaca6af3886a68de503461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a6d3d5ffd52525536404834fd6cce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab112904baa3765d16d7230325e750463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f542ad6799d3e239bd9bd383810a10464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77ae8ee0f1e14c6ad33ca22c10c4e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14254f765e7e8cff5e6a919cd112753466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba326353b6347cf1a16ba3e1df665083467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765fd77c12dd83810c33fb8ce5ebf7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2d8f36dfbcd7e20e4ce641f613e4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908149d42d83b8eb2f876e73563397e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9e08fef22892fea49a4f7879a5e4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb89fa404e7eccf42d120088a61ba0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7237cc746ea2b06764ae3c368f3a471473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b76c0ba8978f4d0d3284b0a8b61d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f417716238d693ba813b813f03e3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd16bc1f4952d652a9661c1e13ebc8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d77647376569209c90c4b9b140e82d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b25be2322063c2252c9681f547ca0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0407ba02b1ffb2983bc4cb9de5adc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd813a820030b1651d90438ced5d69fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc6ebd578effeb2143a5bd1daa35f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4493c0afaac6503cdc9fff5249ebd34482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f7706ffe2e1a7455fb8636b8dbfd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07331cfb50119074a89de0bd2916b95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b1d95057972706ab1e15e9101df3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cb49eb95446310f02be47bbfb719f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f84c076ade5e39654e97dedac7221487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168f8576afe2242f1c8677744dc1327488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0e019eb14558b4a5abc2c64254cd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb6dc68abd6437f50a6ac5c5fa067f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32876dd70e7ed4d5344f781d70d1d508491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470c053586fd2b43eaeb42e34365058492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677aa817c78ab8515ade04bc0b31a60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5069f73db0a71de2e231b5b04f31f0f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebab37e965f6d6333c06f7104822f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdfa081f757f1a4b15084348403896496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66427c245fa9e4556d85c9fd94bdd72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c18c540021fff347dbf1fd835ece75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b66d52d044443d9fb6cb274630a7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe7d91526ec1945fd72b2b58184b3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168cef26a6503620f5b7066ce35400c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1b5a912b59f3bbc86f3cf5a398a75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5e7dda3a7ae6e092b4dfdf73a4e4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3adbadeb5e45d9603d56f16c1a1c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325fccabf1b6abdb07bbaed8f9a3d27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f35dc8b27c9bec61b1043fc911a93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fee665565d3b0a8d8263166083f2e7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d11c471290365a229b1c47f984dbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380420eda288c2ee2fb0b2032e769134509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68eff47ea6bdc10c556fe5f79c9026510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65ba6587c5b77f2de0f61a8cbf3994511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df461e90eb6d30be45bcbe6afa1e334512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37653209d75c70d120b0fcac9fe29478513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66779a4b5a8f81998f189789e00fbc4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296a49945ea43e0bddb58853d59fe21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bb54714cbd97cdfdfb5bbb3aac454516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c24e92750156ecb937583e60c0752c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f3738c0ddc70562c9dc881c0ca8b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e07e40253a20ba9fd483d83cff07a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d67be20cd5623d6fc376037df8d1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae3a2a469735c2c9f76d98ae4f635b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036282d7a53384d507f5b0901e3cfc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5cecefe449befa49b07826c415b2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d651222a23dc642e96b599686b4bed6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f900f5b146eecd49e3a6de263619e57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd1cc8bef75bf2de1a3fa81c3f1b57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f476dabda7a62394635b2aa55aa3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e8491b38fe439aa08e1fa95197a26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecdc31af88734b1f93edaad7bea94d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c7b16c93c5e1aa4d0671c07864d97530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5142bbe98d7566d9cd65a62cfe0b953531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837b64e234f6980caeee5abdce25768532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25bfb28dfbda4433b6027e1bf81b08533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3b86ab4bb2f13b8de335ac1e92612534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ead182475c7230070613c98b54413535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd811ee1b008e4af677eaa2d3555e79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668378c1f3b96f73d8e714a524e8fe1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da230764c58b0688fa7b38610d78d7db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d9ae69deabad9565414a364518ddc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7588677371b0f539e59e3bcbae40658540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450a514ff67e9fb2b6e5bff57c8211d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad574a7497d67f8ab4f9eb8af82c03542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490f8f413dcdaeea918d8968b4e68e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb914ce6403c7bb239c3a856880479c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0bfd751e986daa799e8b66b311a19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cc08adbc389b0a43ad6c692d25bfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2606ba2edb04682203d4d7963c59e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82e32ae17f65d59a8537f87cc3b154548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887177e1ffd3ca4b5c0e6a31bc001e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e24f48755a9ebf4dca5578aa590e2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be9378ef492f68fccbdba4c329e103551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cc7f096d54366954baf0a7bc68ea2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956769493201eedd18a73db791032561553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45528f561924259676dda39548077a96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e30a6cd211d5b2d35ce6325880e01a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccd67e245f5e7babcbed7f2d0c2929556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372ee5e50d7ec7c7266aeb9e434eef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d833dbc617fb3b62fc0e7208606e02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e74e2eee2d96a5f4ac8a214a338e58559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dfb2834d5a0187399062e563c860c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0d3023cfd1be1e1ae71bd4ad8fdc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6db823ee7c8000f29b1092226db82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52caa4649d1b39ccdf99a695868843563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c4ecd0a6dd6a54f0e13402c29e946564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46a329dcece2aa91109e0e812f9561565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ccd669272c022b5a11342fc47337e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccc500bb9e41fa7617326524194910567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8667f580e4b366101d0b7f8125e39c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c018ac8b061100dfddbd98a4cf123569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336773a6c8280796ab8a7954ce8534e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fc7ae85ee6a1deff4e4e2d6ed8527571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858a6ffbed0d2a96c4d91759bdb6631572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6aa05aee80ca62f17d636634842701573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb487fa2475e71ee7188fec3880f83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9551c75b1d4d6c0f4d9816a6ee03ccf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e1a43bc4d921ed8751d375603160576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcead077b300262d3293b053673c3b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb4fbb6c7ceea00ccefcc50a8f3bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50731321b8d9f3bbc6cd864cc10acaeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bdb447ca3116c9518fb8faf9caf4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637a8b8501586b05083b1c0d919dce4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66154e2c4f58e4db9180f94d8502046582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff538c67c07b4b0fa87c30afe70a515f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abe7f8124774744aa7df5162cc0a17584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9db9e664c3440dc7062a5c2209c1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e1a71388b513804842a75f9a5d926586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4019705d4da207eaae11220ad684d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cb364ea56214ff3473db33eac370f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886caf0d26ec5b98d50ac0f65f33497589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d024cd52df7048a7cd21b84007b530590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b23244bfb043f3ce76651e944b81f7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ded817c0809a19a19b4b1a0f857290592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357473a1bf0a5ab7b50aab0c6ed9089c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ebfe1a56aa9bb10a0fdb4c8d5bb49594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cee7e80987d2227d9becb832f4d897595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad67b02c7f0bf38c85e4ae4b7a9f8d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc143ce0d3ed3eb10af2f415ec902ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e6b5f68b101e987749fe6b937c990598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404d2f692e6670a8a501281edde5d53599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e018c86df70936ab5ff30712b52e825600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae184e658f63cad44e92af04073c8468601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761f6b0432d6df9f1afe0365df5be38602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bba1bde9dc053ad18197b84be4ab77603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a8690b58bea5325bd1213cf5b18c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10e87b15ce62647b45f233fa700af8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e939582d0155a596972d897f8a7937606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c254ea87b7ca0c8f11b215c4a9c413c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5f39344132b0e7dfc2a2142d9ebbc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe590ecf53b3229a8a48278c3130801609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50323fa12f2ff4c49f7f5f104e6cb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497134814723cd21896d4e91a68c9719611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28882e642f59cc6ca297804584bade4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed3842085093a14f86841bf52e9dc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1663c5c661f59abb57827c571be9cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa6fe7fb02f2c880d0f8570627c505615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a6c280f03c2f07bd8fd990e628a99616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25665f9c523ed0ea225c484aae428e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f51f5bcb172495009d7498c96ea8b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e8dce2ca80a7ec22b27921d653878619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b791f63c79b1d4f420d8dec8bbb1fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa004d059f9f613655666764d5fa92c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aaf98f19765ca78e63d005046aa2cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f997834b079408fc094ed6c86faf074623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220bf4efecec8397faee08694b730c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bffe6884c83cbfa5ec37a6da38243625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc921df635a707a0cddbb0a61314d6d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd9cc4b6c7e9d714ac5314e2998d29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707d0ff48535936e0602e4d802062be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d319e9c6b514ed7678507c6be02b2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e709ef37a867712a0ad4d6411dc0bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546269d140325eab425afb12b67b567631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f396b77bb9e0c6e1a562a2fcb27317632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81cb4325f7b5067a15641c1462493e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89c3fe9819196102f098f017bbcca8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2f74496e93c719ca66f6f1d6d8826635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786237447d7c28becb56994e6fe3d9e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804ed40a940af8b5da972572c1f82e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd6749363c2299c68908a0d4a5d9e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d825db68e3fd2f58236c63fc9ce09639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf78f1feee42b54febd1f8cf4a8f6e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455bc77e50e6b1e7f1724d1ec944b05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d83fb0bad00532c63bdd687fb14393642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3fa1ae240d3e2cc44eaed11814b65643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8684082070e6247c82a98477fbd5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de31079dc4d444ce05268c77ce8aa3d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be373743685514603284c6a774a352646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab5f508d50d0fe05f3d29a69bcfa68647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4be963523f3d869ea0cb818d01bf7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcedd518d96e2a2e8f861d8f6a8abc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d4c3d02b7a94db1f62657c843524c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4886490214f1d43d4b3e7d8dcd57fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4506e6cc9154e09852904052b89443652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb020aef6933751523272fb09f2ac75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42a399c723a3b7962e2998652d774f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad255e611df0e51db3a7f5a74e603197655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8effa434aee6698d81d31779dfd73a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b696d81640d4115aee408fbab3baa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19c20b41991caf2872b639e52e6d4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14cc9042a8f1114dc86aca1df0dc7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a9eab2439e7e3acc501adc047a52f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79db35ae97854605259222a2ac6b713661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e1206a30231fa9a5a2d11bc7d5abf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aac9c792c175486e88a1e241d0c313663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db59331f38f97d7af371d4674b7ed18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f26c54ceb95eb9da9438907631065665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b86679e72348c9e5211944c6432e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28255bca3ce4eb063f6536bdb45a73c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3229f038e87b1c6f9d79984e569456f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0c9ad7a1812a93ef2bd586d1241ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deef785eb77603ea60e41e5f4dce152670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cccc45febeea59eda9ff5f12e6856e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70183647feb2b140eeb9e0808a1d80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc3dc1b086bf5e46d05384f76bfc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf932aaa97b8c74f8e6ae057692b9ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dfebd65e7b61dd547c2140cb2c41e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51c5d08d06b1d766bb887bd6847c6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4d13db2adf3b8b28865e486e6a3a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d855c469d505c0fc66678e64169299c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5725f47f8d3ab0de6b770b762becb3d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df036b4b321052249c00c17e2179d994680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70381b7480c16890089f4c53047aa084681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246209d245d21d174a9bc8ad3b87dd4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff22c16c832eafb8864bef193b49339683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67564e43473211157418ce0ad3b87a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f09ab3e35f8a1e7f9850dc5dc8f538685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1b9e6c56f84ac41952027bc858488686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298380314acbaa3595bad9332911ee3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c3506e840a8f024e496d09f600841688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccdc83c45d2e33c3435320fb64f365689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a18af23c33f9551ef710ec2798b63c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de437a9541583f19fd43e66237e27278691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad8d0b4f085e7f69ffc663b6e4e1ef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba8d6be264ee12736fabb08c56eec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7725438fd29517358c05685aa5d2a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c59cb97a5b3bc2b2978a46dd5ef96d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044dc02303fb6c39724910cf36c8447696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c539b7a707ce790d93143071d1742c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bdfd320e3f3b52452ff60ad8696c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b36472555f8b24368523e061c52258699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3952cd0021c5a90da5ffd733b2642ff700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45d325be521d09787c93c753049041701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f74a101f6499369a0e5970a6cbefb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d9f4f2d81179abfda152702248d74703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c9a4a5f525a7a8de9500da6e3b67f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902de7c9d1debac1ad73147c2f3d9ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a90b95bdfa78815db28af7722c4577706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e43df41c7c6a34446c69a06de928d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adf63a3c7734a7e8a70168fdba24af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ad14bcc871a76f0ee530b308a1397709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a159504ec3d4b59271e49f88fa2acb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b109ad412e5df332beaa5c124fd0e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d449cc1308ab683f1e3c3d9be3bf8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a314149073bc2d209836d7037e769f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e2d6854b1478caa58aa664eda00b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13e5318e2d070d19dfffb3f74c011b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb5cf666afacfcccb1583c5d272b86716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70dc23b395c7a590ef1de03b3b2c2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab1d1fc1ed5828ec900442fed7003718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a5f81ae3f5e25e09886a2a9e36d32719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541557f203dc44af52e0f87c461e6827720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9936c3bf58c220d4828864042f836d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492c11030472f7979125e64ff19dfea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7cdb32ccd5b047a0b09078006a969723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d06486e87f051f80ff875972cd5cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c423049fcc5a8ff3c83c72195f01d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996888c8c568e91fc50128625d9a2489726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeca4cd62d7748d59a84fc6b6d645a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593072f30cddd93a26a22d78012eade728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee24bb7131f73ce0887ba1816e491e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f438153397ce8943ae5d35e85c059730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c1a3eb320c639828f7bb54399211a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03caf5d67238947026375d3a02d254732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63c58b54bfa35703da3cff0aa96c41733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659521246b786cccb1880df2409ce61734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583e650ab876dcb68fec615ef214149735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c447182684afc33d95b4bae9e7706736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130c45289407f4a186097359d76c425737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3199556f002ad31a6b7c1fd47bb27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9ff7bafdc2c5bb644964944b009d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182e9dfb1d8be0b5fd0060f9a131850740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9ee2f5fd9d697e887ee79c74d385b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b800f8cd7d46c4c90d536f4882d75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cf901778c96627fd5771b0d93ee11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fb39f0d39aca36b5bbd33f63496e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1358f0f4748aae20e58ad45ad8d45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40d61ce159c213180209439f4a5b33746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798fedac40333f1c8c50a023e2c2966747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b56b42f6db3d45081da7e2f50fefec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc5815e859643d7fedea7611e55dd6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b658dd170fef8a9e241288a18d4d043750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79195b86799c85d7b98e90c616794273751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c865b4a24b75b8442639eb84044c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2843d492b61d3a059e503ad60dda9d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b454f74d88b765c49ed384bb74106a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c130194f3e152144aff7d99fc00cca4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9cb4db6453fc72f03bb74a8286802756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e145b29d5db46f1c1fa6a5595e8c003757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a24f010f9a89e4b25a45ba3796709758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae0d3c234eb54d852c352dae9cbab5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ecf9c176f9195e471679d058225c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c189b2b52202d7d221aa784166ab761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4279c1b978691a4f39b90053d60a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ba1dc747191f186fde1be6b3d69fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5fb1d68759478879032f58dcf2520764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41767186f8fc3a33e9da0ab40d91eb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4900e8ecc1a7743a845bd6a42ca16766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e7c372f17c0ae7cda8ff41ed7572767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>