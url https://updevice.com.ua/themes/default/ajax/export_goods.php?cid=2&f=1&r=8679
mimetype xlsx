--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3775,51 +3775,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1124a8cb0a80721d5949f803e39fbb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df268c9c76f349e0e7b4554b28fabd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1eb70027054409dddbca619c427f4c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fbd875458a072a7cfdce97ba011fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae0f53df24fe77533f8dd7f3d0ebd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ae5308a079feaed53ea14473aaf586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63536cf1e7b1f1487a8b882e66683e767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7084ef796d6bbf0b5c3d56c4c40ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5145a6fdf020f25596e08a5448f5039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05939a984c2844c3c7623f1364b57110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0a731fd0c531fc75cc3bb311ed9b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587fabf644c377f7e04201c035458a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb3968843b4b4913934abc21f3e28613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70ce3c0a5cc4ef75eecc359715dc4614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3fbbc03522da52cf9bc91dd9b2a315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89c69810380a878cab12e75389f0a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7d7609abbbd453483324d8b12a5ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985ca7dc7bdc796ab2c4e07b53cef9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7edbe6a13967ce7c584ab2328ff08919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a79af4717ad881d6f2c4eacb0fda8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa39ab8445db9e88f86d823476641d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c394399e0f6446bb1592511d252da6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e21f65e4a3183ee36e65a98b7d4f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb79c3145e8f539d8cd727e054485924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c17ba5fb6682190287a7ed307824f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9cf10264c91e099b08e3a6704d61e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01beeabdcc61cb8d4c920da2fce25c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95952017e545da4c293330dbb2a112ff28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d801ef89f2fc2be16b9ab4f82a317da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b17d4e695040b1f808e8d34067c9f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b198eeeaec3a0cad76f0dcff3cf13a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1597ab3351f50d4bd9cc55bd9d6301932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e340916908b284eef63c25ff9527e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b5a349eeb65244f24b10dd76d1624834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b94b7a459d0f6599568be005ef5c6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772584a6f8a90ea5dab69babac2e26d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2179a0778e9b297933d310bda8aef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8555dd9db0f312f7dc405d32a7d3e7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2a71a4b97c293589f4757c5d78b0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e7061bb5467e33d6d8e75b4c8105440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348c103b210da10696923e9483aef5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afcf2266e91b94af42afd8a8d17aa942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce772c94040a67bc2ffc5cca77d7b55c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f96a03fe60c1ed1000ddb311e29ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8635dab1b93ffa8a3c46a4d2050db3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374e8797027cc46d2feeb49c9836e9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522eca68f1aceaae0d88e61e2412ea747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1071eaa56584c1e50656dd5f34991948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c4085fa9f4deaee3740f8daa02ae049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d589fb7413808191019b08986bd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff28556cf50b734de8ed2fcb01e6ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8f7a77ec78b64d589310e2eb6955d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d5088c83e6dcded0db828b4db42a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feb571185d0aad13512e0c204aa56c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1779ce8a87cf9511db32f8ec41d0c5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e1e3d7783d3ad7fb022cc25acc28356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffdc27ea6975ad1dec322d1b32931057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e5bd6762ed972da8d9ea68648048e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5835604a04c2e3971cb0d358685289459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc967d7ead164aec52372d45403f246660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15463b2c1ef65a9abb60f115664d6161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f834ff44defc22010dd80712e472362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce015adb394801fc8af55241de48db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fbc871a082bdb0cf850ea27014c9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb7bee944cda924832294444697ea765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708dbd6f1a7451e8a79ae15fe27e84cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bc6310093f4fd6ccdc919f4b4a20667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04cea28b0aa02f5669dfe61e1d878b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ce629562ae678332350c31fa87eaa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742ef9b0d338c2b144d8da0f2f3336470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ccda1e2533bd559cbf9174edcfc09e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f9fb7639dd65b0d9ca735b290f8a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2b6cfafde8244aac0925c124b1b5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e4cb6206e124a5567a1ab83d42e2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e1830f8df0da5fc0b05db911415c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fff4efe8cd9ca898525c138e9239876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da7a29dd83e8e827cd75838871664c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d406b236a3fbc357a87f876568a928a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c9efd10e9892e92dd3e9705acaf3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce12c623acd130c424f34517b5d1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b4e09367a67d40a26578c2d48e5d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e122ed6476bb131d0212f1363e3cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65da84d3f5186698db311677a5116883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b80217b99b4f23cce5d6de49725ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfc811f94b75f749a644e54fcb170685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350ed98ae0d08a41885c7f6c40c2cbd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b0aecedd58838a462b61b372b41b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caed696865939221384d434bf0f480888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb98fb2daf21cdbe4c37f3958c8310789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a960fb6a95f8e4ae90cdab492546c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403efde545294cca427c831fb49fcbd091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88fe94f80e6b39f6b017f0ced1268792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb8781c8521714614f0a5eb9e9567293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39558ba875c1979853e0f0c7a4de0ee594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76702d71616972908d8ef3a5808024195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eebf0ce4391470c9b688282b1f9be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2472a27aa5ab2a2b5690348d58b1c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff6ae0edf28d687e205bbbb4f509a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e3f3b4a595e5707b2e8812bfcacef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341be535246bce434289387eccea60a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4bb1e3086b1e7c881629308d2657a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3baab806ee5b63da93f7c9d6ff135102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d45fe7923219cbdcf6783b3bd86078103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb65d8ae80102c9868aac3d3114782104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8b3aa356b861e7ad2a289db614df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e188491cbc7ebf0b8116e6809be5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b72a77b464f9482daadb2bc2bb9e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0489d568063ed74a1097227e0c5c2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0a110bc80ea0231d7b2719bb2b721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2cee7120f0605cceb3caff13442b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4f6a115b67cb93809ff7f6999d6b1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4896c7041d978b787f414d353617e07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05263e1734e4af6b83a6cd770cdb34b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c000a9613169ff271811602855d38ef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae226acab927dc329705c8e741f288bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20994c4306e01b56ceadecddd6ec94ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba34008b0c8185e3e7d2fb9b60ab889117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2191b3197237c421cfeea5be1e9769118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277edd28be725d1db1190180948e14d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84263a346c9f1ee47a4748c9a32c51120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58df10300a5aaaf0f2eda8c1d0123d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66669f730da2f831a58930d586ae47b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a809d7a5cf0c9f8f156cc59dd4343f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22deee08498c060564a4212423db5a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0ae828d4e2ef9724c626acb1ff630125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb6c6bfd3a00ef7d46689a8cd295d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cec8e33f7e082b6773d4de9f67cdfe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dfaff7e3e7c606cb47500ff04350e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9088c8f7b139b31d417d864076074129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c9a549399bb91239c0b54bafd8a8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a310d75e32742607690efad4e4e0e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796546a80ecd4af3d9c11f500860968f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55636159a3c5866e169074e5a2e24d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b448b0efcc8c62e1c27ce4e3f28686134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e07be02354c2ab8619f1517552d41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ac20ca93cb0f2240ff8ae913c1263136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94ad1fad4f7ebfb4e663f712e9e67b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb8c632b90a93a87dd012b7980d528138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbd465523e47e7e5e2721b96519b04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3535c8747ecdf27295e42e2ed3ee6d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b5110d37b119913b3e574978ad03b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc2f74a4bc087aa50d7af3df555e09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2fa768409164fe487a88acb2d80cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2315e723c3f322c8f52dedfacea0f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9e4a4644dc7a09d5fada58f1d3b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5132f40d5bac455065af01da383cec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5bf84199e4cc71c01e6581851faf3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82237136a14f292b8035b1f5378f3142148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f749072e517069948ae679eda59e732149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba626b154b7b4640a643e78bf6b1d83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b290d8c0b24dbbba2a487f588e6069151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7b134c8307b516fe7d4f6277a5efd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fc286bfe5c9fce9449bc57de41778153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58769d1f18093345cf3283ff45f34996154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2e5e19e636043d250f5e212c580d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7127434f70fe650d100841bc7457d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e123e61ce08316df27544f605db5eca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d354d9ef7768b0ae5b68534bc16fde158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db179e4b4197d78007d19fd8a04c679159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfe17aefb5ef4102da7be96094e44f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe7dce52ee4bbbfc1b2e8d73961425161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f9669b09a1300e811f1eea16da64a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736aa7b7883689a866fab4af9b678885163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a381136ad10e44a6e6211635e4681164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daaa83dc735af76a9c5393fc815a12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060dbfe9f5bc93443f2e1b85eadcf25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de434cf4e3cec97dc4ce32b605a7d8c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a2e3cbdf9baa4d47af0afdc5c5a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0daa2f1586f0ff6f0e06ae6c8813e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0edb83da1e130059ff8fe2bffd058170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763a08a28e5a8f6f201427f77de79d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860c2f77c152e592cc905258840f6f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b34f770110ddf6fe3c18b62b794abd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5d18b09b3f9783da997d40bc62b47174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c1f396ec266743821343e9b801c17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1b7963c497fa20fc228fc832da214176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ba9af7b0f2c8002ae728823a9fdd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205fbee9ec688bea706d279c448b804178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea4128ece64b8845a9ae66e621ba86179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbef66cb7e2d2a9e923cb5d92de8f0e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a825385e61b6d5334a53ffa4d90291a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d422819e6201c2aa08b35147752bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74fa473a1f7fa5ec8fe2a967e7fabd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6c34389504ceb1b35327f77361790184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74158773a5cfcd863417f24389b301a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506b99fcc7ae6b1518c3c91d955ba67186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1525121500e994522022de1b8115187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547698474823d141d69c3497c66e4d07188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841f8c730879c9dbcdef6d9793c1e6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce6069557408dc28af395ba12ef35b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25d2ca33c35adfccf7d2af33aee1fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a88345fd2a08b6c8d3a3a13ee58bf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bfbf7afb237383e305f4f6aa8c190193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb6c5969bb922e632cb86bc5957e5d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c1c2041bd53983232e397e3fb9f11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204269f61d2b066592fa6dd37edb8569196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93b3cd83fa59ce8b6071e7c7afb7e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa186dc7c96415d2f13f00f17034b900198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0110d1844b185ae725ee4715fe4ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d78b9269042dc092b063540d363c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0261ee60e3f42667ba5741f881e1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b55e07e4efe5e206359d78971f3b5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e960747be6a391e12aad771ee0006203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f15e138f12c23d2ebcad4f4156f8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8682133f688f04ec19f7341ffccaec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99b2a881bc526f939715975169401206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a8ef6d8397c7261977504f0c83194207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413cdb9ec5675e1df19e3f90c3a0583208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dc93c559e0c3156795ce775d65cf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702e50428cae8fb57e4b7e02ecb093e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964a86f96e85cbc96af092ce76a6802211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c864cd321dcd68f6096a6ae11ec3bc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830675299fb9e251ff431e6cc650a7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb112c801a6928f429f4dd73d9f6e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3473a77f4456b4f6bfa2673f70cd72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdd7454b78029724ca01ce49b0dc8e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1250655d04d7b266c946dbb0def3897217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82339614b6fa439811bf2a9c3029fff2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb56a3428de6ec60f4dbbc549d70dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512263a00af372c8d0843899431973f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb872498dcce92fc38a5eb6c9621ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc6d81714b31132d539bec728b79de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61b1b5e3a1566b759d84d24e6b4ac9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e74e854f20694e291582c686970f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291945c28f9579545a68c73944bd5be0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb47da8da17c7cfc6dbe77552921ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d186a148e611dee9018d5f0f411fbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d6d523ba2ad8a295436e2b4645953228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca88a267592cc66edbc820e2b60fd5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728f3072a405a71660001de906409e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd0b5e39b4a2b664533c7b52630bcb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e069993b94bca3aa2b80f174856083d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55449c9414a57c7f55fd430dc7653868233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddd2ac24d98141e77ae4cc70739fcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d80dfa51bb2fa7954538e3a822257d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4dd060d0403c58fa0fab6f4f49333236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96a27cd88091c87cb4453553655fd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca34da390f2a8b507e44f8affee54a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e71b2977f300554c8bdee50d00f5c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97c602dfd000e483e6aef92a9c19be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4b01e9a57df43f8fd1ed3a7390126241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aa6b2c71b986d1392c04a8883e240242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a047fe6f72027d510254137c607e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b74ab1d8c39e2399b6c5ac463faa2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf41183e0cf0cf31202b5fee41e3fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d998e45288e5516cb6a032ae7af05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3c5ca52a7762c3c10b60352fc22b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d039bea86b40c1ccaee68ca60fdd0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b76acafe6296e9ac996cfaa05a264e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34181f929c3066d66fadf777b1f948ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db515beb0f751198e500a30f6331c22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3831e71b63e5190764a9f5aeebc7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e9426c333e8aa30543d97e4dd8c83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7ac13f6e4b5fb2d3a39e4d2727410254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbfac48e7673b5843f78f0407a7029255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba9e9bf06ca7a23e135d19b1742f43256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc8f4b7a1c37442f41e13fab5945c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6c29bf4923921913afebd93afe74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2defc501619a86f6c1da29d335f84259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eee2881f80440f2639272f7d611ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8f7dc478c8812e908ededfe052585261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6a473d006546901534074172bb828262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2231a5b40449322fc941c0453ba354263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ab50262820956cc7f1cf0fecc53b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677836efc4136b2b4454dd08c7c5ebf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5f1b92ec9f89f6c322cc8f758528266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07c75e87715c657f61437e2a342ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc2e5f5696e7d8415359269efd4c86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cda425a571916dc8f22a4407adc756269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311616ce01317404f189553ba9f7d5f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31636859b66528e3f52ff67c0a2b675271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a02d67321b31d952ccc02df21b979272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273281be777a750e8a5ba6ff57afc1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f027dc53a1c4848e493460151021fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280394fdaa6a339496d6b8dc6dedf96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e086bf3abdebc741d8e00fa8fe8691276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7d9e4e808d701e856621e85f8ee4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81531865d580e694011654811b42531278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b77402a3656b23e5d9ef83980f37f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5cd37cc7874dfceb761f637e2e317280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ee8fb0a2323b873c9d1fce8b54b54281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46589e526e2579643b3d3868f80d4eee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ed256d79a3086e6ac82197175b7dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455c6eb59e830251a907b1425a5390e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d0327262c40079785529c159afeab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1783a5f80c6e6491e509122742a75a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6ae4779b343bdbaebe0454abd44f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556dcc1aa8c8dba046fa2b9ff3317b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9525ba9e3f05c30375773bce27dde6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1a4c3973c1cbdc2275193075fde78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da63ba545f45d8686fd9068ab053984291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e3c69e16acb0635ce3ff885987d4e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441c73388926bccb17c96af47d8fd81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee1db6ee3e17670489f0ba6cf32b30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c402452bc27fc075c7de998bda944f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2fe7587288af540146c36e1753d0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decb79fbf9a9e1d761e2d6d4dc52006297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aa87556a38c5acd0fb3ae7ade3c2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c15bccc8b93175eaac25630831a09d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c82a8c3233c95069adbd9cf3fba624300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e372c4768f9e2db833e7d7dbf2bfdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22449c2d39b6b63fc76c762fa95d94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc365ff1e21c40f771b2f72a1c3793303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe638b844b8b2505e05c00ddddae7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce35de81c92acd2e69ed81bb2cb060305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2cc9b6c840428e985133016703413306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b0f1c1f80e51731ca13075fde6194307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68d31cb88e7a2f03a62770691da024308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca442f88624c04497132cf909c08968309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f50e892fc744a7cf51c4a0b76c850310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc7f7c9cb8e8c73f57ffc6428f6db9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e10abda79a20522b4370ed17c16d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5543cbffe3d730781eaf4c6f6e0bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bab6299c91aa06da051462bbd0bfb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a851c0866e5dc4e7925b612d227b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aabc0a291b195754050c7595476ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10be00844a8d6c909491a8f211b9a51317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a4c5b0b432d0c1b4f9fed5f90027a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef37383524d1a1a331b73a3103f47fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba718246f4b5248e975ece6910c2c5e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bb9967a5f47aad0c3efb9700eaca4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9786832d2a920670e6e206ca4f86ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6c7e82f97820ebca8825db4b83f89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8da94aa3b55899ba643d8e6ae07525324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d279651968a4205abdf4cf9aaad682325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf38bce08da157a2aee11f39f31a55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6563f953c9d0af4092f5e0116926ee9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd082f51f132aa2997c52e71be0b072328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9077202c657b0482f40b1b98a7f5c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bdce646dc9e14bf99308a624d5c1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880cceaedaf9e98ed73c401894061de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7fef304eaeb8fbfda6238719bd494332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5987a7cce2ecffe21c1b9a038d835333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0a04643aca2f07602cec8296adbd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22da066ad609d37a51410dca413c7ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d717275708c44af9162d9dc17638283336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ff1debffabb68ed6c6562f206c5bb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bdc47ae903d2c78a1e65e80a3c7a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b30518fa74af46579cc03a5f8b006339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a6c205cb7c1b8b2b72d51320a8dd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6b390aa9a6b00995f3a8e246d3c78341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc236cd059ca9fe3682d45ccf75759342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a4be701fc171407743b772c0f8912343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944b2f0c6e6c48e0d936964f46ad99a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497b0a8af590b13d9a74ac7a76a3fe6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a33ca68b55712fc86ee0ff5c6ff77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2ac3f15cf637c1020e27969ded5b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ccea38cc7a77b3d20ff1280631e21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5287904e6ecfd9b5dd005972854cd3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7fe8120ff5ba6589bd09ffa2668d9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36a5817141b2198e20e3e88aec2eac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2466d6cce76ee80dd7f22f3e841e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cac620d6b955483c72cca00abb8f5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a7b59484654148233a7133097676d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901554ef4379a4558cd26caf809af7da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ebc045e8e029d2c0599fe79f8e5c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cba4e7ceb67a24adfec28ade43123357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830581ba32b3d3b92574293b73c109358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1c44617c31b0060b239d7e0e0708e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76af9736e4895b3257cd6f04c4b4f54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890a253cfd663da7c0594e8c2560a9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58a651b9ae83dff75dd1be353a5cf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c52084ec898a92c5be6af2964cb91a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a166a95cbd94d83e0ba5a020bfb513c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba59a59c3b1aeb5651ee68b1796ed9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574a5e09c12b7dbc3591cd075e7a24f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f2a4f7d9b31d2ded1e613f5113cd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8ac73425bad8234fa8baedffbcfac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cbf776e8e2e51bce0dee9c044a839369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8f9391e999ab293dd79ea57c081e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0baf3adcdc3a57f9dd35440979e93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6203b0ae8fa335e29d32b1fc05fe37372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fe07597ae044ee1945a8f02d70ba7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9699891905d2bd09c9f10b5c0f0da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc9b5ea9d381a101e9814400c338b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50294a1ef7d372720b127be5cc887474376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4a6f58aa7239040f1fc7db05e14b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ab5e02f4756db1dd986c733ba336378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff49bcbca353a3e36b5cae904a0e99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350051a17a866cd9bb9718aa659c843380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb46767bc7bd613dbb14acfd81ef7b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e04eabc3ba09220b7e35d29c5bc58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2ac2e35df421d0099ca89f1bd1afa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee070807b9eaed450d0e0b1c64ad1e8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544b77a2f29ba13629272ada517dd32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680303639f81f98b9997d02b6cd60a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7244e9297a43312bbf8a5bafc0d7d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c7bb249e67b31bb0e3afa4b49058388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a36eb660f2277f51663afb3404907389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b855371bd78277de8209584ccdcedb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b931c060a00b32974d58db7d94e2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdbf420138f30cfbe0db2c0e5941d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e365ea3f2131ad249733084c98ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4d0a640f8956019d1136406d609aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e8df9e73de969aa0c422bb29d690395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21490d39648831082d0a00a19bc2cd1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e0496bd3cd789ef02f9eaff8bb230397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314907533df73eaa1b1279d3d511344398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a93ad46707507fa2fe3317d1d11f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7e3b6adb668d92206fd04f2c9a270400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec337482aa6c5ba2cb3b45d9015dad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88ce64d83ce9d7539297e1b3288159402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed245027bc2ae939c943931d641133403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829d1fa3681b588d66545edceeab69e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cec7bb1245572880a27f2460306374405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119f534af9e28dde2f442eb24790082406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44680f7be3dae0bc59f2f93bbbefadaa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1cde8e06b40f6ed8bef8bf1df3e18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85230f88fe9f43fc03a027b6d1a7c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19802011472b1c5a169b6a5e13f67d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8955e10d4d315e706e6f248b8858fda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee02951409b0442ff4c8394e597665b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673c2a35178aec384f4a24103249380413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adcf6e5daabee576d6466906db8eb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6b2aa42f7dd464b51053e03f1d004415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5c931a9feddceff5938c524f5f46c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0bc7db3a73fa590b7cef52d3e9b97417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35d2e3b33dc01fbefa679136707458418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b93ee86c581689632fdf37ad2a6656419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d12308793a6c7c540a17d17e29bcfa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396189e4fed5b49c4088d13d28b52d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7f5d573a717846af2b0131631ecee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c00f79092e6bb074886651a3ed2c9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89a8128c4a0ea44c53582174759970424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78682f55c5f5c28feb17b1a2cf3dc33a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339a3f2587edd15ca254a56a1914bc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c1b1518de2e4fa8ea4977794297e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f6c29c64c5f43fa69df45d064853d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82c8d614b4d0543886c79535b62f0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc14420fe42153fda358249ec34753430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbe2c1054440a6b3e176253c30801e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54759de995a2302071234d7a85716e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7c0a726e7d21f596e06a85c4e6422433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5fc56e8e8cafc3e7a03d47b93da0e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008857cb1edb1df57d95a60bae564e0f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8422784845fa2d89924094c2def46b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d381043d6e0bd3cd0e2246881cf2174437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e57c7f4ee9f1d0f1f018336630cd4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efd1690a3d17762a1e60e846382a48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6da6c019b51643dba38c1343ee53a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14daa396186c13978afbb20afc3674441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ca6e618cd4526af8b5088aa0e4cfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9623adb48d8d4080e1375c1d086d9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9c260f4cc60fa27b160605e5cc4a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf549711a626893f58894a5b02e267ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117ec223485ba06e85289f5754089ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a8fa3bc60f229b713d66392a9cc26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066409efd2e918dfd119efde171dbef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559bf09ca9500298e61a7ff47c6d20b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b708f0c21d7796d2462a5e0483023450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef164ceed161c564ad8e1970e372ed4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc23003d389a15919ff4e0667573c35452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588c17159fb847920db74d465783611453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd9f61f503b252879b313c876b958a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebb112c88ec1162daf6b57d9e65dd6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaafc5ac950ca91354ed0b4795ad035456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7adb52d76431c1083f89d3aeabae3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ffc4847dd010ac7fc641380715ff5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8129a74d98da082f67e0511cb00bc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a487e6d9dfae19294dbc07acc0bc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf0dc6ce54f2de1426a742fa933bc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2826cd47eb657474ebc2abadbd5bd6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed5b5dbacd539914a7df271bc9c5a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffd6d380cea0a41184cbaf3f142b5f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f295a408135d644aa2f7aaba7ca8f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41aa357709905aec636050bd28c9e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262940bf3dc737800ff2ad01d5a96d59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef19d8b6abea57636b9a8e8e7d0978468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a088152ffa98b8d4bfd8c9d982d26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5ee008c53c8cd303ffa098db29598470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48ac577f18d88f7d81844779bd6627471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ce91953ac8b556f09fbdf43a72b96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11842532a0d8a5f1a5fde3b10fdc83473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63e2849725f779f2d5aad2b6af87ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9168e7366efa17814f7611f5b18db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203d82cda4ec3460ab12b9950d3aef5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cae483439dab223e5fe3fe6a87e23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4cf244bfaf829f09e1152fd0b36d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b340eb5f3c48dbe75d4ed0a1fe53de3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626180d84ca33a2efb7f88da3e87328480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a678c0a3b9c42de34b52c67d63132e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad93a585006cb9f5cadff77c86f975d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6104b6b204b3284e11a02f7a01b21483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79663554e07a56e1cafd2892214ff43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508bc4ba53020455957a73826b97d759485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e20820680532539dc0e18f9cd99b07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71022af234b872d6ce3a683ae820ad9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a83a11afe974a44a2c7872cf9274c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974f7d9062abc1dade47ce666efcab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb95e0c4c9d342e0a239976fde21b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75d2c3337114fcb07363795e34628c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151214c28a8be340d6efe69d22c1d1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331697f476f873aa4b3166fa179e2384493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb6ebffa7a8aad1d4a4531c583e42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eb0bde001050b6562f0b5745ac5ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03065921b2d69687d6c133a78d398b63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202d0572da906c33e89050472e3e275497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595064f41a15ba8f91ba68f5db606f29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70a65f1cd34b922cf6e3884af821c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1157a420f1828e55902ad9edd6363500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b571b19ad4adff917a31531c94e4f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdd148eda88d9446521e431892fc2a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef6d9478713f57bf69686f084b1114503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5cc1242f78232de2df38fc6a92805504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95029ca5fd76cd67751dd57fcb2d6b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8609d74b03c70a0a37e7bc3c8de4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c7b7189ad918cfbdb212c7e3d8265507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c171c93e9d01f19d1206cbc6c651ce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe8249a4f73aea0d386bb710f5dab1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842a790c78033413f75586625b87413510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23445dffe9a5190fe882a3aae16919511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342d5c71a1f26109a82ba71551c05d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a11e7d18997d346628a50fbc18ab5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0574f18a7181bcd100ac9cd273b502514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fe37e1dfeca2df1dddbac4669e337515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271fa16ad956b8c9687289c81ea140516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07be8d636796eede90078f38271cb0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48e686b103cd26b150b1a95f31c2f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2dd998219f2d7db2bb2a715ebbfbc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8b3b3863ddb3a4ee8cdbe398ee508520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a4e9e3fd3dae147be080d96112615521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef05e71763645fc25a61ce93e6106d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d6f13a4ae63ed527fe2214595ee89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2d4a9da584b142abd801a6c109df5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a248c8189da044d885dd4952bf6379525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f970d34863c91619b73505f2bd00810526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76a333c392ac13414de01277eb3d54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf441a883bce1ed9d6fb7992ecb4894528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9884ba6e7d36b2e47f3678340f5c3e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2d89bad6432e4dd919f2ede9af5a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70ca3224aa40c9e34f4f6bbb032c48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8d35937470a17ab895337520443a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced26809ca7441b1bf55e332996954533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05257118274eca03233c2f6c984c10b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4059b06ba0e666f0f4e67f8053e53c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4dae60eac7f59e273bc652505b4d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652e7731e46031e64a5a3d2ead53bb7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b58e6052e1daa7b8c656050ceb5775538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397f82de3ad9346a8098ce9183e8f40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed1efa3c3821037678f680d6f4bd09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296fa888adfdde4b4ddb1c1e4c91261541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463abfcfe27d865b82d3dd68358b845542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc71a59b9d52ffa381414b1b0f5fc2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f9d4c45b650eb6c4686861deb4d5c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcc827d90d799fd1246f316d854522545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd0e3b5710ab5ac18c47b85e234119546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb467c745401d0bb055838cedbc9e98d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8187739ab7982dd6a5cbb84181e7add548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0705e1b3366b8e631237126cb996dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e95990830b2f1c09f4a83cb2fe74dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa0ac7e4fa214a5f99347015055db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dc5023b63b1ffe745525a18eddfb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72de17705b1ebaab09451b5101993bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e2fcec5800d6159296e6dff813a99554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939ffb6a08dd8badbe20cb57c0862d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7185945fd8fe3ab593a496e20e576c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201766995f1590b825c3340b1db9beba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788d716aea8b661a8e80edb73bd55cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee880b2fc9b512f15d21002f0486ccd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dce95e763e3dfa2d0ada771c58a71f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb457247a2d25308ee73e6bf75d839561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2034e8fe7e074cc8761fb7c80c834f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321476ea16295e85263ae7445050b03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec84208a3f498da513171b1cbf37a4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd1367f9d62ccf6cdf2338898d1bd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b763d68ec75757c6ca8a875457201a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa47bc619b67e4f326bea20bc24ace567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2c8b9487eaec2a26ff6d6b9687406568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b67db06a49233b76473f85cbbec7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374b10916cd466cb2c5834655a18271570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d252621d509063b314680c70bd1a1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd306a87b6a3fbd5242ad34c748ba7d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bff9fbed7de72fa7273e6a3c24d16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc8b94c24b77c77dd836e58767b78e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbffa9e161ea12e8abac3bb4eb3dc3d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c810d89aead2881cf5531cf96853f3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b8b487ba5d85c3260bc26665777bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c909b36b70fa4bac0289404486c5dce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0254d0875b5c962d6f4e8c0ba6e1a13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df234501d0673ebff84cabe263dbf37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33de30f54658dadf33def9610aabca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c048d8dc0b7ba4ff440672e0c98127582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6cb0dfa854f708cc20a1e80335e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e000a4cde7b9c00269539306e10c71584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01728e4723fcd531a05b25c0ed78e696585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3a899f767fb9f0ef2b36a0ddf6232586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23bc9678b943462b83941d1dd5da59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a56e2aeba815a05bdad632bf0d09ca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d17b253e1891140de149c47ef1db7fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295f2d77bd213c724fcf9018133feed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53df18bcbb863cb2114a595c900fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754943c381d066e9c9733a10a444c26f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad410952db7c560f8b0e6a4769860e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6730b54edf25ca40586239b0f2530594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f355bef26f34da56aefa51a11e506e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736158c3be0e86d0ed9edb0bdc3d198c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2b9e49c581a77bf0cc6a835e08981597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795e87b5000daf31d785a3850583329598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc874ee327398c3b0517fbf5bd382ff4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ebb0ea663706738966f7a65d1176d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdf46ca89f149902b6e1df99f0a872601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178d3a2d030c74462a04122bebbed6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314421cab0523c23c2051a57c7c06af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a84229e6da72e5fc62c8a8a17e5388604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bf6d6da37f3e8b9b4d1c27735855c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ec92090fdd5237b2dbe8490d2258606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c60146e2009b108a2173a81a347dc6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2da01b8b724997b230efd0bb35ebd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4e053500580785bd1988f19728c44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402de5525e8c29e28197f03085541a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120232fb15dfe16373615a054afc415611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea3b3ee8bcbf3e882bdbb4a4f01ae1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85406dfd9c89f5fcd1d98009a76d23f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6a77b899c51b7be5c42fe6fc5bb4d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8af7d75d97cc2e0a95731dd9cd954a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a77ac3234600e789feed13d692f7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466ff9dfcb9c3c701f3dddfae15c101617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b155ad6b5845ccda72878739ddf8c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537842c916a6fdf12a4ce62788ca12e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb145194859a4f63eb08a8756b3993620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9cbf6b26fcddb9b3f3c465b75f6d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8e1146d07d38ba135d1aae2b26b4c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211292a9f9f7160ee23359c49539765c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af941e2e665c1f919a50999df14062e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78fe9d1041cd36af0426355a4fc3a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2546f8a0348b982246ac38f0c91a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1cd46ca5a9b18b6520026a251e758627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19d62de6a9156977252d8707419629628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f447e44e735abb0b5c13d4ffaf029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900f2d1a49477ee027be1564b5455d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd39b3bfba13eaf4fdf578e372e9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630946823f3c194b8e1529963649ccd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb296eafe6075af01eed51807fcccb7d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e8583459be6568ee431a1ff1150ab4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28286b246252fa6d754b5a7390c067f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290aa6e13c86e6795a12649caa89b4c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d509889b2419729c4c18819511f2b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af7fe1356ec0b3c5930fd12d3404d9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c39b3b51ea7e7fbcf2982231d4351b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400d1c83cbf1e070b5c6ff8668334a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff904db403a3868b6e6c30a8efab42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfe86652581ec38a59ddb6b76964dd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebda898fa065f58252a06956585a2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9b8936cf8beba3852a0cb77291172644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f46301dac677aae77a61009f97924a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0fe7fcc65da7ba19aa0a571d16e29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6834a912548512da4fac6552527fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3203abbf887ef2d22ef90cfec52991648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739385630c6c73d31783619ceae4eee0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32325c41c070c9344552762dab63b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85208fce855776005767537cfc21cbc2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2d04f21c61c22cde2fcde090be365652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1e659ff5d9d1f44120bb03407639f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a7148b0c259bdfc11de3217723c70654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64cfb00335e265c5a2379ce88937da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3bf5f265ec22c5b79e2dbd0c170bd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8584f71840fa2180a6222fa2135853e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640f81b5ba9d0ad7b5f0d240475950d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43579006bc9b23363b743244aa9e8094659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e13f7e0c05852fdb8988c22b48fc62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b6b87ec04c27bac731338c74699af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc1f209baa55dde9396b723ce38a75662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984933930a3ba277f618a2c5ed49cbda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ace3dea2609217a581b6662d7f79c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d461d34eb02608ac195ba0cc730fe2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c7a839b8f394f4105d0cdaed2c06666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c49a4c290517cfeb73d1c352f326a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b4c8dffedd4cf35d6a11c3c32034e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2fc6543761d3e4a2e9143c7d5c9b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c0a4b4c322624cdba1305567e9296670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4eb1bff9b76246136bfe47efe7936671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1eac2535f2dadb8f610da2c097271672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306aba614b6b87300094e9b95c2617b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1510bb5b21c0a2051d5aebc4a0a94d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964836c789cc3c99519e67a416583bb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fe686dff6180a4ea62a8cb797f631676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba651b94869788eccae5f72abf1662c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7be8dfbf8f0555e1a148924d8d5ce5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b3726a7fd5e59ce6ba933f48e82ef679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9433d8a829c9745ea1ec4c938d38e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192f9386a540bcfa98ff6322cd395f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1551f4c8370a55f659056a38d6244682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b95e0f0c8bb00663a725493a9b05bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a16ea87d3b649e2f75648dfb1ea32f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c542ac09a592200b94b744c6b07db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d236901efe5db34bd2e6fb69e79a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48310b8d2f2bb99100d4f44089ec82687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25444dd805aa2d8b5f9f3ed114a0512688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ed6e6d37711da79cc0cafc837074d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc39ab882dd2bb9b68fec4257b1832690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f5449b4299feb3887522a4ed13047691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38833b3fe8509ec385a7fde225978895692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8886de22e50fb7e454c3665fd5576c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82452b70269d2622ca4314f3fd035a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b7cc002548c18e268538bac035dd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0fae8712897e19399b54b0f948ca6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2f9551b096510e65abb16abb9cebb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ecd54824978e3fde2da849f896879698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae32e6209579af5716fc1ab1647fab6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfdaf21976f90f4562b82f60729dd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616545c05de4142b59050e6a0744e6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123020c486f5b0e0671ae14101a8a5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360863ad53fdc57f5af20f89655c313a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8d0c259e3c72bfefd595a8fd6500f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2922a7d20b195ffa651b6eee8ed4262705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7214f9e116a003ef1591e0c155e3661706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd37dee34864b738be7e4967d5b6e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2558a876b8e22327b3567b17a14725708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030197384434a8ca2221e1385d248719709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd5103aee6858d2aaf5d8d03bf575710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c34a4b673dba500363bb918a052ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b784044b4f95733d0469f3a0041fe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3ebfc122dc77ee141cb75d36a2364713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc093741f24c86fc04d2771fee6023714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d23daab727142074fb0f6f347a202d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09f781ca6e802b245eba5d8d03136f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f1081fb01289d1f23cf34263638ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a765a63e9c0ed7201e52d39f9e1a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f74f2ef126f48a31057a5ac8a6d5e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7453f88648016c1f3686d99aab027ba720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8ee4cfe098d505e9fdbf886d176f1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f98aeeb6395100fbc828cca4fe39e2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1863cb5b5aa1afa43e9476cc8a464723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf0bfcefa3e1c69d47ec0484ff373e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d2edd2905fb226165638d8245a17f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf128098e29f75461e5ba39952fbaa2f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24485e79ca5cce9f2c3b8f778e15e4e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cb4033032ba13715afa7abb15ddb8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080bb38450711973e814cf8ed4660f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2499453d6536ba2fe6cd34913d114b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c15b97f6b8223104240aa2b5e97d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c66a5e9450bc15fa193fcf3e5e7b95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f70807a93e1d6f3f4bac7879fa276733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756872517a59e62ea61e4a1e4496291734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7cf6e32c622452012e33d03df67b6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e99e7ed893339ca8aedf792419763736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6649ab34e2b1a1c30d2741e021d69f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c7bed29bf9d0b69b3c58782eb978f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce6347928a1f8d5a95df6dd8ef351e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f58e92ca370ea0e6592f752c36f42740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9b8e3743f896424cc302c8bbc0f9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713beba646e868912cc2b41338c6c03c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92847119890285ae881e7bf40a5b4d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d44bb66c9fbc0c8b4422bb41e69bc6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcd66090dce5b15bcee3e32eeef7a1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072e0d774d48eb67b3ba9c5a32c2e7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582712aa74b062b8c942e2760e48b4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa551269bd5261dd48062f7fbe3f188c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab500eed55fb4782c5442bffb59536749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03156c428d43b22f74f1d4602724443750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f5bcfab3a67a8f5fa8524433ffef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc4a91319aabadcb3459f1e07f435c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a071893e06bbf232221b343ee8ccf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e46af640401ad46b54e4af04a39250754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023563b5998440f25d834ea3f41eeb6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dd9918883d5d7afabb77140bcf678756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09982f415aa8984deea89f33f894f028757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e35744d65b4b0b19a6183e3cd84b08758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f97739a8bef44dbbc5de2b19cdcf7a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e52d0f1be912156c0853c80c63cca3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369743cc6c6967a73a4eddbe0cc2e473761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db85255d680165dc1765054f2e9c30762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64b4ac9d0b138c56900f25c20d5e95763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a356f212ebda1b8492d24fdde51163f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b45f573dc62f88bfbc0a52c04c274765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad162749a105e96b2590940201c361ff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c79a12a0492f4c65ce92cc544b0d9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb425a1a77b8bd0aeeae29d043734f32768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2595e03c1f33ba1d88a5bbc5117743769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b584d24f8a110fd171227f7f19fd333770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b17f70ed9aacab38ffa86c619b8914771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5305d5573931097e4a4d7298086d2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a577c0904c5f8f0fa3b4a419ddab23773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087e392338c909c65335e0c10a0b98e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e6840d4b82348cdf98f6b88b29843775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df8028fdd865041c060cacde9eecfc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918991fd9aa5f2451df383a143b7ff6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5b12a1786a8725fa0a214eb475436778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f130bff5bfdfb2d54ff4f597527ff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f8edc0c47c22132eb362061810915780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8536738ba14e2ac1ddaa3af3542d7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d7053dfc9dff28400474a2c351c3a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d4155b108f2fb68d3ee7944ad2a96783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11604ec4b1a8771b7a44f77445c6cc6b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb501a0ce2f33ab0ddce22fab952544f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddea467289a23adbf4be47e4a3c942786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2c00b20b22c68e3299703610bd371787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe7639b06a3ebddab73fe689ad88b2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80daf39b4abef552ebbaeee3db35f79c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea35ad7616dfc4f01db99c34b1e1437790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094cde3b0579fdaddf0a2076394d114791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbc54bd4a17caec4c1a30ee4ba98ac792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3986f0d666c41e01a42a74e9087611b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41fdfad7f2d39168245e75d6534fb1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f124100869443c8d803c74eeadc388795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f451e6b9c8a11385b8146db991d443796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c29c7f44e21c7fe92717abef701c46797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c054ed5743ffa907b8b1db6b5ed9fe798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6abd634e200d9271a155a3e7421ee799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107f259fcb303d0eb5fb72e7897fc23800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0191ba5bc7a240f865a878069734ba801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd36e037cd9286087974f2e23da42802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317e43f982c6738c0c65bb977144ee9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfff00a99aae6788b00df9a9a1cc9af804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967cd56499482535ced7928b9c33db2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4814f648abd67c2e9a90fbae732f1e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb0abd0e463a106063a871e89c9e42807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60370668d9815ab3290d6db284adbd6a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81129916b10f2aced5de53d65d7c421a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a236e2cca9ffdea3b785df64cb2df4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420afba8f4c38e8ae69c489e5ebe7b6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d1abf2f04ce404accfa751028510e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c54cceb7ca537c41272012db31f94813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46ca493c0ec6c02390d6eeb4bd53da814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036de6cc1e79749c53989a06de53ec5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d3019f6bafa1b1ccee9b5cc54a113816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33a1ec94f4b77f511e03756bb9ad65817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f4c59c4bd2a86cf2c16aee2224b19818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32583cfa4beb35f02fd97576af19b242819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc810f75d640fa942b6e9ce166a9e05820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dad83dc5153088d61a59dd2fc1a52c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fc5928901711b1b892d77fc1711ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479be0042e043acd9eca200dbea89f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964a9dfd2a23c4bbc4bebffdee058483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de95c3bcca1703f06fb789204c6d7284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559750bf85f493d1fac99be7f0830195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae3e72597a06d6d5e7a61f3ee04cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0bcb8e7b9bd5a3959efef305a44ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa46dae156f1fcc49c8622c6ffc7e808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94536ef834d549ddd4ec001c7135809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718e77f8ff3f39179ebd02aae64b17710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf220d9671324036fb5e1ed099e74011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60946bbf53a35620003c2dbe916697e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e25135ab31c193cdcc20d28f520d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee128f26beb7643d9fd74771329eac9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceee32674083b64c0c65fc3b03d40415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac176cac83c503480f83ec7d122eeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d47b074609667c2d717a09b0dbd2c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10263547e08614aa0cb9b1213683e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f949b8b69d003e10005d978d5cdefe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de245f77c801b40e0d1c9f98966a0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58858b6098b359623349132103084c4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1958438b1edd1d6a9bc877ad17e90522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c3420dc0a579c61015858bfebc42523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a268738346bf6a89b647b767aac4ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fe8875d6087f2d2c43775cb5a9f2c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f36d17f4c5b379f001d05899c88126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a70b65475e931fde46ea789c26750027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9750bbaac83db06bca06086d755660c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b96f33d505e2b17d4db7c87a25c3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433bfc89640a5cbdc4a9a790d71eed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f2a7946a5420260640dc2836cee8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba6610bd6488384dea729e50f9cc6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306133c8d204b5bd7be98b3fc28b383033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e6e9909bc8ffa91f9b42c45c1f4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47fcd76d78a4e15db48a385e4abb7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53d0cd6791b172d3a0d0270fef613c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002611caa839d1e2979dbbfdc3594bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3c11ada90fa605d5239b33dbc0be738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b773f2b62056b8bb0c533878ebac939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b845088d4c3576361b4d7f2c744de5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90f08eb06a3a72686bf62116b0311541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d49871c30a931bd2cbe5c42cce03442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e70957b52c11539361dcb2b75f6d5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2c64cf9e0108e5cd8e8b500e8e62744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da58eca82657616566333c109a27d545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2cd8199063f01cd409c86a3e06c9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb29bae0d2b7d3fbbb7fbd4087edfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26d24fcadf0e18069d21b2d9442fc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8db0e6859d9a9cc7f60b03e57c3d5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ca166f89c7437f9bbe52fc9f120450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b94dcdf6ff000dce9221fa367f92f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ef903f21dfed9860ef7f030f143ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a708b4dbbd4567df17587bc0b5c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791036eae3fd37c593e3610ab4f9c2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611256cd0e9935caa36b9ab815f47c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa86c7c34083eca0ce57148a4a14ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909b6b46c8292954c8386c1f243a41357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdc7768491c6a1cb36606b355f7d8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448c9437373693a5c111c8416968a7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb09599e59cac11f18882aa2eaf87160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7038ec9df48139c5e19e14cedb6d6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5001cbb2c049c8c6148ce51de829e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2491d6902ce157c87f13e4c1a2741d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e756b5c3ca5256a71949e4a07bb2c2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b68fdfa65541e8635bec334124d1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f036500a1fc762080dd7e4a06302866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618caef758b5acd81cd2749e2b27c3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46c13ef44bd276c54b2ce375fa5a8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f7ed275a1c6dc40c67aa6072fa06669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81a9472b6477f198c1266e0c1d241970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fb038164eec778e36863dcc965f9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14c04c60419847b8deedf5e929303772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836888d104099dc83decba4026e5d44873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1f5d464d85a12985e0be63ff4cf8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5a50d71db74a1831e8e760cd43ea675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3727e77c91c05ebb6397cdb3dd7d7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7afbc7fa7e1cedb276433f2d4337177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30190a6d6e5e065d6d030d8ee2d64dc578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c260c50e5cb83b759d4ffbb71d480f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5f472bf64a41a57866320a9dc1b0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dddd6f2f1bac142ad0aa4cdaffc9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa988ef33b7db0ec5ce31f4b7590d1ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee643426198f05f7891c2cdb68c29d8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151a04bc6f4f0dfa1f540169efab02c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83a2b6b1254606b99de121a85c16d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d5774c8ea3b4dd22cbd061757243086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64191a78f760d18a16d8db91120821bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8311569cf67276519849350920ce65c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f03e60ddc4ca71efcd08d11f0cefc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc79434e12eaa7639ba10363014ad0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ea850d12f869e767ea75f529ae2fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e52b947696612c36ff48e12e878492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9afc798d7773654475423afdd4ac1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb87db6d8c95e46882d6f1c603e66a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f59cbf2bb49a4bd3b5a0b6c034aaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffa899cad96d32f5ddd64dde931fcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83cc35c889d69d95b5ca12ef015f4597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7159942a4197261ba32b85bbd0e14098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb03d3b85a947fc5efa3dc8ee1f73e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ef4c4a846237460de2d56916764a1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44470346eaea16e325602546cff177c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d937013939979cd15e93a416c9bfe7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeab4b39ac1de4d4e1d4c3c9e8d54c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e099e42cd1353876b1e472bc643c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8545083971c8da7b5c0650ee2b9ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1b005560879b9c4954a1aaee95f5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234f488a3f6137760f58bcec3f8fa00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bd9825a7a318eab73679ff5809b2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d58c0369549eac0d5962f17d3b994109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265dea2c01689f4a0e1bd14aeb8f35e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d88ff98b0ebd3d81b2e5136dcd48e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd89dcffa90283f4aeff7774ab8a38d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53f3ddf2feb9f8f869979b81a8a004113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e4e846974071b38aa7944c51f8e8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113297107d645d1643c761427595c3cd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0351074279fec92e9b3fc7d4d4f89a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72a2d4cf9ad10d0ad5eeb1660d4fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a1a7d3d815e32e10fb361fd66016d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681b566b26d6c701eb567e372960b04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42867c1c2bb7344f7b361253f80d74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca17aa4d510c48006fa5082774616121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215f1f4a72d8f6bac95b743e32a6023122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379f05cc40fdbe10f0d8dce16871327123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec73ed9977bc581ee7565335782fb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879886576119b4d042323d963be9aa7b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2c58d34db6efea29afa63ccf03afd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c1049678ad65ae4096bf875f7b91d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba785b024448623f11a40e6faa708e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd6283490013b0b99da2bd40e2b6a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243b69ebac713dc516299d408e15200130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a309527d03e094d7eb3404ac5bb561131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cf345d6f832424b657ae958c2f4d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aa5be43fe55df85b7a7d6f4b09aaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5c5c77e8375d018a87ecb89d97273134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b8defd77a0f3f2e6b6e345f6b2360135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6165c3a1b5a779f99e1876b786212ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9ca4038d210b2cd0c66ce04bb4e09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d02498f3b47b4b081e67e697f4f72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355af7c9e08431711d8cbdb49171455b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4573a38db7b5b395efa7fbb8cf6ff4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c27dd539eaf1cce6d7b453a41b953d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b6caf3029831be9f94d1eb54454e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d344c8641c6a34d16c9f9a7a655e2cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacc5e035301cc7f6ce24b07f967ffe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9bd8dd8c8a7b1b9d4f6d732125232145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769433d036ed50aa3b744cd8d89abab4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07db6a5458dac30cde4c4ed5d43f85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed0b527b84d1d4d7541ce9c9cf4c53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc3beb4675b856ef06e152d6fa571149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c122d9e3a7c8ba6529211cbc55bf6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4fcf64ba794fb5cf76d248f5c3fe1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dc888751b4425c37474de2b423d9e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c26b3113c2f51edf15dcf26c29683153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e6b197417ad13c46cd48275ef66af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c9939c6a15bbde838bc4c592e6193155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae23e2c39270f5ff6c4b7986bf131cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55ec2fe03a638fdbac47e7337cfc12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2acbd404aada038e68a2797971592f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b607f04aef82e0becc4d3a677f9e89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0777540eccb35bf0e5ad3e507b78c0f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abdfdb1bf60596103da252e7edf0d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df572f7fba08acf6c7a151ac17beb2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e1a27a8d42cf602598d7207493f36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e8c6de961831f5069dbf31312f281164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8d3b7d8957f71231afc4d0117eb32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeaf4215179ad2ad48d42fa0ad2a4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae23c0fb8927103a3b84ad11677a6dc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07151057e842c2cde4683ade3a0eee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b8c6794ea530822bc28bbb03531bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41b4c5c3bdc9e3f9830cac522b7b6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6c5171f7e324d02e0783dd6a0008171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f4d8af417e5e546868635ba89b191172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d365031ba839864d6138e2b213e3a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be775ec82aca3236bf6f3e7469a7eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4798c86bb8c16618e921c98cd569b08175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbadb891d04bfeb4389513ad697ca76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5cfcf5260bfd0e0d066be030cc781177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a86ded51e955e4b5d1def0ef52668178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf871a7fc0e5c6f8afe98012b7c4d598179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f17d759df7429bae9376d12e5ae22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce903a8d148ebbfa609a2d2fb1e84dc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18eb0eee075e903c28886d3ee9adc5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a61dc3db2f6a675bee1e18ce2dff8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409f81e7c4cdd998a6479baa005e18f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117365f1bf39faf87c608d00f83a1f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f161e6b50a307c601b5817583f2bb0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6f49a61725a9e0999f3dab194bad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea66998c484af87259fae1dcddbfe6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057f8e838cedc44bbb2b2e91f6df417189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe7fc11de4d8979214a941d2f63305190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56a00a49126ef406117b56c28443a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59efbab7f428510dab1ad381fe5801192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a19def22b1495aac74be6dbdb654193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49124e5eb2984f56a170b6c3a27f8bb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd03e35fcc1439b3b4c43bee3e39da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3e3992212f41a98a2a42373610bb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7235c31a6c55caae9bd193a825ff04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67970da217ed8179ff9cfe71693a25fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3233021d050cd766be0db4f54a000199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df09f552d116c4a8a4a6fb98279f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe87afc05450b18468c7377598ca3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0c43cb54b3fdc99837fcd42f17eb6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e06284019cc7ecaa10f934bb0156c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058454854fc010c473fc55bbe9217b91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e373fb063572cfce533aacc5c985ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d2449ee6dab7f2cee80405f70b2b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb313a206671ddd796502104728090207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11c7b12994987a496b6c4b0bdb802d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea100daa50cdc0a5541dd2a64802dc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce347db4b9e26fd9085924556d954cfc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c412787f25e6186fafa4caa2a9577211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9cbb8f38682ac645837cb86f0a8d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9486fb307a7a8435214d022908b28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5457aa12460209f1575def5fabc23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7cdc32c4ffee75e678b2df381ab1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc569795dfb133de1431a1d6b53766216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9a4d89b5aa74083800074b451c301217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92e77622a4ba03ce206f0f8b40fc10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dca6630062ad7a2a4e8b203e6b9b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5ce4c778a0503b3e3028acad3bb65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ece38d0ee0076eb5c51ac5302d8169221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a86e8ef5ab24433f50fa5f4ed701f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24882d4fb57a6bc832f3d3f85cb0605223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be221b42878de3a52a3318f1751b70c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae891b01b76c374a3e1dfff130194225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942964fba910a241325d18ce5c8a6194226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d43d5faefde3dbd5b8bc080454026227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1794e63ee6994aa53a953725291a264228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e1e4560f4b1959a01b05732c7b96d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a750f43be80fa5328fe8a4f01d1fe44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770a94f66c10af4b0d8ed4b30b962ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b716adbb3dc775e720d71b1cf7e1975232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b3f8200b8630bb21b117388e17a88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee61489c87ea1a5b43c7c6cb9fe73f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221335dacddfec47a263e0dfe903604235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823944180e246fb33c1672a7d02afc93236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413075121e08e7b8fd2641dcda48bfd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22998f250fa0e2427ae095ac2fb05f3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a48008a6e6f9c2686a9d93f025212239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c481200831d48031126b271d89493cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb53d0e637ed9ef5de152bdda750e07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cbfd57173487f2dad593fafe5b830242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d6ea5a430ff2651f923bbe8ed8e1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e681f121605dce3ce5d1c566db0af34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e268aa8c22847ffecf264af3bf7f3ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae98a0dd6b793d593f85b360106aa9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a622e304b07f2ba51c00074d7db1db1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da4959c4fe02a67b7473ddb8ee8ee8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3918f713b4edd28273805b835a9a67249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc402d4dacf2404851b452a4ac72d1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da365ab39ec1c819e763f3a8ba0e31e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67697603201cc9d348c69d0d8e9148a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28724b8f704e50ef0ea2d4ef34a82625253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2b26f9bfdd19a6583c919910ffd95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61ec6440ba42eedb2e50cca1182e0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a2ce0cad4ca39f9ab000a917a3921256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de5c18989bba4b016bd9edeb1d13f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd5fa9c7b3c0d7002ef18de7936782258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b709cc06c327ab95b95106a14645ec9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e8cc4695b1b53911e913fb5bcf6ff260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b42bbdeb33d83b59b0fa7dc255938261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b362227d30b0a2ba3fa46828d300da262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba264b78d9c67211899ea35f17f1255263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95e556e22d005be150ff374f2118a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f7d31af8b77c7048259bb653ddc9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623b2c45610b57ad9cab0cfe3fb64b7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb9887741aaa63f3b352bf8c036ac7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d743c1e83d3cde5daadae570a0cb7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12556c158a226e82dbd91e6b3f893538269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccd3a1ca40c6c9ecba896b282803f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed100ebd82fb14f5f66e3a82279b926271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa9d008e01abfa4896e9f6c79aa810272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660c8214d32d4d9e254538e67861394273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf36f86a0b6838e32ce5ba3f240cded274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16fc01d9f83916473c034d08ddc34a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2733986b8ad437cccb796f76354c87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002c3e755bcfe40cdd921e968254a73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fcc2b5f432524fb9761e68ac6b3fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097c38277f686ced249858cdcb20a8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee473c558159dc37384c6ffe5a1401b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7526bef28b12bd89a9749510e6306ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49507629471a9308c8a33fe94c013284282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c75b03424d71f355cd181c5e870689283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9a254484d8e830604ab4315e3e21c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665e64096d3a66ae02e42754562e1c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7e4d04a23c72d2c310f428e4a21e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc456ed2c6404ff10ed6b26103c60dd0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823d452f47ac1605f1cb131044bcdbe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847911bf7114c397e1099e34c97815c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0891cebf853d62284171bfe47f9dc62290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781d27a1215c35b03a6efdd0719922a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2d3e853db28f974f1156dfcc94b67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1d9effa769c3c78f98b6ab7f4e21a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8d10a8e8a94ec8de9b087fedf1717294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f37fc5d58260b26cd57fe89de66ec3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bd05faf1855679d18d390c611e897296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe822b9acfb0b4c9d3225395d4c9fb7e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcd351b53b9714b7599bd8e445bbed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca827baa300906389d4f48d49faa7d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb35b397e5e16520c60032a51956ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f9113eb361be7baca6c0d085ed33f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532248ac375e4c8365ddcc19b551e9dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0853952ef3d38e6d7a3dd0dd99414303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221df36e6ac4e447e5c581405b3f8300304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef093240cda0cfaed472b90c5340db8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a15be10b7ef818a36dd1a3ecea8016306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81459664e874e988b0de72ee62d441c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee453a52be81f92046ec20142e6ff7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98350f4661ffdf640fe89d3a5affbd31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751cd0747b69de27733eee11444a676310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdc2e18a95dfff5b989847e819dc9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31033e7e926bd57a58db03e5ef81822e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464959b2057abc35b6c108d8e4e46e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b459d3fb12581aca49813879c12c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85d8b7e2d284e7d02e306e9f1973e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b137c9ec5e15a7303d1329a9f6c04c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd35b042bf5408f465219182e6fe14e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823412e5ed260ac4e2eb925c4b95bef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4033bdd7c536a4c7df81002d781ab9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef9a470b902710d2bdbcf1472cfdad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bc9cca8bbb70cd574461e0402b1e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a931a3715c4504b37e4ca184e558e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcddb776f8e4a083faa2f92af1eded7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da738608103231032307ce1f51a2a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d7fdbe851ab25751c5fb76e530cf1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfcbbbf8e05f1de32438b1e0c5227a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a33dbbf81a4e65cf850731d7f25c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8772174456e2b5377eb0b0e26c924e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536938d17f1190cdb86903c435786465329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cbde11c105baa1a1955b9213751a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178f857cfcfad2e5c2753831d2c36a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13bb03473a71b94dbf7815376e3199332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8e3921b1cf18a82c6518002806153333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124180e45043772ef81f2ac3bd7db640334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a486cb09c9f5c83aa80829a245205335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b17e27edfeae916db1c8abc56e457336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e948f69fbbea9e7a9173610802c2d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be08136b46c17074f8f15067a50731338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7962d903e6e4e78daf17f8498d955339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ada1c95dd90c76aede812e19c33b4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1fb00e1955d2e94b08b1efd222979341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31bb35beaf5cf521cf9cd9e81b9b7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a2e7a282e1aa5cd2e20b5985182a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57393a2b38ece332b88ac5e6a1b377c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e7e2641242317f976ab1c9c02107c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b2540a8b7fdcfc48e71004791880d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ec27c1b1ce825b62b5cc12839f8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8628274e5c0a458ca01d21ef44a6d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a91b4833f814a37723fc421762d6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2c15f78996acc3ad802f11f718195350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fedd0c990be6fcf21fe0aa9a03258351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fbed19fd189f33a0d1618abaa813e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a04dcf1015d7c3ae0405433918272353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aada2f3989ec2d0ecee287a80b170a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d51a12e3cf360a8dc5f2ec5682de6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff888f73c87984c26933622cc3ef07356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d841cfb5299aaf77cb2b4d8a68269b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cddd2815370783617ee9e4772ebe7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffda804b2ec682c4a11862761b509a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d200ba157bf52d8ea8731ee8b075ccf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a475d6261591d04cea47c2b336bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23af2da66afe187540dd9284b61bc0f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265aff9924f2c4f9d86f2a64b6dc9ec8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b534e5e3d4df4840fd60dfaccb73fc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619992f99aa4d97f018111887c448e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00430d2dca919aa9f1a8faf7db33cde2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee186d4e2cb3f0c4fc8078381b41c70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb65bac9df6e35430d88c2bbebb782368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591b4f5bd5b3442ae19b39c13deb9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211e8edc12494245d9e54e0c05087af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a531f986a7a29463a79813308197e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b3601cb33171f5ccb2239ae8df62c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae1c4292115debba5942749b8102bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a99a4ea8124d51b7e2128c58d2f1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71c2180e8aac1fe7486e55f8ee59fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea839a2348692e9a4469bb8660f44c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab0ca0f5c11009d391e7cbd6bbe596377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362127cdb23d4545cbea8aa87999bbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f82126794b3271d9d937eb97a550379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43dd2aeb81a443b5ce7ab77d9f64dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bac419e5ce024db3b13328adf2c93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729dd1d540fc952667bf56adb1ab0e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712578df122d5d54861125ae7b7503d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a692fdd62b8c98a176b214ac412981b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5c2fe0bf0d9a52b4d5b888438f38b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d789cca56e0475c5da6e33df99eeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801795277a44f315aa429a4f657fbd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d6a52575f06b2ff70830b85cae475388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8617dfa050ee7f93bf8a54e02fccb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7824aee0ced68cedbcfaae85ab9b95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b4937534764efdd136dd3192d26aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbed9028d57e0b2768aec89d95949e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba39ebff5e813b4acda9d5bca6fb621393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2834d6e3af5e83d4105058ed6a90b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd87e7154afebc2f0bd361c74624538395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036fa38e3091a03cb857ee9103c38e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8302f53a2884b68f07a2f84138f8c19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd552862e8a1f6791d5b88ce6e7bff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073fbbdb3051301ba4fb4ebdd89e04b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30403ee8294306734bb885d78023cb5f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccb8accee3d74b13629ebf4381c4a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5501f6dcd2f87beb9e286ece7bcdee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828c3bf4b5678714479c46340f40239403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beb68c9ca4ffe91d73b9e024be425b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf42ff0916a68be4a9503adb5be752405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5455a8bd3b4f620c209d65ce1a1e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b36b8b533b41a4b1ca3d290b739f5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4246a84b06ae81a25cf0af52be50e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739223172becfcb18fdf32e4e36b5e73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127eacf15f47b5065a53e8714be1c4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d6f19a3a9ecc92f9b5f903b9e515d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac15868bebdb25dc6407c546f69e892412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdecb9245516eaed8c1bad4baeb62c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25000cd04ff0921702f747a38bb77b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348356a74b3cece4ca8c2c7a73cc4405415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13e35340297d8b25e7fd24aba20bfb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf8f6bc0313e5bcfd3afeb8e25c023417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335cffc51cb1f7f6ee3c7772fed9f30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121e7a502e84a96b541888e17b1e239419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca277dc406e2d0de538f9b4e60ce4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980b00b779497e0b93301b24feb30f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3685114867200cb1c5ad77a5e68b7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0ada244b4cae2068159f03bdf3900423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f799bad81bd66a56dd7b1b193909b90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc6d03c255607c958ef8b97225d92b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4ab7c4e2466efb04b72b0644721bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23261958fcdb1f5741fdfbe90fca446427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569de869a5983fe554e80b22b730d1f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b4e1d3d94287c39fb99d1c413f336429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9afcd7d859016f134bd8a2af9195430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8af7624437fd2c62bec0c8303b69c5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9f77dd207c6defd0635fbaa03ef06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cea9cbff98c259c5d963b35d796541433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a23419f9bc0a9f929f72ae2bd1843e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b089d3162f302595b1fa7fed89c8e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b16c1701c912d5f458866d61bbbeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7d9e57af6566a033ae8b83a351ac1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bf6b49e58d13164883fdfaa5a2a82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77885f5fef0cd214a324c687abcac6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38e4439a750c822cf67fbf69266cf1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fe82a29d61c2259a18dab68c16bb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bddd2e228651b6bed0cad9a0de3ca7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eedfaf4f853b15b081f06df6991390443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c609aebee242c80dd8b0a27e16e5ed5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e05202dc36bce899f9679b11bee888445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432797c59d15cb6ce4594f26693a981446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a35f4eb1743e5be87271bd1a70cce7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7707e5a34e237cb4b899abd92e4bdd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd456cbf6a5113503c3cece389b6fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886e87ac36927dedc3564c9ba49e4e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29bcc2aa518ceab03eb85cc2981c90451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d951879aa0968aed527ae7b0d0f9f0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3210bbef78dacb33e7492e391785eaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178d920339a74bec99ab8efa106f038454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91286c6fd5905397428ef4e44f89ab2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e95b01be5d4972585a2975a612e4b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc218f917609e10fcba7e84ca787a55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2315fa41078abca927d07259268a8d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5e8d02d9991496230734f6df57b33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e6f14c86f2be9b41c1455952aea77460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c566aa9d520b8f8765f9deff1146c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6defecf4306f97387178918b6f921a1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff6ce3768a49f7b51ab9d8f85608f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33899d4036dea099b03087dcb6b5305464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6a143b9dfbf73e539d17f2a14069a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6576f6b172ec89b2cd924f79609e9f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52774178a9aaf296a8b890c44a7a7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05f36cbd74e7f218bb0c8b905499ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f3ca88398e88dfcc8056258e13a9d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4e4bfcf3479e2d19cb59fb6a5e489470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d846573247229f2989617fcccab7cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ffbbb14c36b8ff6b6c6dba789380a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066264905977a5308d079049949f68f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807587205b6463a5c938e8dae4a64eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005db0ac6f7bb3bc662246771a9793f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533588f730387842d6d2491fbf53fe53476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27829dc194c57c95e706cd39aad96e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e602afbaa60537e218149c60176bb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f797ac7b873cabbac31307b0bf6d88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903c3c2ba8d5efe35adc0b64c58158f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f1b59c927c2878c43f89149591c79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847a9280fb0ea365c364d7e66888334482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc480868f3126f10bb836b5ed145f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33568253e621eae692996e48e22447484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6c3310620ff47ce1ff1c82da0fc47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a4363a97ade362578ac6f426a7aca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70196c56d996ee5315cf55f337ad0c1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e104c2005028c33d6d46e9c1df9966b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1083933ff962fb38e6607524aa1f0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301684b267b0d255f2670b7777523a1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f0fb9c0e86caf87183697bc1f6f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840df04e868812165c0d2d7c52efd9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddb5b5fd3be5f8b3342fd8b65a8101493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb0e92d73fc58b66557b01e01ea91a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d733a1f3d460b73f9e984aad91a1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3fb7d3ea43fe009642a822920faa1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf264ccc1d1691d186c2652c6dbcc36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891bad9a473377d67c766f5dfd59ef6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d12ad12ad17eb4a0b72a0a5305c5ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609ec24a3680473b1d34678c16c3ffd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ab2c43ca7e4eeb321b090f01e8384501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd948bf7b20e07a5a69b842faa2cf1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54072bfcce09a531a766d0398c487187503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98015021e4aec0ad10af648e391ab6dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eace2cef0401a4f7bf3e685b13aa3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2849c3941cd732dc20098ef4ec0464506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348248fe2802cc7818d5c983efc0156507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e269d52c0f9933d28d2690e3c852d48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85200c3aab08bcd466da5689919586509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c1ffc65aa0ac35c93ae7a5ebc35ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44612fa5e349b238e74586a3f5e72e49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191e3f1ee1235259d3555713e9a381a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5a3650fa37b0bf0be8e4a3fdf7821513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ac91dcd0aebb27c380f407fe4fd80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27461595c6ada4e28c3e584bf827fbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c8337e4ddf4755dda0a3fec6d95c0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87be73fca1fbb72800687aa88b33603517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720204b547bdcdd6cc0bf7ed01e328f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a816fd0c993b307f751028d19b87d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ffd7f48f5cf8071e660bdc48166a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed588e740f125c1ad0ac44a4d56979f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d6cfeb41698f43ecd90197ae2053c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6198739f4f52208434d72d205396c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f04766087e83b19efd8a7e964e50bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854cb6451b5944af7d850d0fa6836b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71c54b96d4ca983c78de7d68809a06526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9d631cac186021005d036b7f0c6d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9c3819d9817dc9cab90fe44fd3ed9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f077e066edb5298980f17a0be7df89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2e1d04c1cee5aacc675b4eca900a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44489de926aebf7b89b4648ea77ccb55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7964f49c3dc5183ecbd226f42bd509a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9391074e82a985443681dc91d2654533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34437596507c4ceb9985989f7274355a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba98c78f2c3c2421e230d123b252481535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c853b71b3d54c740f6c579943b116536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514683202877328ba0555319e330970537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ebce3063f0d16cdbe0816afc96e04538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f732ec4fd05b790dafa02f7228ee508539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52aac878cfe347fb24ab9c0d2e782d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd9bfaa5a0e0114dd1fb606829566c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995de747b16e7fa704e87eb6e684101542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd72a00cbe7681e4d40171e54878660543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82173f7e21b149afa562d8bc6fedd13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b388900b2a794d4db087dd6b8c8fe1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958262447534840bd0a52b59413f9b1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b471f662dcbb5e38352b92791b5a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f9482be15300162e1111ceeeba0e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe400468ff6d947782bbe883bd1a12549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c75441a919f09ad309c684a54c2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2059d54fc58d5fbffc52ded740bf81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdc3535796dd8b7da4fbf31f35d0d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15702a85fc463463deb5946c76d53153553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cbebf37b0b7b3bf5d99e54bc74e2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415a87123f164be6caf41fc27ffa15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84cb2bfbd53d397a090f96af57c1cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c33d2fe56613de90b389e455714ec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d0e6b16eb03ea2abd1e16863abe8f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc78b610344911c7957014cf5fd724559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267384ed4b88460ef6110eb8bf93e213560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772c0f1adf01226b8e5de407512798561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1612d724ad1630af566917385f2e0f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948fa43e8314bff2891eb2f38f27e6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0240e5a4a4294958a440701b0f59ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4756fe35ecc3eb97dddf26472465b42565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d1cec39d949e4f82256a9cb325516566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a96a9595b882e60a478e07122f967c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a2c199c04d6517aa057f63d69b52e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59030f305025b43a71d8412056bd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce5a8d45ec1c824b1685639a57e3d7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd3c4e2789d5aab553a173ffe5f495571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb570d05c2059fd9bce7158e80286d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03136173308d9c26de6da3ec2da2eef9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409d4ac9db53b4e54b9eaf49ddfad81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae58fc172945c96debf680051a9502e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb5cd9787a1c9b3ba89cd961327a3a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29216f42a9a45becaceb03e30b3eed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a07944a8e9635d476422f2da56fce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d815f4d2718119fede9a5aab176b0e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee78850e497c861127769cd06432503580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d648920fbc97b5cdda7083d8bbe9c01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7db6dfe404c392229bebfa276eb44582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf168765a992d468847ab69c5dfee4a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aa869aba3719b5463f61dc57c3457584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a82d1628ed6e070dc345bc5ede8299585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e053d9b51b5c598d16d818043c5fc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfd04dd9bcb33bc6ff90b6dbf9e183587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18153e3a4f325ba5a603106ae3a4621f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18e22387445ef0694ccf19dc80b9c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20b5f9ae6f5c58575585251d582682590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f541d44fd349719f197e55a9f18eb09591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eab89200fd95e2913212ef581e361592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5841aed00233133ab772bb4df338bd6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52284a4853d80c80b52d17bd6ea5cb11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9ff3249ce2c0f50ff3096e771daca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3477bcccbeddb18b7876eafdc7d296596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c5d17408ead3cfb7799227b741833597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1546de62cdd799308a9ecf82a508a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f711e8faa5282f39994ec714ac9d827599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c18c02a0a79b49648640da295fcad5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24847de32e57a5b0b5ed537bacb75be2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b9ae25139493221e370d3ed85e7e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cc845a6833e5408db34f9fd71a646603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bf83a40e9a0e8f48d5e692a9204fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748225d6a0173825cda151eb881e148605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079a4ce092edeb0e06222ae1e1a1b69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950dc2fb2034171a1211ec8cd6b28673607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76bb4d9c6e70426d5d83ed007ffb39608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f7c20b814f25e488eb96e562f960b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bedf4f4076989e016a0a5a6c21fd65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369210e6f8db325cc47885053d357951611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f791a694ebb5826bd37d5cdaa4afea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4e749ac6e837ca3f0d7f8674b7820613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e23690e2c4564a5a3df8260d70e037614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa98d1cf5f370efec417285099e47e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e7e3d550ea2876496e0cd74e5528e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9398f0eb7742201cf1c9cc3f086eab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af0ffb6dc9f233ba9ecd1f0c5d2d69618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de43390ed0460be4a228b7938cddf9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63ea424a6bdff1c513bb3ecc668a2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27981b91f70003d8c111750befd0dfd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ad4bae4d784c27db9cad1c1a96f5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7240e7fa6037557ae76bc1452c2b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ac2af886a305e4716b2b2e45dc60e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dfb30036d5e46d657f129228d8d92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f1530b639310aea5080511308d07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c662c2329d10a2a6581751204ca2b1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ab535763f89d38d44c45731d7e9b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14529bfdf9be2f8ff8d7357a20b06a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a81fa33e3433c8c3fb3f592005857630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade9c9b01aa1f0ebffd682a7ff84f3c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f8139596bd2e78c0b5c91675499ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b38cc39d9637ed7efd670c9514cee5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c0f5b2e740e165e6d9e56281702f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a235bb1d22f90df36bea262dd6ff4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa638a93cd58091b81727fe4ca8a7458636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e850fcab01ed83fee30f9b19bcabd4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a2fc233cd8154e5a842d0008c547f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c07b6fbed893aa42284be1f52ad7ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d5ad130890d052e7059ba6885bd8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9f6adb7aeda2209bdb64d3fce365b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443996d3ca4bdfca0194fb644d762d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9ccc0ca42af1fcab1ecd2ea000073643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5b6b3555ebb5964b474cf02e864e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282f218b89477f13b59e9b7c53a3608645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf04617a4a5b3620ebbead7dd4cb07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429e9619bcc6184e7ce0368808dbf70647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b0a418410b76829df272042da3d96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97861a36b055a27e43170d173cca49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56732da363550d530c569b9ac3d21481650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7177fd3cfd927809d865992112d0d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709f063d486cf5e40f198097c58d853652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198282c5cec2271d6e2bd60340291d50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62668a784fef5aad385b44504deeb76a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f55bd063d719f3d855488d33b854de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3d4e32c4dd3f4a22ab92e2291039a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ac5a95d60f0043d92df9c9bb4c2b9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ecb518099fa2166f0f69a9f36cb3b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617049c328fb7913b2f5e21c07240901659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8163a791d32ae9dd38e9374565e389660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d6c95bce7e6211d88af2989fd26e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b9744499a998a8fe6574287174678662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aea93fbf8a6f0aab0f6ade33c2ed28663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff3b02c8bd17929e6ee5b725e2fd7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8889803bd06b2fa3b0b89df42a5c196665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ac80290483181b89568b99fcb9ff7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f269c4e06d8032e8075857f20b7c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96985bf1b0191dbe51f81ffdfe3533d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84633ebb3f301c387a43b2071c65f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7fa1aa78dda2641d22a990530515a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90f9c5e5e05f86f9b121574f3d5461671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52c6aa93f58687848fef40967d18a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8643cc59d1f3d69a99d0e437a901b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc875357a5a4003f3fefe9988871236a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b7cb000ab8c37f8961aa54cbf8f6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383687eb426e519939a64a44d61ca77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cd2d7ecb9b2cda6ee5a14b8c4d501677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f4d8c123afab1382ab0ba701814a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb45c5194f20267f50ca6d32c90afb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab42309fdc5897f254050fff63a26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a9448d8d64bd24abda4f35daea971681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be841b9ce32c6507eb12d06809ba12682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a3091e59aeb808259de64faf47a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acdea1ccfafcb663874644770d56c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fd8bc9f44f13fa66af0fe680b152f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ff3f0f5e6c2170020b349ac1a20c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e2a04bf82c633f746aafb4eeb8e7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60583b794ae6c1eee1fbd46e5598b608688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d61dd7704b32594bc078f3d5c3bc32689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fc8a43e0a7802c7735e3f7ad08c9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b989722abdad2113abf577d8b2a06b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407081187f4c7c744e46bbfdfd25f1bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45484809e55baae95f1b8cf858239ef6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284156c7ef22433ccdd5b3eb7a8dedd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3c2255cc025c657e67bf9d718ee85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcbfa7fb9ff4706847c39770b02d6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b84130f5b028afa0487b43a03c5a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3930314a2982e73f6c0e3f03259e60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae605d5fdfd78b6e18982cbd37c35ab4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56d20c68351d8e466ec087ca36964a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8736519866515c5f69d3379e70133f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e129983027d0f27fc361e7b800fe4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd314435fd9e66f9ce4393a6a5c60fa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25384bfb7536e1c5bedfd91a157247704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ebd33fdf350454a5dface6bdd1848705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec336b331e3ce29126840b701b2bd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302698729433a0a01867347b396bfe7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de896aefc8796d7d09e85ecab6f754e0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83247e6136523d7417e3ac97b7af92a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca484e266cfbb40686f2f7b2afb9bd10710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c96ec682cdfcb9fa149a81351631a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d85a062771f7e903ee8a1e22ee0de712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f599e1cb72857bda4e9bf207f6964713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebab697d8095bfd6bc086c3074ca7b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d556c962e890484a6de3c22c7a3a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475e8a77b1f1bb9b0b8fc8c41a579b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386155ed8891a1350d4ac5c87a4d243717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998420e3a2e35476d9967bcf29f82c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0350c78c52f51d2f4519c88450def5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aed506e4e92e2bffd402cc7c873e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba9f91823930e105f261e3a630eff2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1a172c1569c41932ac63f7fa57df8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2165ee76ffeb9ccc9c9f3befb0c7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d211fbb22b184850e393c9e257da103724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc15430c3f86882c8255f511d0c528725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4651264acb83549369978db8d4f59f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2699bd4a526c36fee6b60ed3d4f219727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def234743353e499b5d27ad6d6de1b2e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f940754429e4cdf860f85a35592e9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9528eca71f75afa0f8f0bc57b4b39d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33f1371bded2fa00e1f326851423bd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f308cd4f82c59a4217aad4bb8e9d524732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e677de07631622406030c7b51cf2b2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b383df75fb09ac5cbd1badaa83557a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ae197802ba361662ac778058eab20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e5c1e6d624b41f16691daff404b45736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8537f8c0259130d4f821acf872ddcf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a543d0f14adf6b4c04f05a9b815fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e5d206c820deb99d3c845959b3c16739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eed4d1e79b38caadbfe43223d6edd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356062415bf161644fac3257bf2ff98741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc70199d5c378785bcb47d2c9f842742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba638690e2bac7477f51b89dbba874743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e8d6ccbb88c53a896a0b0a864199c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6508ce9c3eec4c0d376fde116f77034745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d00a3bd460d7b1bcc3ad2e176de43a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa125836a6e6836ae7e5658bd8ae354747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e5a4573cfd30f09c0da809959309748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7e78742be0b95c32aecec2f83cd66749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ca15bd274e261cd2f85df4738377e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062055dc4102691490bfe41c39e87f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818836d92a56c170a1e55fd668706cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f02aa9df575fc186fac3c856932a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bb9c0052569747e2d4156c1c956ae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eee5587d7a78daeb80d669cf0643c7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caaa1fd07eed718fb274f179799b40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff76573fd183d3112a52729a7d0581757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e85ebf06b602f4091f2e35ed5f2986758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675977de3d448c53aa6f53be3661889759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58287f724b68939d76ae33311123f44f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08482e8e8cb0fde3dc38f12de06d6c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112201c8539671b6bcc06b848c96d4f0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a935691efd4b8effcca11409cbdae7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ef67d7165c4792638330e31022430764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e53d07e169d76f085a2072e7491ce7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486e3296c66126b54e38a77a0c8b69a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc8cf0819f073fdd7274b5aec0696767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df07d79f5b619ff7fab76535f168b5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321476a6428a054f8baa33273304931769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5bec5214b147bbd301a6418c90e23770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f286f91e4aa358a0350a400022c0915771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb9c0aedc7b82a74693d19b50ca23a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bd687df99d395ed7966105aa7952d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d8da01d644016ad92af335ff4b3d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d91e50f5d196d9798d90b050c87e5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbeba03c28f54587c853a3970cf1d2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae17fd58d66f4c295784ebd8a6fa4a6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a13718c47a3000f414dc551b88b5c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6814d33ee2d19c91659c7a150aef3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5fd85299a2de60a7a978d0cf57151780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1737eb81fec59b799d4407a2a805a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7dd911463afb2d790812e4a8476b8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0cb9770bac60f1795bfe6c24a7437783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7b94bad70cf75cc1aba8a5fe08621784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84daeb2f60ec40aa36ac6315587b388785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9148b5cff06b237793f9af70ef4aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744aa27a1d626d09a84395cdf0f89ac787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe92b89565f14483e57fd27fe1abc788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ccc4d13c5bf8524778730d34d6166789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69285266050bf2ef3691d07e5cf9f0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7734d226acfd1dd0a7bb0ea96e09f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a72704be4093a6d3553e590d60dd6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd9425ca636ec34e35f96e251a5ee1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce19b7a35780bdbd57ad6e6535088a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b56e936f6f1232c38105917ee143d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857a28f9527b9f0164b71291d27211c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3862e0f3d2ca067c43f755356426bac797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811549976ee5fb1270d940b0ee9978f3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c596f8029b3cf070ab78762e013245799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dcecc61903390db9e23b98c00f5c9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07babe5ae86257213cf7893acb4dc98e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1043db5d63be6ee6a940fc6eb3e9e3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e26856e7c37951987fa7ea86b4a01803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2200f10501fb90961fcb9fe3afe34804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681970bc5f03d2fd10c234308a98920805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee731fe7114b31f735ba53dc6ba0f0d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088ab64988fc51437a4d23c0f1969c0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a2b3f15c0a7850371fcc3772709c4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652effbe331a1554648a61a3a858158809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4409bdc19299b3fc9297578a5ab523810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a052ee03fb3581501c7393db9aec8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6c9593eb05e7911a2dc68aa2d01eb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f824e9dc36c1cac580ccab0576d72f2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a5097c32d522dc7d54d825fc96483814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132d8c91071c32b3a6c2e6d3a5606a4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4270767892221b11952daffcf623df816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445abac12ff0360766b6e720a1c85b1f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e47333e50b081305846c1fee1603b1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad44c9bc029c926537c7c599310ffc819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45657ced1bb6dd9a732f7479c65aa2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68263bfd2dfc8527261a5d797a089c31821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>