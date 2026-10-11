--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e62f94c49105bc318c0f398366bbcc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1593892847b58a2525aa4a5a4efa0742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24319cb624918d94dbe863e3eeb93af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9ef37b278407c1920e5eccc147af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a01865460accfd5e4147ec4b343865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4a0cff6e856d6f730af2031e74e346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1713274d036cbdcf02a9ec754fde27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3845203b5f11f957534703c9501a358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e43bf75abb1226a8e727d086759579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab2560b1cea66f1d921e604f2243010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a86a3b923c1c7da5edf9c14e52a51811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff39c77f52573bd56073e064f2e0c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a8f0bccb412a181d38700bf488dc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa2f054cac48102060b21d8ebbed3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b41f3fe1815a93d04d2b3140feecf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932ff3ecfc6b9e473df4774c14d79c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996a1befb39eec3e628c613bec7892c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72c49510928a06e0a989273b99ca2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab291ac52a6f214635e265733f89a26419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f829a0ecf4c1c247e4aa42387ba4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62316acaf0f6a4fa5d9d327d4b1f655821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c104c30e6f010d27de21a0f3ec035422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17c94901483f63c7bc802d8d82997623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed1c9b4b17420d304308c96ac1dca124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481e5e21a6b7e8c95b6a92f12c8351e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7b262edae1ca57380d899351e6dfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ef1a5a5b2041ef08537c700e2f71427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8105af849f7fc034b70152c4c63e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ea5d30e0550bd042838df5422332d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc3a7735b1c44bfc8d8ba1ee0204930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db12f5a6bd63f5c7205cbd8960d5a0331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2213c4ea3ab29ff6c882d34e86991cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac6f8a9f3899ca6ffb8cdecefd4d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffde5ea263770f44042ecbe3f9e62834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5b22d94c79df8239741ff201887b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd19337ad0a08e47b3a1a88fdcfc3c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f5d90a7f459ce85ab3bd4da3fa6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6577e4224595a9624267206c886de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d032e143012192d43ee6911f71543e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447568b4504a1a8564c912aa5eaa48640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3f8cbe8352632b79de0217e0c076e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ba30ca2877a3726c21171a4ecd8ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb1d3868178aaf444dedeeede0ad6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af52732d517422bf992dad3bcf044144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df3a5711cd3d5f984e600e89a7cb0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c764826ce32d68e19afd404135e82f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810070361627c53fe869c971e076e1b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5065e90327663dcbfce990c966d0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b18384ebc70853a07e671421b8c7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06264f398bbc5e2b28bbe272c11f39fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647583229cbc860c4b4f94d60f5fc0e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e1174d4603bce4fec2a8d815e145152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6884b6b6d1edc5fab976adad387e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2070cae7fa2ad08e14e4c6d84e39954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37a70bf2d5a1ebd96cffd4acbf477d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8091cbfa8ade0a40a9cc247e3f3b5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de99408eb4833faf9f2da944147fd1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c56f6f4636146d7538e4d807101db558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3b0ab76adc1c858de944302b0d1f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818700d40b2089887706e9cabe3795b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745d029c7fb9680af95d0eb6be060fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb3ad30ab6d68c9498f8067e9fcd462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c877ab55d77d86b8399c3fe3b235963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cd2e304f2e22b568f96f9e081f0fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07077d1d1907f2370a0f4bb55f63bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef780c1bf4f66e49685468a6158bd67766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a49af13b4150c78d85ad6480c8c90167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28098798de2c790b03cc7fc5596f5fe968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f86922343d70e35b20cff29a9e177a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec28ea2e2d16a24a60c937239acc0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2762df291291267677e60a8392ee6e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fb2868ca6a5476a7adf7fc0fd7ab972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b49f58c1ad320b67765222cd7b2e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc1ef922a399c0ef16c00470745a5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4d05cc45dd4cd71814830ca80a47275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f73bb26eef90b1273bab48643ecd6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296d9df16806d9b0c389a72cbff106e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30a3a3ba6674f9f1441a487439838578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45231385154b1ddaa0320595fcf9018079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee08200b6fd56ded23b01455734c5280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3510bf9b0541d92e4a5a72373a72a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465592217cfd626b6165619358ce56682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c255ebf5b392b4cbef136d53c37a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e84c93151cd1119292e2e24fb4a2da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3625ebefc023e74af33a94529bcbf185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fa271c4de17f904c155128c60ef3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494043a0d2ddd7430d1278670d45d5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e90f9e9b2ee221fab43abe192b28588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e58ea372ba7cb864a783f1a4e404c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9664fe1d9b887d7510c9fc95fb73590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8436f0ccb21bc2551d77920821e50391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f81d5b2bb9c7e4759075c79f3f92ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2a106b00a7822222e5e4b7d86b60293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6250701a8a44951f41f7e015d6db094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395e32291616387b10c5c4b4c218c8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd9252c9a7bdbd3e3ec659e2f9167c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416a23278ca3f8d827f09c9b7746ac597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf383ceef6629858c72180ad0d3f3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250153687eb5a0acf5ebadaa52bb12499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578a92ff88864df876684c25df3aa3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969e6c2830f4003c1ca0558033b5774101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e9a66b30fd1c9d8d0c4600d60119e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee03a991d9d75b5d63a29e5693753103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bee49305ea5cb9be5482a593dcbbe7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c2419314ecc78c95e68e080b35c14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61428f31dc39cdb8a2d26a5aeb1963d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79ee90a419f1285b25bf9a88b088f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f04bbeb9cf800feb63497663a521d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03547804e81335edecec837d2eb5fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9a03b7ed0abc5317eb8a8b85b6eb7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12c59f6023802792f0a9587a276f73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a574e021038e326e3f4df21471a53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279af9e986319c557f4ad015125124e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e45c0af19a0476c3dc5e12c1f95cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daa11242f2f117d4f7ebc7b904995d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306d86bac878578cb6188cdbfd15d0f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24876b58a1cf7b6f55b213e044233ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512e398bda9b2de9abec53dab14d438118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531e7b0e8a877412773ae6d2829313a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a013d2274056e981ae89e222646b4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26265f5d11d18b9b8bad13872c6b4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41899574264bcc01464a298ff815fbb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058a62b6949b1ee981c11e945307554123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77d1c0292a033cd1e2e7af6095fcf6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a784afe77ce73e90b6ef86ae95fb31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57472a598a1b6794202b000795f515126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9cb84119d423233445703f5637530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3696336c0efcd5213eec3c1025852b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60273051c160fb0fd0a116109b8c87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4c5ebb12dc9b76638fa1d212f5714130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3608fdf6ce3027c165db2d80c7f71a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6196274aa57a640532f86867b27e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca6dcc56eac2defae379af990d24cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d1a7e3fefc744573cf2681e3c5ce1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2dab14ba97027bc5f939ef6a8d055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1867108076eafd99c928ed21b07f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49de867ef94134d0aa288afe5fdea3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aa686c287ae61109b42d387fc57ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c740a5e8a156ebb681cf3c85f1aa5c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32076f1fd6f02e99baca5e42d27c5816140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7a5f62a3f9d8581ad40d8f25bb4a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a449f94e69d639b25bab167d03e7b55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6d78210a5d98058bb1a514dd864f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff0149b1d496bd4ca498200e9e3878144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c0d53140c9ccd44877fcb097c5248145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a4cbf11eca49f1691500f5e1a7841146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c75bff8e0a3d5917453a6cef65e8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7cd5d024ebd3ada8fd866e2b562c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf50cec9b45d18007d8726e4b378966149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4819d2683db866e67fe38b06d169568150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf0b0ad57948445edcfe486aedf81b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26b91867e8851a2ea68058192ee248152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941349bb700e156f715e6687ca3f3206153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d751868360553e5251b7a699ecb1cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afa0e28dd150dc97d55007b360c468155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eaea85c588d3baa6e0757d71bf369156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181b690701ac04b9cfc8ccb4248221a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877955f1dbccc34bf33514e2468a7cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399e28c3f6590a87360cd75b008e97d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200fc300e3b5e2d267eddb9eb03f405160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b937da83b000c2226a8cecd1e8ad1b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf6fe2b60dc9436b1c5e3514eef4e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f2fbee4ece5e9400f4efd582c0e25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84483ca67af9e145132277057e32b82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac296ea16182e3e164c3744b60f7bc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb13a019a88de76a876b030f2e52f84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33255c8ec026eff3954a05d199e63aa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8979881ef7f6615e50ca3a25dc9de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c511018b47eb95269fe60ef53344fc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52944455e8e2db877bb6091fdde72d9e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfadc5a45802ee20582d6a632d1cd77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70743e857191ac5e981787e3d4c9bc2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a11d34f63f8318ce041eecdbfcbcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c05f3c294f55c311065876e2507d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bcd5c4209e5a54c36780bfc1348e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e47fbea47851e4f93989f347dfb24d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2b5b58ad5017d7df5b7bf8a8020b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954585a43038459faa9ea56a443ce51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb61a775b0ce1c36d12a2e26c27e301179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904b2ceed45fd4f44ee81a060f17a1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fdd60e3ef48faa7f818954b2d5e09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5b85ef281d5f4551f463ed248774c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbfabdee2b20f92152f42dc3480e9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fb38cf11b2a14777ab8b743fdba2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83616e1e51c46c08e2bf90800165a96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3b0963db2cb118be32fbf44413033186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74464f2016f0f2a7d2a0ae749f2318ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07616a7541b1a4d97679a56cf5349c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a43b120ace80ed1a80e4069fcdfed8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc920f7145bf156e315834ef21dc702b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c2bc7b324f9e8d1876ee254594dbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a192bb9b8affc86835f945bb00d63c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f937494b02daa060413c319718f0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65729d0bb29d3c378a06f0da1efe65a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27874955efc348b82f714f1bcf3b2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f776a5f5cb900390091a60e03bfe8c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc70c052d228edd97653a0d2a5a903a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15310d98490b34195b62687a3cdc9afc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6490911c02ce8a3f5c0cbba22d561b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dcb6d49feb7869835b0926a267de2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ace1eb00aef5342892adfc03c8a97201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1445acd313ed4940d4b6150278cbde202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d959c0bb9d9dab519592df438e722fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065540821bf43aff3a0a5bfd3ba0dcf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492bb99ac5a9c90ae4798c2f1248853205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042cd16e3b5cf59e96b7158fab9b1b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea345388cf772b91585a02c2a360b2d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac7b2802c3b9a9e1af939f7bcc780208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d24c2ebd6f0b02a4c823f13abbb066209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1621ab56ca8f2127de87388242bff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db7eec09368bd47a6a577fd5c54015211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f2771eeba73e82708e0b729c5ccf5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96727757b0d45852aaba00323e629842213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b024a84d1c521e76f39dbe79a929c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66e12fc2ca5fbd86c0b7539a03558d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e49e144cf3740dbab1f34a9db82e4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145cdc8022b8b8c70bf50e97432efdd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc594ce35bf881efb7cd1eab434011218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7929b1e1f64d788dfa815c622267a3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21beb863a1ae21684dac4258a521db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6494040d82473e0e3e3f18a907f1f0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bc13e1b4894d7bd367b05f14d4544222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81afee78b96b5c0ff749669ec1f0f2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf706bc37c89c31726bd5b510825fda8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b3c5cea5b75e89f7ec294d98c1e44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a44a225dcfa4d7d75caa14fe1b6fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a34ac600e3c28b53c5609a34b67a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff582927af4db6e3eea3289be095326228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77a8848abcf81ff671358064014f12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a1e2af990ac4b460f4e5d222a8f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a82b214e5b3b409e0486eb707debd9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1719cbf8a872c87ac8b749fb18192232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd9936af1d0a30719ffb3249d674d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281ddf8ccd03a9f9aca92de3c9091dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e8115c4fd4eabc36dbba515c1f0f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb0707a235c1cc6c326b065ff15d0b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803712a8fff57ba4c065bdc53a91da4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30d625b454160ae36f4e45a8069e5e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d91529e603c75856e837ca72406dbd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3800bfbeec6ca7a6df897836a4d08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9198671259be563fe0209a1e62b3621241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0637b82be311ab375072573f0cda295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7044f1405cc8639f97423adb200fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9c997475425099fa139183e88d1b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa361a61d67a4db5446674749feed95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f598307ab0b685d687682242b258f70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39265058e7e6f7a4af350ccc4ad58c9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfe7a38e4376a9352255aa334d5542248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c36927732bfa606fbe10deeca7381249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17459ec611949dbc86ca226890c50fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a83ac7d0f162717decc268cf8cc78251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0ea0dddb573c42a663dd2003f5281252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed900f48bdeca372705e2d68a7c4802253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f8b64dc71da49f1cedc5c54237c1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b08306a2a63c161047bd02664ad9e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1f18b96d79412733121332941a0d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a76d76b59f1f8f922f30e33e8f7a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5feb0919f71774469650fc008cba85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d337ab0daad06dcd0bb31761c4c5db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2fe6c3b84907210370772078fad94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf3326f8c270812892e853886b68a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be3be3a94dd6a055d0156e163663ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785dd1243dd4a0eaa3e959d6171d3de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe579562558d2dd4bb05c9df2174d5ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233ba97c57552d096309fc1c24430c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36dbfab3a657131df0b34cb54475a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3177b3fef345d3f858d46f99a57dfa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94576bcbd32b8362e06b2d0c92907fd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c582188a35e68f0ea56f448c10c7301269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebb77213f9deb22405ab925182d198270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb14cd01a4f7144a70d8092693493c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda494515324ec0c552d80d21a32ea1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547d155fae10f659a2e1c401dc0588c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c165322edf91fb4db493d396e141628274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6b2f480ecc9d3b328642b35a9bb1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b523e58f62be3dff926cb7961f14f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e592145b3f363bb0d70df7b666a5cda277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89281deed493b8e15a5348b9ff2ecd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed41229ac828fa18656ffa44809097279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d1fa336f8466afaaa5e9c36fd3698280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4eeea12e0b458a657d4d7e5ae4ee4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ec963d7187f582682fbd5393cd6c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321b95885ed7ff0ab230d55b575d891283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95830840828914fcaa764860832a6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674e38c87ab3aa8b51dfd2120e8572e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3e1831396623fcd6d8d04cc9e93ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce099b4400df206c4f09473ab89a03e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c5fdcbb9da570dce24fb478cd1e94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ffa0d1553c86caeecc2f11d99a171289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0531a902d6f36b2f58f2ee414a31d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4ed85594480d875570882c2db881a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241af98972776e4afefadf444e64c116292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49099dfee12c4f68d5b7b61e657fa305293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fe514adcc2a41fe5f391feb643dc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418ed53e585ee1b7cd289739bebcbd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71bded087ef17efe73eec36b6816e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59901c66b223f76b0bf6432a60c0f52e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966acb880ce61e3ddc21b66959cd7ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017ddc42c9eb061fe5b113bcb86af48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d9b98d3b78f45421ab4513e42f696300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a25d30ddc9d54dd15efd9de317535301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006606325dc3202d9cac8097bdf74a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae317dd23eef199e85697353f5075d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b20a1281c4555771c42edfcfbbc337304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07707e13e978372dad488621cde54da6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96097c9b5ca9c2cff297ad3c02744f6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f892a807c0a5a109c63f1fadb9c6b1b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c119483852338ec6b2878a8850a3d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93abc8894c670ee8e4cf49566306308309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c897a637b8cceeb7bba4469bfd48901310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6024e3b33c9cc533a87776e4a666de66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c42b7f70bda545af3b48318fa7fbc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7426f418b4ca8a2dbcc47ecea2960313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c9cbde623f0937898e3ae1063e768314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b65adb68fbe58cb66a59c544a96fb9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733214731f6131bc85011ebeee2313d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f03011c9b447c08cc8402f06cf22d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0485eeaed095b3c904c8d59145e1c2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105c92d8285bdc60c8531954e7221cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7bf97b7d4cfde33242baf17d24b75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbe5fc09a97d7e31a93ec26c1c17ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c77b33fa335d8cc4f4b645ae2f433322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bcc3f657ce0851291d44d3fb02781323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224e7809d77629d300f624a8155bac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf88817a0938967282ba4f09c43d922325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4791512e53c86cb9799b00149f654326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280442b923d6cee4a602b226579a982c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f64ced189c64642a75464442079f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbc8814b3f16d94217a9548ae31092329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358341ba4a31cb168814d9b1c0ec5f25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887f1b008d54b5e14df9281e6ec73e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc93b453e3b2116916f68aca229c87c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c29640360c380b0487f5cf7352572d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cbaa54c63e7831abb882f24894f2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925205b74c22b692cc473faff8382e26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ecd5ef1ba463eda7ac9e3e842d01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a9f18f3cef94c8d427bd60b3750e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bf84c5275608ad372dc49de1f7d0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea04ca556435a331969aeb6c6aa0cdc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b3fdaa1c33a24dea3b0b1bfe2f87d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7a8d25c54bf5aee7c340909709d44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0cab7904c5aca3b0002614c2e62c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd3f435f348473b1fa5ddc66631b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606a57793e9eba5b52518b8002361b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc8ba690a57741910446f1c4755a29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b954768b2d2ee1056d5ab10156d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22243878a10cdc8b37b4f486db4ccc88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccc4601326deb6fadedf78281f54c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025c0f722d25ab2e8e35c10eca42b5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa919237611411873da007a7a891054350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655b7cf15ce1b4e2b80ba140edcc5f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d5a51e418bd9395040a72632c5cab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5977654175d240005ec6b07dde49f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f07e0402ff697ba3e5beb10ba4b89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce37d0ec7814a9ff9b3593406dbdab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4d482bee2b614d567f8b56585097b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c07e1bbc690b8ac3ed32fcec0b5018357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c3f54d8a0a85695f2fd30043372e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da68c2678173875c2f486ae67203b72359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8326088df34c99046485def1390066360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea8a89b4b05c4121717f0f6ec22269361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c581693c0da46891df2fff4965ba09f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c906590d31476058a5b6fd7f75a93b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e8a2eb661246ea72ac46d2571fb15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba418e43c0105e202593a14c52682365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258665942b27bdd0cf85554f8623236366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56603998ea4b18f42aea769998f4650367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e8543dd3f2472e7e246a491ded973368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14177181866c0cb869cfec454bd7d46369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f15d127905f436081ddeb76c14cc1e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cb55e95a28bd65ecd5d03375b6c8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69da9480ef0c94b5de2a2f51609f593372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8c84240406ce0efcde719246bd9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c9f3567628cc543221b0a9ad7b6a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c368bc1f5bc1d22bb51632c2cfc5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84272d15efd4aa2145d99c3798b566376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48813cdcae68dceaeb2bd010227f5165377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c7f5a2b0a5b06d5c2e624b65e46a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc067c055b49c06ef0b9dd25ec0961379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63ee0205dc60fcef7eb9c6f4ed3dc6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63ee0dbbd368a500b2af4029bf6b6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd276b3419c4dbbfa5d1809233b875382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299359affa6b19745d1e30ffc9440b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a230932aa07c402c7ef9bbd925fc57384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097cc6241c830fe957a13897a5afb30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ddcf5b6883fc0c008536b14528341386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdd3f974d5e94c97568f4f81abcd54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546ec2f40fedfd343ab5379fa653eee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca984a3c00aa210b39cdcd179aeb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ef7478d90ad895cbc51806729d87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5de7d9b3c3453add91a069cd75735391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830533a452020ccb08eaa7b52918d50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db665329a33dbf141b038b559bb76ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc62c81af5bc5d24575438b4b46ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ae629a9ddb2907c25a74e150d60bb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bf580759c1d3626d945177fd1c84e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f78eb1482859278fb4a901a2c74c9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e978ee5c0f2103a0ddce35b2f2ade9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f17b6a5064cccd5b7029d8beb506d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84666c368b567c8e72108715868c69bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0713b44f908f156ac8332d8ea8b303401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879240aa59fba7684cf6e4cfb290400402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfff6a884f6513dc0a10109f3bde3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebd072d100c2d05f6c3333bec7d1cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a613f541fe44492d82fcac7703839405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178e689b21266d6d99a0d19f01cb84406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1c3865cc7c48832a2ab3488a44962407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443707c777c5734479633d668ba0f238408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916cce45518893ecc0a0aaab0c0ae06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc913955560a2ac1f383f235c8971d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fb0b5dea0bcc56d3f3140df139868411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e51b12a57c903ac0b981ce6e9e529c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba7130260eb97e49bb7e36087cfb4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ec8e318773b719f86422e3db60759414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c9c8d52e688fb10fb711ef61afa81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca79270b3da40ca09b8a519b66c3b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8f1ed0c0dffba48fcae6d87abbb87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe46a3fcc800f8af33705c61f8395d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9c5ddd2f26b5558be130e8b10d9d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3952c263c718e3b42ae7779d92ced6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847ad61521e875e1a5043b5557d3cb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45b20c94fe9e89bd3607325e6f4eba422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f69e6d1828b563fbd41972dea39ba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295537c0aa89035bc4dd5ad0e0e800fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624abb4f01f0bf7275723e950989088425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da63a398425278fc3c93ac3fa8b6e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45923b8cadc3cedf8e19acd26e5345b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef317f37ab7693dd706e8ce15c4028428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc140f36150f49c06531bb393fb4d74d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7420ddf70c22dc6b18139c40570e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8624b1153bd1cf8fd7683670935eb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71b47270d14b56ac14e20c1db52ee4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f11b0499a92a20d15f18154138500433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f384a593f9e78f2c78388ecd9f211434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e7b3e580344e5c278d97b4fc13864435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150139c45f88d3100d0eb3a948679c06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5061b3d546a0d667079029512ddd5d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50a261ffe5fa448b600be5e044cc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7203f8e9babb11dbb1d435f7bd7e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7defb255f2683882e1509febc2f32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba79893c2380ffee4df32326fed9331441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5289f92baa631eb2c8a62857fd49c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de9d3085a105348309da8ccddf8d6e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a6b3dc09a3b75bbcfdff408509afd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbf8488c93aacc8acfa5efa770bd71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc917973490338b2cf302f5a664bf8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deada4b195a8ab40b2d2154b362d8085447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfcfdbc028ee8ea339beece66e174f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d78a10b5181e89bd5e6048018c70d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74483bed5db3193b645701dba652c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce7aedaffe1bd2c52e779aa87fdbbd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a06995a7f2a531c5ff4f1627cc9a8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d8d327b2d32295bcab5c016499cf9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9246c23ab51f7eeebd0094c026da1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12391fe9258f255d587771fc164bf856455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e180cc07d51964d806e3f318dd5cd02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001ea108726a1fc5ff4df9f60216c95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a52c35b626ecc72832a361cbb6784458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfd78bf93382f7bf38feb0e7da1bbc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671eeb90be9333fc14de45c29ff003d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eca69bdd846902541a607261a13c7e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6090388085b4b74c06a0b8a8d7fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0a30274716461109ff6e2d2701e50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e65b8f370a292eaeb3524c533dfa8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74041cc25f09d3ec6011f719ab57859c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a6cf74c2f4cdc65d58433bb153692466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c231912d1b08842d06e3050748c54b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f6c8a5d6cb5840e1aa75285615e75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0173ed52c445b636a29cc4de63387e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f454627a7edbee71128e15fb22a9057470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dfcaceeffb5174b2ef82f276d760a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a06283ddcde753204289e9824ea022472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00722d5c60cf83ae74b0c3b4e9f666473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076e1fcd7cbaff4356d8f6f66318947474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8152bdfda39b35774b6a72b583fb12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3907b43ff65e6deaa4b25ad515f642476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5167421bfa6c2440ede4b36cb4750477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e0921035b0da78f26a099885665c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062be83c28e43e49ba1e723a875b68e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea5d6ba9cbb5422e94f8df35721010480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abf4046d9977a602d60e873be7cdf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465dcbd908f5b59faa092b623215fda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92742ff63f54475b3ca41abcb1663783483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59a12a58ca6a6c3166329e980f124c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8671f553126fa8f35fc263dc3f96cd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cead8ecb618e4b8ec8171e22d66d081486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d2686a841cc38dbbbb3c79c9b68d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb4fff58facd6ce0143d55b91c2ac0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a38b35e248d14dfc67e92a25b1536489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e27f858f218c1f38c354af5f0ba1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d74457507e5d6e02617db03c2ef0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568aed090d612b7c3f4261ba70ce8bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b90bbb7c92f161a1bd4690a43dea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22169331e95ea77f55f08bab8be54dd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aef36a84adf4604b0a36d7b0529f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9c9880f7bce0eadc877faa2f38222496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e87d9faa04e6563eb882c372889249497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffa7333c15c0e83053a96e49a8981e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ea83c28fe451da9604a08d2620070499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac000596507618266de60ff6ee76c50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda783e0adccbd1fa518308e2359e33d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca701fa70b3bf78bbc9937af611c1aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f081d96687aa400c8a3f2e36beec0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c4e4e24c14afa9f374311ff8c26fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16eaf0f07997840743c91c38c44676505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e44f8de46aa63fde4bede1daec7ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e72e32f0bbbe360161faa4be4c8a4b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fba55688c9a96ae0f8e7af0af188e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971879e37bed41fe3fea83737942cdd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa579816569ae9f017a08185b90fdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20869194269673b29275b34a1ab7774c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6199abae384afde2635f439938d080e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943914ac0bc07600f4e7779e1b07df4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae530e8520a36fa6bcd04382833db355514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff5e4a7d5ca9526e71c1fcd2d96426515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84019c7dd67bb0b6c5e60025bf66a836516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd527aa29f552d480d0dcc56ebcf317517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1791f2d2245909634701a2bd57348f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9a4aed402ddaa8ca259bf7e362aee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078ba8f1e64d6f91b6ce8826b708713520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2ab6439d6492a73923bef9e3b2dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c735d3e0e07ed5d451a36799fd09d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67a1e9d5cf4cdac1773e9022a34935523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb61f318bd9068b7fd1feb1ff7c23b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71431481659572314002a5027ac2db71525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4c02931422c5d3ba744493f8f356d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac6a51722a5d019e69cb96815dad38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba942c6796c8dc66153babed2129564528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0193338a280148b4cc7c59188fcb492529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac11c230dc503f2f781d2439d12cd39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ffee65c89a9fe88bbed0f8b878cac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb94b2d516eb2c679f56cb8e179bf64532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90f64089f7c245816befd157c1119d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0442171845eb328b2e7ecc6929f3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba74a673fd2116c55e6d6c99c8de295535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc2cb0f35a3a6dbaf06219de0544a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f51680193dfa388abe44073b5a93537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebf9110a2779b90dc436819ce013d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666c5655ba1cb90a741552b9e2cf5ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75a3c29523df0e6ba1824e0064b728540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423568791820955498b0204165738d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475472a7570269db33b8e87d6270088542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2c232c2350c58e7d2796ca320d1c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6313778056b887c8b8798016c4734f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e2e8e75da4c11b8c67b188d776f3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dfd449539e77ba961b8be1ade3f48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4e7a1c3faf2c24f6437a5a1d56689547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325e0b932129625026c171f0862f4c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195396f213d4991fc0e201c8c2c4aa99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c02f6a82bfa7918ec05fff7e79564550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86752cef8da2b4bcb01dfed4aabd44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe6e76a42d7062874b760e1010795552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b4983a152f9d270fa99e1c334da5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd33efd7bc9bfa81e90f861435e5c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366154e9dd74e5a42d61ca1ab8e85b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e6a420593a91f63769854b313a65f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b14554847e041b19169a39a57487b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b452daab7919fc23e4667bfa1b691b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b984c2bd192f0a2f375e82de03fc50559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7f83a4c5fb010105ad1b789d4d305560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f2febd807bda6398e3a7562493610561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde6440ba8ccbe37dc6623f6542edff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b32816231e80d20eef9736511e6c06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49da5c2a178d5947f6ab895992488a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6900654c76abb6f30ef17725c5144565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db93375b5712a8d183bccd65924745566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a801e20380df9fceafbc0912ca2e61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27d519341a2a26f6338128d41ece30568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214d3b021268050624566781b56e920569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf72ba198499dee1c4b97368be1d48d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b952fc174d36092a3ef050ea6738bf4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac72067e4f84d04a3ff6a5d0da67d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e66f3d04bfe618ee125340f6234b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78ca82e1c552776da214f74461f44c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d23403b37ab1bc45c484765a513ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc3fe892c036088d6f59687a137bf7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a716e28a4251c3d1eeb1bd74a959e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcebb90bb48715e94d00eb2de392422578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cbaa4fa735b66435da3016a528e18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011a8a12017d3a03ed72bf8ec183619580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1800c3d782c4d70299c04a89e526581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9be20ad4b2a0e8360bc360139211d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d87d0c067d6014335a80198bd6d94583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e171a3ac44b5a7258bdc306d8b4a5f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a643bf25f14cea4441d957ede31bba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d45302419818e36e042faeaa3cef3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133c51db66513c3a9c19e21b6da9622587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ca5f4ac76103053a5241278fc34a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d64ff4d6261fbfce5356b69d5a73e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825efacdf45c2e6d45975683cdc8ff5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb243b13abe9c32b4bac6322e6f6fc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce910399ad6a4d068ced6250ba0dcd54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075be231f1a55994cd764902bd4ff56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937052312f67f45ac8b5bfb86276876f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0596fed58917263f96c2f29141714595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86269bd86ccb05f8cae79919c26875596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489486132fbeb4347e51f26a499140a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f909f897c19f056a44667bd913dfbc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43f17404984963dc20b1aed460948c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851588332e06b0dc72bc008e66f72197600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc5bbb3dbd070a7e333ad28507c0d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5b72e537902f3d251c8d627057620602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae72f97ad2dd248e413c92a7aa72d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3fc66e825f3fa2fbc4ee614f877d1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb792769d272f284be0a21b74b7928ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110eb175b70294970824fb01a9fa429606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c3753db3666daa7f26a0b65a93788607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027ab763a66062f75ac1385ce3f730a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd388493f7806f3f83983ebc12fba7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce4a265d76f2599d6625fcfecce7ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876c60edb65a478a41a710b140e433a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82326c938fe3b69137b9de320977e4a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55423ce8da2352164e7e1fe08d4fb6b8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e26ec25d0a9d0e372fa62d3d91ccc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730e69edf0632fed6dc5761dfa6963f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff3b6c1e06a6528ad0c7918b682557616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630069bca75f61265076fa495e66251617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202d8be3448ee9958422e3e48bf608f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3883e657f2828881a58cc308b209abf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24c9c4eea57b16bd49a3b9d4dd17af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491696773fa725addfc582aa6d52b887621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cb9e63722d654b6544b3236f6f9fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dbe1ef586f28fdf88a5a18f17a49b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fbef142804ab639b9ba90c60698b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be67ba4cf99e64401aa5223f9b4f33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d286cf87391c19e82c11d59661576626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd394587ff68b1b79971e9d9f0919028627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2550d7532f32e4c4fc0abcfba2f38dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc4bb683d733f977048c2dba1dae7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b79a964106be76978fcfef99565cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100023a1ae99137188cbd67edaee7eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ab23599130f801035ff841501d5dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec45206f8154df25fa907bb4004c0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c73126eae0293058e905dfa81868e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47060373a36308185e56ca313d4d6475635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144c260bc440b0a127922a8f7c92225636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b49f0272a12c964de1505c5644b443637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138d5957bbf3985f60697e443ee6d83638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78991ed7051a52f6c3dc8a5e2dd9e4f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e920fedc3acdca2881a9c2ae25cff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb10ab4e1d75d894af3d21a4726c961641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f757107d0c31b64f77f8053a226fed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976469d225fcb67dbf2610b8829265b0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8971336cfb0ac2b2ac6fbd27ed41b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c52a056dbf090ad891814b5b686b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba31774202d714e5ff1fb12069c06b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7185e9c510fd92b5083d0682f0c1a1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552eab9da1bbfade32eaa83326a3fd20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27121cd11fd9ba52af1a0f01feee1ac4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d104365623577d9eabb2b3a44d456650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ea95ceaeae56894383a262c3920f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac36afb38ece1b206ccb97275c12081652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14805393c1242f760c33762bd96863a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b2a7e608daf15d50dd90a7188624654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12a0abc5895f45ae139b7814153b4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df898e26bd37d80344c0544f17b90a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a09bcf7b42a8258f4c50abedc50f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e47c04ffb66d08f806d05aa6acb451658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324da18c00224692c89e7b0d285de9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605f92084f9984fbb84bc4c45364ef2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc444e245452503ac7536606bef402661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb90a35b1fd0c2cbf347bea9a8089b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9c69705d41f20f448b7e869e33d11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dd706e35c45e4c6dde57429c08f35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f6374d8622302fad11e358067b8e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49b53913975b66c6f4d64424c010fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095c804ce3b6695e258b64dc6632931667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe896f2bc523d8188d938c2a27cfb9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72767fb5efe4585aa8a933299a9928d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b6e03e9d5723bd52ddc6f9daf0024670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b42f036dffd558e3affaab0fa40c83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae139f8b7a0e74c928d941ecc62317b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb32287df6345e33aeffead62d9445673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad62f809485b1b5fd07de62d0ecf294674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8810c4a6d5caa5ff75555c187437ba0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80c3e0bae2bee742bdbf28fcbe56b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79e87550578661dcb42231c8d8d3cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b02ad7067d95983f9ae4c62f9a56e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4af3b02d64d48ca4bbcc92819a8e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52f84529d0158cf695a93904cb743680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d52a2f82ec2d179c53ef1046d4d73b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca951a10264d8ea5aab6cda901c17350682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca56b44c9a74b765e8b97631ac4a44683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1648477741b8cce3dec764a2819c72684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444167c9334a07a611a3f50a210677d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3d8b51b2dd53fec019f5850131b95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c019198aed58f412eedec524bed032687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb286837ea37a26629fbef8af01d58688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06856f365a972406049fe62777dbf6b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d78a6de7b1ec0472456773028693c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc78444f2a57d7e86af21e70ba9f8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf690cd7dfbbb2355dd0bd10b806e41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b821aa5f4431412a11505219987dcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c03cde98b27b38dc0692c349871eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ef01b9df03ff47363513776965f40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a35846b3deca446a8ca3799056c49b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a94538c29d0947231dfb7b3bd4c5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad50c8c529811c1d49d89c82b69bd2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835b1c0b95db51bdd78b4e42b759d17699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5137c4c36874dca96b1745effda81c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b42053b30201b3467f15478a6e9a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7436ab78335353d8642497883a68d43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea146cb08c8c6e86bb6ad3f53809887703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668b78cf672f19cbdbb84f386057d15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8bc3c11299f607084d45db9ab9d30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39a20fa754353ed30530e4211089ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0983dd9eee79ddf0f8f01bc47dfc3f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a7ce96c7114c346a3b5e1b0039d52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460cdd246b8068e713d097e03f00aed709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81a411b1618130302a8cc02ebe7a63710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a587bf3c50d32fe6ee4e52739d6ce76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ce34417b0e55bb0dfec2d20f60fd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22179edc5991321cced6a9e7bc0e2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de58080aa5140121ae35f5a275a0f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57552d9d361754f61b846ff6432dcb9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc5f1adf3c1c58ce5c3d1998e292bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a207d0984d6e4bd02c89b381fecfaa5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76a0102edba13bccdf04f7b7f7f25d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2379a67e27af7fa35b05705a0f5099719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c8a94d67131a8a3d29e97cb80c5a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d135ee1ac0bec53aa07c81bc9f339c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d3e1daf2f509770edba5af0a0e283722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d007a2ab2dca6da41e9cef5b1236f7b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be7040287d37c289a1f229ee3c9a9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da1c0b74854b924680e47074560944725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690ebc7ee801a2a13d5bcde53f75d79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de108cc6859478376b8fe041b769d99727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e2a353bff2a2c2315271d02667acc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe05b7ca321d4370a4bee3af0795ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7fedc6938da61263beb7bfe0ffe77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533384b19e8a8ac19d877eaeded2430731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7253ef1a320af112237a4c8d1574312732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b849a36e5f87cdc836049cbc4beb0e7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f5c1b48505dfe38f5eb3ed6fdef7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeb86d78851fc43b88b0b68d68a37a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016ab851050f5ce8bb481b27df19a7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6abbc9579eab1f53f0e17d4cbce04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d2ce681ba404d818de0da97cb8bd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303428f97e76a693f87bd1d6789127a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a6eb39ff7d6894bafdb8ab9ad12f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1410c9e72988a6c81b5554c77249a2c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a057e7c5dd34df20c91ef60a7c56617742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d3602697a93b65caa82fd695fb13e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e813de24f5c63d3958fe635b0773615744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b596ace661cb8bafc53be32467b6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cac5a725b34e32fdaded90b47fd94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902216df36b63848794ee458c2824fd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fda921a250f71f37e9991d24ad052748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97116f8eb5df57ca0e5903cb57f75a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8c8fe20c5899cba9b3aa5f5deab49750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21938d0c7e7e44b905d1503607c48d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9958844aa81f2da4d958a1eeb3d5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d009c201db8e4a938cf2d5b63ce42fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0007bf152f257790ee775b9e5f266754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392dfe32b73146fd8288339ceb79d2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942eeccc3505de6932481b203f19dfb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70170c44d20494531b4c32e82c84e73f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b98a373f1e54b144f2ddd7a573febb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d1ef7c2f7d93a3b25a6cfb325981f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aaec83de0efbb84b78c7c2bef3a0d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc4f4f6449c085c34ae8176cc8c987761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01c227d49e10f1a96ac9410bc8ea0b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885039e43c444ff001c1e45d8fe5101c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70315257ddb64257716ebf6834ef55ba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047fe46a11b8c72c9d037f930b1fb07765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848769bce1a89428d3412b17f907109766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe86d2f04976de1c305be93b64d58767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bf3fb3d1d5b523e93c656dd9ff7b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ca74f650cd6531cf27d9eb44c04b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7213b147b5dbafcafd5fc9abf3cd2c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac199f694313d9ed4d363ba57895cbc2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea00724aba7bbea64a9418faca838f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519575a193be976335355c2ff876b4c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7eb14369a83e07afeb541f466ef45774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167d2d7a96300551b714ea6c30042de775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a81295c230ef6010fe6b39724fea3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f427c1552235fe9b2d8e1dc2bacc4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762619d5665f2e8ee0577e646cc4c1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d120908ade6705f0068baa92b44c8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd35fe3518943eb4fcf7fc1fff599a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651d40e978b4dd5e3b9fa9c1b4d41b4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2bd7c92c80d3e05e54485bf06fec3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eeeffb8f6cdae4e522a541759fae5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa85f35723f9bbe72a4162f3fe436f1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cd9c839fe8030636b9345af8406c1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3502ef6c68f56cc55804c4844f3ba7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2def0395e813ea7b9bd225150a7d4f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08e2dc8d654a293716eca8943f7b7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127816c194b2e8081ba8f0cbfd4775f7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0280f10b3e6c13a74871385c596b47790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef01a1db2ad133ac31902f9dc623e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc6447fdfb43ee5a62984790954824792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdda1c2d481535e5a202a335b789b9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e104a0575ccb0b75e7941ad88b01c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf2be85e8ad20b970742516dd4d1d8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed3f1ffaa66ae6d87f203477d4705c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d1a70d7cccc5d51f47b42f7cd219b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d188a2f1a626529f9f6cfd18bd8572798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6e73fc1f72aa3083377ac0c53f20b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0324283ac9ebce56555fd2cc3f94f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff92cf73ba145e0ff427f2cd7f1f6f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2b0527a397ec470b0dfde3a4f23b4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03816a4ce11162b0705c3d3c5ac8bb66803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b53a6c36749441d2c6d6070a3f365804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f97e26a06ab576dc5b36e495ae8303805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f419cdcdf4dd7d0d3da171a623bcb19806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09383a9fadbfdcddbcc47e097088fca8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00d9710eed389ddb9940cb81971e9b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89156a8c099f87319c24577943db937a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0da28bbf55be9d727d8cd52b94ad49810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf01dbe81cc9b8f368f6a0199bd767811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe01118d5fa5c579f6829d7f88ce198812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdf54e5c7255265a66b2704587af14813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fce8ba0f80757e18ef6c9c7a42eb64814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea6610acd610e75d25a25f6b7e7516815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59c81fbdc25abced243c11489e4487816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09432bf78b57e89d535331b8c3ab68c8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5882f7105b096783097a6299e6a9e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050e39104c141a8a28912dde442fbed819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba809923ab237ff6161aa3c6bc38a12820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25918ddefc9a301173bad257dab49c57821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162308c5ea7081db15bb4727a023fca8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b2a8c47171d174addd434f5c9950f823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd606a02b2aac87944b2b65e38ac7211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa560b89f78933afb90f9d2e9baf512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cee37bbec2a9af1cc1426677aa1db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864655d973a62f00b8bba0ea43aad5be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be647a8876619957139fc8a175f3f8d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d818a43a4bfd72b57e7271495fc3706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5680d8baa823d38d6376e34ed8cda87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e961ff24a4dd30f288343692072538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80955b04b736c98c0fe028b747d92b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b06f24719553056b47080d1dccb8a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e65680588264a4cf7494e97e8441011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f8c147cb9b7a67901d70c5fe0854612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3aed9fda04da9cda8e040e1f841ae213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec656d72881b26d25400a7a4b9bab814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d7725af747a74d34894e1821aa5ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042fbc8c847a83db98037f5c69eaee916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e6995169df7b13638273bd677ff2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f100ecd85b937f30fd054ce2c8858018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e4689064167b4c34049e8b86f96e019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52873ee139616161cb8b9e202d9731120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495bdca495c3682f3d0ec732754208521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f0bfb6bcbefc0500cfc17e574ac422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fac86fe98742641d3a6cecbf65363923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc30f031a6d6608f44892c04fbf9fa224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa2e60ada9ab04b83039800daa3c6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3978bf21a474c16a99afb675b3d2d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a045f89797d8edb79e27c141ea4dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495a28493485f4959c8e5d4d1115e4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b88d15f5b71f04b75caaa25a844cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d409dd5229294d4cb6061ef9d22ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724d136c568bb7729dcf9778788e76431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbeffdf3317c3348c1e3849cf3896a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fed303a14b7cc86ece50d4038c00e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42e012fa96ef4356e0d2fe006a2ff634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3071b906a93b629531d5ecf752ae63235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd37a325feb2d6f884c3c91753cfa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7b4494beb7ea78061159b7fc1014837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3688570214d257aefc0097dd2db5b4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c382320924716ca9bd105a92e6d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f5582a2950adbf6aaf21cda5b714840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16885cc9c36db5d393ae3adc2086481141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9262fa1fd7e740d837d05d80c0d8f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c928c09a8e0d325752f3868d1e190f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9dab91a3a92565a5a7b51c7fb9826844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8b1a1e043907d0033d0365fc7650245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f432f839940024e8bf8947a986b77346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d48faec7ce4bb678ddf342991173b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee00ac9ba086e27fc1c786208e5bd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e288cca3382b61da2c682d030cc84a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e78c5bb93dee46d33073c5f0541e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef06e7a2a7abe67fa2cc419ce855bba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc51c7089e88dc83b31acc3e17e0c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb99d6afdaded07d6d2c342141d3af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0551b226d55de8087253bd31fd0b0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241ba01d72a70f2d167653444ad258955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d53cd044613d479d2382873a80e3e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194b9b8352420070302080cce2f021a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e45a9c28fdb54a0e30c1aa7952908858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a073ccf328d23f177c32b51fbbb1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04a1aa3e6616c11b0ce852931cfbf060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e19b83521d371a79cd70844efbbaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd9ca5cf13f6836a67b775f45faf6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575004299b8f654fbd986c614f01fe1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea51c15460998f9d8da9a1939e3ae764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bc5c29820ed0b19b941a42ee8513965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88063da459383091c3eae82f70a488ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6d98ff23e7100a46238959f8107f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbcb80f6d8066fb2c60f270efc91ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111ac57aa2f3b511a2bf88f264cc2be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffab30a2e81cafcbe15b0a6323dc4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b6de3d9862d78463c8d4a8c46a7c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7096100d3e362b720b69f6afe398cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dbabefbc4c1cd050710b16b1d5d1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ded39c3a6a61fbad34b088d0c574674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3c85229593379a46a095f03350dfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4d5bedff385f921e7d3817c9ab20b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff5d4be5e79f364b38a7876894e45877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d555a6d2523233fad52ca292878d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe33cf61629825312bf973aa6a8bbce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982578b15b7fc937c06ec16dba0275780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92743271ce302d3349e9a82f4e4eacc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa0cd844d79479487e8964b1c8e7f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d1b99ee7a55b94a6effd9b3d1a84083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad56c6fc3ec1cc6e27e5321aa4fb4aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fb99abefb25b6b85d55f2d09d5b8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318fe7b81e3e6f725017f35e0a5318986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359815fa4c50843eaa55c36a24cb1e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a2dc062582f996bd25bddbf686b7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613c2f0135ef553dfebf33d1a7eec8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc57654e229352967741aa828cb9ef190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ebffe6008f2773deac47dc3c9c14891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d541a86144773b385db6556970d019c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c597d8baf6bbef58eef2139a562938093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb02295895737e18bb9d32c8fbb4e7094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9608935b0111f2cf58f3cd05220b6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686c657a8ef07458fdd5f0d6a56a0d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859207b295d4a828cb6b5fbc2b7895597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94aa587969a6cfaf79b1c04dfb7ace198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef42ea23967a48614ec98bd8711b9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46747d9e7f66ff4ca9e80605d88cff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348431da4172051859cbc30e2ec834c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca015868cb48c4e3ecea90f193af424102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2252dfe8af964371a65a87f1d55b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71f1084cf6565b7fca055962154340104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010df478cd7a175f0348c8018db9c2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3a149f8894c18b57cf9d0c3d2899c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba0f4838263e38c94c5252c4e7ae5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2878a059f23aa76d6912302ab6cc4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b76929398efd32990009665c0e963109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de2f76ab5df31c8d541c06c1c2c88d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c554206d4c5e9425006e92d08d0a4cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950a1ab0878ffbfefaa820729e8a50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d295a41eccc5d2284081a28b8c1880f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024597536f83de2837fc0aca2f7f59a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416e20a94aa05cfd963d88e99c27c40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1900ca9d0c0eb35e86e2c4555c603116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0c7466563179c3daa9486a1225cca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87324a26ad019ac88cf2e4ac56e8f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b90e5e52c7a24ac17c7d7b67a7e38d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098acad8e1dd63f7ac215f6a8097fc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f3ec9cd980432b11e52bcff69603a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f8e151195b401d32f52144c221515122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b62f670ebec09e2d74e7b00573fcd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06e826a10e58c544d28cb6dfa6efd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1240d6ce541b54a40daaa123a72e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f60398c17d5464f0d3d2b69d4042a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4227c076134a6d6dd512deeee1102ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438528ada6ef0491637fb587ab8562f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dbc084ffad8f6ae2db27098cdc594129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932233bb4eb694b23e57ad40b099789130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6932996fda41aeffca628a66be3c94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c9e466ce1b4b7326a29838fcce9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e42ee0cb640c763b55500f2ff04542133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffa2d8f8c1957d86bed117d0934279134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361a521e6870dfeaf95d110269536d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521e3c6888db871dea1ec68a4ddc1cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b806e6931e7af87c3ad8bb3c206e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaa346f178e947b125a9d29bd89d17138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a35db1258a49feaeef924ed643ac62139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc805ca80d8e6e3d582aa03bcbce376140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718c97258f1d9df505da52dca127d99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735043108722f29347b5079a219235d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f01fbf02f7d835a6b97784ab4fb6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43fe5508e1da53939bcd9a2487508f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ae16a348ca94e4e9e863da073dbe3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2198fa5751062fe60022577d4e011146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b01beacb98fd08318688144aed36e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57481bcd9bd2bceb17ffd934336a382c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385de90274160df4efbdf470cc11187f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43991e1df3e774abb137721c6aebb381150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2ffff8dbeb03d576139c370316c00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162036680fb8f44413568e5f40504f81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276357d1c0c40d7cfc8c5d3b202b96b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5a99f15583cb38bd018b79f8d3c3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722696777e89fe25a2f36fe978f71b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9841b626087d9de3e6e3284b4c8a536156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed7d29434b622a54b80a154a8a1b4c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721eb4795e6b715c5383272bccd7295158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95286eea2e1b616c4012f1f75c3f175b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51291a4d9c5db5737d6373e06286ae7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49509af0d751c614ab5a593ac4ccf412161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208a38946248c6c4c72db0e990ac7a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc5319ef30691487774973a492aec0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46dbe82ed7ab396395d384e3433144164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05195141941fc5a4cbd5c364f007d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c3399778070e5246e0c7e0a96de63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679747d015a36b1562990e2c045cc127167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de6fe8db30381f8359a489482d2625168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad11705bb400991cea20378b205677169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df10aef9184f8aeb51926e1e4c8a508170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db14d431e62dbe605b8650a8dc86c17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979dbf1914e5c07388860d3d62ca60a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5cd5af8b00497d8f290aaf17dd99f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161426904c15ead41117c772e82fcaf2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b5a68fa33a6cdfe1140d51acbf94f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b7777f14c856e495696b88eb8737176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1516655932f4aaf1be0c436b1b713177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8e81a35a034003a2c6961202f5eef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc7883dd942624e69625f332e90a36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cca5c6dad55874438bd348494b7a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f2f618b926e10b07530528d9e8c11181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1df3fefb54d4dda09d825e037a7eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea072f8132d031431edcc1be0db8e80e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd655692d4baae125c8a0f27c09441a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa73b1ef159558e9a95465989fea8f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df49a7ada13823f9ee14972fbb845d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fdbe04b4e259549d315b5cde07673187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45040be80a0f4135a47bacf53c4590d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b890b36c8e9ebde042eadd4a8b0d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e59ad0f894e17570fed42f77658d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23306347820d4f9b52b76270fb72eaf0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c15421a166e23fc308a56642bf8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d146ff436f7021e6b70abe30d70b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54793e91750dae5ccde808f7a7703c71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc584f74e3cb0da9f9b13465a0c220d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed8e1d2d6e3642adfc904bfab979a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf11098ea6a0a51295b34b8129ba61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fdd9c530badaf81a9e3c81f9cac7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ad9f6bde644b80e5cd0fd4fbc335a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b00c4860af3fed70b5fe06e3f2131200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e338a1f68d144d18623b758e6e5e88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8a71d9eba346c07f914fc9d9630f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14907ed9346247377a51741b7367f37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f28e2aad86dacc822b2185e1e2fa9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b881ccd51e1a103579d3040661164dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e58e053e1e366ff280b38aef67d3a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86924df50ad628a79846a3583a22fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a44e309db9deb8052b6b0874cedec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c948cf0fbc8d0d58f79c3574808e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0c9d03ed6512c7182f57a9009caec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce1a3e36ce18a220df67403e81c58c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45bfd55e9c7355c9ad5f2d8c222c4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc322130ae06ec03bf140ac9df34d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f08bdc40040569ff2aa9c23bd83ea2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eb23a9996e6ab6fa7d3ec88de245b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afe0522b2097c76e36b9815b1e471c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0acf710d70d14ac6fd13923eb7439217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518e9e349c5cfad49f00dc8636be935218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abfdd6fa563c8a11aa00abd43c0599219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755949481214dee3f1b744e6402aa200220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861571e6a3a37535539adfc3842a934e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25bab5455257e60bfc4c033e59bd6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6565e3ebe562049a8bf1aa23b14802223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c08490433c27434e665a5afe929fff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a2bd6331e7966cb2027c2e2696404225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d6135da05d336cc68b9c540b08a35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad59cd246c169859f1d82756d729b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387180d6635e26cdefcba267a2b5d3e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266deecae2ef03bcbf785619da56fd3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b75d34683941e90ed03f030a2e45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215051ee47b24567be1301b7c8e12e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c8948f4d391eaadfbe5e6218b78e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f8390f4c76fddce6bdf00e0bb0158233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d7af3a0426ee78da01ccc4187bb68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d2e8698caf77502f5868a9c59f636235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e78b3585de7032b81025f3cd51a020236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac58b18de23e75fee1d4383c2622d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62ebea3fb1a8bede168f03ceb0c796238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa6db99571e8c78e116454fe950fa3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd20ac96ede15e9884119fbda76b2e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1aa28d736ee57755d56baf8f8a8abc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8296de3579cc40f28e9107d29e5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fbc257becab0656e6cebf14028819243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bac98fe74e6b293f8d5c44c774e62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12d40fe2b3646a7465ebde8df968e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2cb014e8f9f3d8afeaefcbf88cf69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909c7b6f4a20ba1e47a4ea0c8ac771d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c60f219763e703801ed3615665b96248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da8f7e1b8f3fdb9bd9f3dbfa33f29f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1245d72083b288395bee60d591308c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ca020d4c8fb4890fa66e0ed1df9ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637198b82127c5677dabc319f22fbf63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687ad7d059ea694edbc59e9f2f3721f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116c54c4d6be591df31a924d9eaf555254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9ec84e4f4ca4993ba553d089279c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fb4c0041a9707fd3f4d228269a6f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7029c5150a089367d8d289377557b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0257067df5f7bbd25988ef5ab56a4e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056319b51bd4d070c104fdc07d81cc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dc3494b078a250352bb12d08e150a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b691d98b7a6d60d56897cb4dcb6b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df054ddd8de477298f52513ffd894c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbf627fd0639d1bc53f1a0897a66e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e0f72711fc5b8215a31651e1ea17f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1c80be6e810c3ec900265ba4140b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55422a8cf68606b23c535890fb2a81e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82591bcbf9de19bdd3c4f80da5590a40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2105a535f3d2aad138fa6286d4997268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dba90347e523378f8b7a1f03e0d7e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9412367ba44ee73198d633d2059b9d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4980103a503c456a3189c89800bc06c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951b18b169c64c63df059917f82f3c2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced80d3d206eccd19c4bdf2fecc5b53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28433a8cc9a38dd7464f0d4493a2fa31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e654a9bf7fdf6b7070acd7c62b4018275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10005b8b904f767174ea23928bd4cda1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2370d11217f3c6e473813fbf6657b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25261974a4e29a215ac03ac05c564182278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab75ba5ca2bdcdcd49c0fff67a9d743279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2923d1393ae39c4a2ba8562b5c20d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1c4781c1ad3004799fc5fbb3a284c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e50c9bc0c19aea616c1fc65f6f91f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd3e4c47866f697d8fe5143e5db16c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f629fb6838a395dc7c2ee2ee91367284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad785ee2a31c14a81e31ada699007e00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3bf3e97bbb95a04837a6eaeb0cfdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f070b435fed8ec0daafabb1c3876782287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20a880babba85fd1975606994345e0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480db567baa32e25495facdaf4d54450289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67f3089f253ae2a4772fc082534037290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112649e5a39126dfada61e6a4a55836291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a102c0e5acc6f59fc5270b46d25bb80292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee00894d8685390048f7e6fc85ab05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cb48113d1720f2308bbccb1b1721a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8d3cb29772d540a310e91d0a4a4ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31becc869550ea73d6e2ac4d61432eb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856401b8e0c96c3e6caa7745346a9346297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f375077f977846b5faa651da7aa74ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524112ab07b638689280179ff01c61d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459e3df99d79c1b133f172823693ab2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d426a0363e6b88335646b8f76d4878f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7253bbd66e7e0d0a217f738c1b1d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ef6fa71357951ebb59c38e78600e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a1afec5a2bb809341b603b4710304304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233933df893d00d4ea630b383b9401e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec48a51dd6b2f698f252beb5a6f19da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b9db4dc866b07063d6eeba993bbf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f88993aebeb1fd553e2915d69f0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a16e0b0754fdc629912332ea97a30d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0d6e43b7e46752820156b21c67a98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b8bacd1e2725cfd4d39a4a0caac26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f496733d04843023cb035e9bba32bef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f21bf407bd4a90d9370fb1b151dcea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5266cbcc263b920e5c70fdfac3cd4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205c7e75721b930790450e9a615cc73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743d49d16845039fcbbba9163c87434316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496284483fe9107c5bc4755055c64877317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5e0d255038c37c4ee90023faa0fc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed620c1f428fad3896ecc2a03f77973319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c37f65a7a2a216b4fc638e3bdb6c19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120cdef5f155ce97f46ae80c5c28f5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e9402e039f052885e93184f886040322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c882cae6b6e20d9198406c9d53c622323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4be73fb1f5c20c3f4e2f51100c30b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015fecf7aef4d39393c33ed4de0f314325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc916eb81091797a0fe9d3883498920e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce20030f6b9d93d6ec661b39701415327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee4d40c383cfa6e83615c95f53757c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e062edaba08be6e6e06cbbca542ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44935beb5a3b9f84c4039c01a17236aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acb5d126882f16737b500d4ca6dca9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e957e6634c3b94249e1ac902185a29332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce1c0fdf0f0767aab121354e0e4ad0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1ac9bd912c65b4e8123aef7cc998334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371a37d4d1c5ce1803783aaeb1d77cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92c3fc9ee5c784407a8cd335af4358336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c699eb5a64a7893d93e2fb44a2ebc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4eaad64870de6e821e4210d727024338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c00cfef316564cdd5f2ad34fa10fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abd4a320268d3d507ccd9aa3b7704a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f70d57c1ef412a1e502e1becfd164341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219a66314454e6e688b4127ddcfedaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e0d8541f9d782b8ab81a764164cd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b2132672b1ce923dde0b787f69497344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066af74122c743536ce536ad14ead46e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a4db159c21691097fb16c446e4bb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eaff80d7fedc607036b946819baf7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271e073a3f17056cf4452ee10b35e74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d470c13fac78d96766d3eb4425e3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85db347c63ed9429e7868bdfbcf341350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9885332e8c96dd1f8371aaed17049bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7041dfaa4dd520296ab2287134da79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e4eb72b6085b57f0485bb19b9dd5a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ffc9802c25bdb93f8beee1ff1b3b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f2c17d749eba5fe3d88837c5995b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214278bc6650289a32ecb1695544c242356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea7219c45b171e2a4b602caac2821b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d359a09f5dde2f3de68a04ea126d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f1e2dd17db7e89ba9f3d28f44478f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97965e44b602eff2fe54579c88ae28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae897c531fc272c449aea6b626fdc10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f30a5d2c8a0f400ecce6ad32c2a2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd482bde69a64a1e71f0023546b17ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52781694d6fffb5054610caf94f098d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a21922bb35aabae369e1f1d5154961365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db68c3d2dff61bce618502c0e69233366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02de1b9d13fad1d7be916f394e0abbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb9c70e21f7f34002d7e14ef84d847368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b02aad5f481705b80465c5c86b29b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e201801360235bfcaa3046902861547370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294d69c6b0ea2159053b9621355a6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1faa01ac5d93bdc2bc5453818e0ddd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c1fd0eb724a2afca50003ec55f734373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c79b89488966135da9c93d30ed06b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cde098f79c0df14f028e4fe92d21d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb2f2e1183af1bf995cc91cc33820d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcda30c90fec86759cf9709b4d5d5f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a716dd2cc89a4e945793dac16988754378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40390a2faafabec99a2bf5c0746c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27c726ec3757cd018ba512dd603dda380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ca5a3735088bce10b501ee4d0f413381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3ac1ad47ad0e4b703930f14e5c4bf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f5e4a84f935edf80b361b5a43e01b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd17da3df35eba4b5b5051a8215a653384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4e4174574963a52269a015ae77adf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a33d756ae7b4b9fd5c19b87318a16e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fdf088ebf5ec8751492b1cc3969a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c06f369bf7024efe08828553abcaa4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f781c92090f95adcce5d71261e1a24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cbba7e30596b07f2e3df57d7db477390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71bf48c814f72e390d56af0789239f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201391c4238c4d1bd72e1a7cd69bc8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee0903f7d10338d0b3c53367d630d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9f6b5cea969173fb1d2a6af55b91a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f63fc6747f74b0137b8413f36edfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99219ee27e1c4c15daeda0b535d4b733396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e314faa57e6fd61591a3a949e5cf727397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a894d4d78a37866b01708b5447251398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0264d662df6d73470d5c175edcf7940399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de381869d0ce1fbb21ece7d04cb7e08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab13667e8c59fbe1bddb755b5010c50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7b333c7bc062e5cf8a96724815cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774e5789de79bebb1faa2be6c1063dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859bc065a1a01ef1b905c47b600ef57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64827f11c24b781ccfc55db2074cb140405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d41117344ab154998c588fd36d7ef2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46190b03812ca18379d27842fd9196407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90233993feab4100be9a409ba61339c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d102269fdb1d410a5ee3812a875a178409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e45b1e1584864b320203729b12d7e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27344b3d24aebb4c40c13e9f8559c715411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f456cc4f31348b1f355af5c8e20cf2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf555e544d5377bee78ade5107db3dfd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4317c217359db43a5b257894d782e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758115fcb6e402466ec1f9ab03dc402415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624e2d71312366dcfc15a01ad99f5b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf59bb8f9731c6358791bdc817435b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b6832e1672b4e1a5c924f28f796c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aa5b17008b5038e359a9258895b24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb2bf9d5b536c51db51e6252904194420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5107ecb12ebd222458fe18f717f26e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0f3e273925be5edaf1bdf772fb2d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e7993449fb8447fe3d87ef71de8aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdd17b9e8582d656e0d88e93ea373b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1634c7c79415ab1b54186cf7dccee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ffe60894be29711ce54d7e9cad7a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0d1468518d1b85c97fa3cefcea343427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203eab0eed8f4b2dbc36c74434aecae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19f0257ca523d55a077940cfcc8fbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ae92aebace510408e57c033e6493a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd77fa30a53ae4c8689edc82d5e5756431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb65cc2c7647e7f47186a2ff57b3d5e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d43c4b474c8c4a10db9eb2671590db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee9f11565d5ca0f249a8c9489a2cf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82a3d33ebd346e480e85d5d1083c10435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a633856e2494f4456b8e3086c70e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63fe14e0076bc0e409f162608f6f33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada32411227c2b4d61071b198b2e16d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22869ad1b3cfe5242f3acddee2a17e09439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c1f2c13455387f264a32fb9c19a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c354a3c028171e441565f8e2cba5e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd425ba031cda8deb9277137f870968f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae013f19e96b8cefe1f15d58ea8a760443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a97af8f760116da194f89a90cbf2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16cff502b7be2f9a76507b761fe462445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaa6ff8a6373d661abf313818e5806446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd83234467b86d5e03993b6e0782284447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119803157b3a8a20b3c60d66d9e8d80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c388e052503e942f17dd8c41a32f0a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2355b4471da5b31a0ab39334a83516450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435eae12e13da025c4996d259725e6e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b55f0d9f64d8d7d46d714fc1493ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec251cd197157d37f1091d334c799c61453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cf763237b086b86ea89c013ff3d13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1291cc40821284870840ec7a83980455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f367594d3a0e88bf95b04af1439123d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8747d31df8c8525b24f797ea406dc9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd556831c9dc73ebf875f452ba1540e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8381cf50db3c965d5eaf0ead37b9eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc72f6bda6d5e46a231658e793530d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f88054f7a9867442154a7f1b745cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d8f80ed1c9d768427b5a371b88edb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6aeab651c0379dd2a896d5f5f4983463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc339ee997e7ea6337e7560b77bfd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127c8d65d8e9254f1f26d7fccc7e948465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7527b313d376d556509680cc7dbee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3e7dda80003d19f79e1d24dc8b164467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1d85a43464260d9bb03a413ae4227468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba22aefd7d1942ded3e1ae5997313f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd198430f7778f240af992822f4cfc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00d59d2941311b107dc86d8c469c45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c51d2030aabfdebefc1391d105207472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad947fb635671ad11d77a547ab33534473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b30004e5428bea5800f6eb2bb1e632474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818995bb98c6489eda3d3cfc526070f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662474ec526ce3e996e5882bd72541c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13d42a841f66723ff5791ce24b1b26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba11507ee1487eba5b9d9e886563d70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051be2b96d8fd51ee108d7e06cc24c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae1bb24ffa4bf04c8d109478b3c699480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042334927eeb8b72a23055b360504b08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fd893e6823140718e6f3e74d5d052482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f9d151625cd725ea414d6458fec75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f8cf153d5f790a8468b4bbe0cb57e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a5bb514633aea583feca70f24e22f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a327988c2131ff889f4068862df31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a9e111a726affa16431ff7cd070f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44df5f0ee7149da86464c8b9d95e913488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ad905c9224fe09920233fd1809294489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994947eb001ca4610d98a71b1d74692b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11345f5ff01f200a9adfc1d154e3c01f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311518e8edd118388ac4a0665a0e1565492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d853e9427693f75dd6aee34cc7304f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47ea582b63d2d6181d4a54cbe5ba3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69409e84b44f0107dffe6dd3d60f4a16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043459c4f26b09b9cac6c7973723b94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e554b0caf5dc04b404db94a91c89f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaacda87c7d47545b8dc19e9c6b879498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2c31afa3376bb69fbedcaeadc9093499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cab9887d1a1f4b3742fb0d7631917500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e138f6265b43a8d3653b6956a7101bc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42692e1a9884a0275940f9e8639fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1662ede1483297b1caecced389b4e72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47674c647471a327ae0622c8aca97b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4143d188dcae91a652c7856d085fa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718bbbf25923d3475dc25027027fb1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dc9079e1bc85e9a99a4cc18312d72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c05111a15241782fff468900b9da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d90392473668b3cff8b34c5ce1b1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bad27abc5563f641d9cca1fe49a021510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc706dfa81236dbc6a9c4109f387cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b86724269df10fb667eff7ff5c8bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9400b7db8fcf1ff8baaa0b0318e02a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1590d145b0415ce400f45361d854581514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da91a0712676033f5ab4a64b98cbd15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e205e480000440f797c5e3293031850516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce825ede365167df923e7442b8dc110517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f40a31d09a8469c8f15fe707616f9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bd2f5c97ed5db6f9167dd6d1f95ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a4e598b89c9f26479ea10591c2dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d536173fa564066cc23bc3123fd0d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77117e6e605c1a7482833f208215d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817169ba5d5a484fe81f8b1f0322e4c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb7f1f794ab27d468a7ed7a79e7fd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a823908614471293c919914e84682d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac2caa66f6990e990bf8cdc78e5e1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07847cc67e10974e70759c9fcd127a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5466b5ce6f66bd7b71c2452963c5442528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f96878a2aefbad6c5f801c7c6d0a72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a39a84f59e867a0909e050d99d173530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee7507f58d83a0940cc1869b54ad57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5b4730b7e00165458013692d65368532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea13c8fd196c82b84a647159dcfdf8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271cb651735a1c196db946d0dfb2f2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0714d3b69b0f78b1a5d79e2e35c0ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c14664300e3eae4d94aed20de463f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfb2cc80256ac525aded47576e2e53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28284af3363f98b16831a885e2331538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693ea7b778dcbdd2d05079906fd85a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce46a79e1fe6b41b2154bc9671a295540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a871c40f8068b7422903afa38ee094541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4dcab54f673cb38b087e04c273dd8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be771ad9c8ea9efb3e16f7a6e2c3da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85837514d058da153bce724043644284544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba316120890a54896a6440aba60d724545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccb2be98b98bef9e39b12a3d5cd59f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b377980c5ab27e2a49c3c84ecff4798547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f57a3284d10d42aa6c620dee3570e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd8aacc6ff0bda2bcd5ae203a8b64549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb6650ed1dbf248da1a45b99edceba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b81eb2aca7f215e59d1bd698f01402551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5eed10fa1861903fec2f1f77cbc5c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd494d114563718e72e694b804604c5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10794166e4972b256745c7ed34bca8b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3e43abc111158fb2efabad1c023a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c868e8dc57b9450ac6168c92d4f7748556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a2ca3859a4e59202eda6d41f519ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dd3f04d3209d01c73bb56b4987d8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0857193f64611f7ee81f9b3e1bfd5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6040b2e792c48befb8e0b2c383c226560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dda414bca25280a3a58e1b6d29ec49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09178660068f9af75730d159d3acadb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404c87112574e74a88a7bf0babd60f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff17487c54086586c1723f49c6634c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478d5a55f3e17d8d1ab208d45ede7c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680919f52908a3605f12d0c2cfbfed8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d05bee33560e3d576362f6e2815dc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15684c81d0279f254b85214fcce3e23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81840a24a40bf5659612f9f3f27e663b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43d490143bbd2b83b21e8eefb05d3e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833804d102c57c7427169af0833cd64d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec62e3b9f73390a1b417c59c80f951572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8462afd37b71934cace3f676ceb7ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eecb202ea13d9f185089c0d5063b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc97ee5f188b56ee8d8252b6bb6f3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b707ab84189788a1f1591758644695576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db164a0fb605ecfe06c4cbcb154f01d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a200682433a4cfca5ac0f73a8f3d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8f2d16785a7c7945cca4f7182ba49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49422016c1955b8508f66ec0732e1c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2c9f594a461cdab3140698f09db88581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd305453b22f6bf597329acca069c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591165b38d6f16f4eda225fb607f9add583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aab1074eae3538822237f1889461c9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11b252185adae06fee6d3f90741d34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65c84e758314c5f9dc98408a04efc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4160f2df44494c246771625793329587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd48b89302b8e52ff0c9a99346deaf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769e81ee5e7420855586d0288fc422c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f14368fe30dad62e7c445ca9d50323590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b437dba2795409af57cf2317e9e870591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687f2af4c116322aa688deb1c0cf258592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af54117fe04559b3a86ee66bb11a576593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c392b72f661caa0f661f99e3309478594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a79aeae9c6f3d23cfdef3ae75921c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f16c3f6b1b81e3262ec801990eded2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029793025388eaacad807078d6e888e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750203a86c1ce4af299ee281d12b4f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b08edd2c06fe21247c3a4ad052b820599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e68ea294807093a2cd2b8e1d3be5d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de9be6a3fb635aead55bba6ef85f3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ebcc78fac584c81667d9e3cfb1bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe31a507aa0da536f8942eb3ed82fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab335caeed9423aee2d8c3ee5beb1a42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d54c2ba035bd41e9c8b935fe829e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda425ba9fdd134e7f7ff2cee62e344606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6f4ce52fabdb9f1fb73ee01f51dc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca80df77b098fc7682a55a90797ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513387942fbe8828c1a447df72c5ea4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864626bbaa573e82334b5593ebe949c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175eb3991e5dbaccfcb9bb6e037b4de7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf6c4501684bf17ee9d0079412edfa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fb9ff41c23c57c1bdd4c9e02f74a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98de2e2712857196d3f8e9f32414c0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaff55c8b25465e46c182e029b4e2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb553b9382d482edaf5fdb38851917f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5e9de2ff0a637abcd9c4daebc61a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b828e7a59f4719f5e630f9c05c53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fe14f14edc42c3337b43aeb3066df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435b5e0bec9338264852405368f5b1e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10163bc48e24b97ddd29d83750ba03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6b491f643b89728b01c88dbfdb1d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdbb1676ad47c5f92f27a761b0eb41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270124aaa368ad0b901c55b2298ebb53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfb612e95996d8d17cf86fcc8c92d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320041c49d7e1cdbe79c3896bcc6828d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032b65db9e8c69604aab784a331b866627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58193fad1aa098afd4b046e179d2b0ac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfb93240ec2a2e49a70d906267d409629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c287fac55e66f2b91b87fe994787630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c12d7e2b5b97b25dab4f256da0970631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0de57daeb83c1f9225f2354205d789632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14539e9e587abef056d43fe4c5a86e63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465925188924f9689b0b0a22b8a64df634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3798bfd7a4b5bf35e2d236bde6bd6eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f40902c5156d6d79b87722f559847b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9d17eb2f74c8f39b891c662dff856637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bb4a453941bb0812a0e62a65651c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee9583f3bb5bc745a51df52210b181639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163bf564139042b10623841d9003cae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51138d5ee36606d41ee15f0cee7e7af9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d133b1e58db6ffbce81c2537a91107642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92395b0cd228df1c14b327a1e386b0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d2ae45607d025c60391240ed4792644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b64a0335d04e819a0faf34d1d5455c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914e02ad1de73e1f5ee8e71d15f944d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764f2bbc72992340e0aa37cebe9aa72647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861479b613b79ee992e0b44ff48724a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654aa9bc56bed025f7c1d15e6fe4522649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4355572c4898a692815f0b8278f9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355a3d2fa86dcdd62b06194e8daa4f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1485faca685fe81508c42d4562281652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262edb67c8a6ba9f108edd2564e938f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d010f598df1247233832a43ffba4d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b7616319351e0de311cf40ea6a017655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01befc74ad5039706adbd6caa9fa0494656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fdceeca9aa5f39d146a5239c9e7268657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d320cdf77a679a466e7136ed8bd9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb256f15e3740c421a7afbefa95dbb41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bd55c3eb15607db7d3d6da7eedf5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4dfab241002ad952705705bd46d37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2d44e8a3d1757eb0ff08f2cd807ee662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4fcc8b7b68908a076298a38cea1c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f7bc1840d82c70f5d3491c34d18d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf720bc5f60c12c12417323bf36e795665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fbeeaa57b573ca418236ec7ffda77a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697b2d4018665366f3b2362ab4c03b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab594db1eb91d91fbc7eed18a07270668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020808330486832d33ac1e85317e21a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c34b843727af89fd13aec0123a075670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dfcb776de944f59be40b8f7eb9218671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0a9bb0410bf839165ba3a5296b2dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15534a0913359aa1824df98c260595673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd4efdefa7097a15bc8f7e716d048f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98833d8332bf433a318996381b6ab15e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a926c9a27f6e618fbb3db6884aa4fb7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f2352770f1804dac6ab6f3220aaec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfcac165849bc3585d7cc0c6ce38e9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048b453e5eb2f053fa5680d629e88be679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8609632b003ee0da3622f3c2a926e2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc3087fdfd3414e026a6cbf1256874681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9f7cd406f8ef500e80e60ee348da682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce26901f2d96a34e196a485b9cc00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f45521a686624146902df4f0e87909684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16885a976c6db4308f6fa603ea23f5e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf5a40a9ea547b4f952ec76f3fa8dc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4f547956e00b01a16a0d12f2197df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619dd83f0fc380aeda953025822abd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c547f407be99973b9abf5077ad3c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bbb6a00498c8756d4e149cb582603690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595352ab8bad53832c4e112b53bc475691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4c8ed908a663f8c35db030bd4e0af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18a04c842598e495925561b8676b3b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e843d74e2a915072d5796c388d2e176694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d95664a9e2db6f845d0ac53022a98f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175190a080704414187105dcfcf1a57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55a9709f7cf1b21fa1a2f196824b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee61e712bb900748f701c1ffe3113d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ad8b6bee60aaff3db099d8ffe47eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba3c706d8d82e24668dc5b279b722f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1790725151801f6189ee3b2bcaa7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7068d6c7df0f25d06bb8bbc650465702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cf3d3997f59cc8f7eccd68a147ccb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926b2848c1eab60a2d74660ce22a13704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b5e9704745fe92b96b5165bace0ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad28eaaf0f5f700a0cd6b3a4954933706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669cc4236d8ddda674e26129a50a84c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0420f167d6756be263d9e698ea23c00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2842d11f689eab22b2322022df4f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fc9e93582c67494fca1dc07c67b60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471df7f4b47045ea0a976bd5235418e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df0d1572a047b62d4b057fcb65e0df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e458e178bf60678a37736906b0a7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc00d76ccef643d1724282ed09b197714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62f1784e2ebad2afdf32e31ab5d3b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4404a7e2aa3ab2318448d11598dd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d769aad70cc1f505c30fd4e37d65a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542643cafa17fe5f919381304c544d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790a90301c068052f6b9a350518a015719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1e7bcbb424197d64710d787634b34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1dca12fa3b11c135c82ccc549cfac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f232284e67065050dd65843650291d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620db049b6386b0bbb8eec31e7de054723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bb92bb6da9caa94d223c8e58ae431724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ba7cb0d6b73a07ccb9e122aa0232c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a01b9222327e161cab78de0f994a8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40985e4b5f113c4270d38587a3d4d94727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c86ad0e7be90ab861ae795085c6986728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594a9b595f61897db5e41f07595d7b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a97288fc8391e08d90d8503a80b4b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbedbfddd7e216a7d664db37287765731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707396c12c2f97778e3ffe316d7c410732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77600328e549b9bb213c3c5e34c3f79733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39671e2375f44c124472349b53eb75d9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f17f47c787259f8ed691032bf597f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bcac96652121c802e907794d2ba31736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608aceaf831108daee89635481735ea9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9ee46ce9cb88567203c77e9c04b75738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38197e3b305e72c26625997db4ca78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184c57372420c46553df596d54165bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c8f47531f30b85c267c6c6bea5a04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f8146a0d1598ab8f1f12e99022e1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c441d7adf26a841da602fa7715dc9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ceb9e1599b9fd80fa1b483a6a531c0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250da46f9e6e7af8c5ceae46cb71ba0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e31e8e3eb4ce935ed607643157eed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cc7bbeb2c68492de5e7cc8205dcd5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10d7fb10ee8826f6aa8a8ae59d5db9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6848f031fed4a0d5b8cbc186eb2732749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19cf97ca4b3dda39c4d266b35d4c26750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d0df40250e7fc784df6e4bc94d519751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fd08e052643323b865cf7477a1286752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704bcb9b8ada7463c2328d7b17f4074753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d7c14d7019164a14dfcccb3d1c22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac56db6d3b202a4cea42d5cf38b184e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4b96325850163edbaf22a8959838f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4192da433ce8c69b1aeb2a71bdc41a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3458c8089917145671feb1fd33f6d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6fc75b81c79eaf0f11ab068d02684759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98e02e810a3055f6af313bb9541f07760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760a13552acbc3bdf9c5dda41578b1d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad1af13b4f86a6b3c4e97808fbadfc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d613a031d3b7e694d4ec4e5b1672ed763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c345a4ce31511d499e25b6d82d0d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1ea70c8b2362adbacfd60dc284de2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653954696c1108653edcab6e40bd1a0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3d03681bdbf9bb76e18e959d65410767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>