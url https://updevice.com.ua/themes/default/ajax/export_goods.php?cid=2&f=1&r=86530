--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c59d7cea53a811cb18d8c6d9118df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38671a8f8c87c0b870913ce3b7539c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd974cd0e81252c68ffb08b08b2f356c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5e324988e5617e878d9c15acc84404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdc417236cc7ce58744c83aa7411af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf05e13f4614f7d1efb1465d1870c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c78b224d39d7c87b4b890ccbf3eb4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95b74f13c47f4b55a1ba1aca9a625a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af647bc89f10f60a8e937841de2ebb279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90ec5bdadc59a53934cddea8f7cfe410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae82889f1cdb2cfca28186605cae83511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b8cb12062dbadb8a75b23adf7f53412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc84c8cd18ee9364c061bf93a1dbfd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682f1019114844eb0ee2808af4e579c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dda19ad4a124ace5caf29ca1a6799e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73122cf938da15a60d38ee5aa73014816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0914429517e0d3804acf2d60eaf5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc6cd38904c1725cc62088d80ddd2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd72e58d039ebc98d95560baf2512a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8325819034968411ef0a823c371d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c203e10e8951180f75d295d0cf72e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443294f94242964c8ae8ed152f39c7e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c7a01181d88b8fa68054bd2c0961923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5b8b74f2a9790e44c8ceb7aef22a824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339ed3f0207dd1532dbf0365d53abc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ded25625225d9194bcd50710e7dd6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367751cfaf87fe2db23c3265f065f33427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f8d5ce4bc0aaceefb1af035f042c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3c371dba3c498fce65b4cf0b8406929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03ce60ccdf193257a662ad2c623e5030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a96d13e169bb2dd4b836b2b49b96a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079ea64cac4479f4fd7341319e62b1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a0a93264dcce9b888e30c48cd4b6433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74618f9a47d207207a921a4da320e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359f325ca70229de50b935d65360ce435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e04e1ab1112881e237c84008486a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a4405aa7ec228d0bba6611a238a7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfa56379162db8747466c2f501b18b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc869e47aa45e510e4d6daf388fd66a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d7055bd03c192b978108939af89e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd4e5b671f15a4e62de56669b5927241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1ae1cfbe14110b8319a500323060242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d59576d9cd29ee74ffd1562cd9c9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5251d989e95641ab05d50e1004a303944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d1eb40113c2a42e4d48fd5af2eea645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae10a562c9b8b5b3b949cb163d15a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc7866f711ff0762c35351a732646c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e798b4c8d407e7ab23b099939a4446748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5937221521ecfec7e94a94948d612ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45be0d2b42bae570b210bc1d1ef455f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4a939e17417349d30148fadab12e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd5f2de2008e601458def9539a98ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29716cb2c4e71a112c4cdd61811e2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e59e04d453835c0b467a338d73c6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32acc17230f616bc1a54af38bd5c6a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a6c8a69e7dc8f3ef4f93cba8e4b0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952d55fb9bedc5662726519a5ac098b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04690338b16f45c71b2281a00a7140aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b34b1727892d63935fac11deb3722b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e9f93b3255beee2783886c4ff486c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2ad995dd2fa0783197e87532b606f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17354ddae5aaca715904ac78c31c0df462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25dcc06cb15da88cf60c304cea4fa4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a359269511c29da06b7602b1ec41e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06ac4bcc8ccca1104db18b6be9ee8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad66267f893b9d0a8d583aa2d3644266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86528be0229c26f0f3701965c58ced8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7b522049543cafff6fa6503a27d4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797a6bc277fda3c2f37ec903aabb2ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7eec36a32d5b08ad7cacefbde831170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c389ebe48c427cead775152b8f06da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac118aacfb1279421c055e544ec5d4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810f61295a18fb4e418ccee54377a7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662cbe87a97e84bfb63e2900e44102674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ce0d4021507cda0a99b4daf44023d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c477af41e4a81c0d8ac05587ed9af5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737a33daf507321c19845853d195c4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5e9b6adac5884d8bdf4ed6fe539da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae49fefae714f7d7d01a58caef711e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12dd62cc1df1b402162fcefe73d04680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a904d28eb39d76d89daceeb318672b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc69589a81e23cebfee1dc8e7f1c51382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590ca25802384ce0ba3242e375b673983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb382b0b7309666955c5ac84b6964d4c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2608a7c4d917b3c67b12b1662435d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f219a8dc4ca2390bce0da07810bd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c2a07232136a882989b014ce8850c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31e8395c6355b95768fd0edeeebdd488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1228b9461ca24a06561adb862529089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52910a387181b6045f03cd1cc9119090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66320c469168b5f6184d27357081650991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e03bf10314c6c854ca1d9585d2866992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f884e2e7d4986dec398a3b596f14f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f524250712d255716f4b9569acffd6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfd4a705ec0ebe62e99ab01858777995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95888bf2f77be669e27a02ee909f1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d949018b88bd122c3dd135e45df1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a32c5ba060c975b0bbe2bd9cae20c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69a394d4e8134a803d9b36c716465f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85dcba09c219847bff22ced2f0844a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c078a49e8bdc9fc0a0e995b89a80ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfd19d8631b5a122166a35269e04ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff09db88c956f2f5a223a7fc5d028d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6d67c12d26340de570a5dca4383d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bae582e255c382ea4b3eccdf44267105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047549dba3cc20e14c0e01cb911f7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d25fb35f42dc5680a909cf9f5188a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d42380aea000d6d7f63f17e6c011be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce40f4c166b7541418e0dbd6c7c363109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731da364af35a813cf510f64bce0d6c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe5f784ed870c4fb6649f9db452181111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8082a51a7be87aa7783ddacf0275df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb02063ed2c848c82a383b61029f22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af850e8b656e2f0ea0fa88d466d73b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdf1946df24901be0e9a6e9cd878db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bcec9543046ee490afe4661f64fa0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bfb9e352c7eb7a16364106370611b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae948fe89d971925d414e44aa4f2e2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702ddf7b3b6824871ec4eb9b8db98ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2948ac4cdc7aa4d83e80907d7f0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd02e52355caa2d5992f5908b8aa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90e01e51fc5461ff4a2392b9977def122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c810d500615a536d378ff400ef116d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e412b2e2f3bb1dd788461b96ee85f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607240fdee37a76e1c328e37fcf8c82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e87aafe57d32e82e0a78a15f2036126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353480c9efed580ab7e9f52f4f5b4d45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ebe976c5e525945e13a0568cbcbce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18491305acbdf60cb27bd8b109c3e2f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf8fac798513b5c4502c9e03a0b920130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532cf262500852b3de442235e3ef9bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412346b193d1942f23c7440febf4b0bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054dca1f1656a1abd2331fa99ac7e108133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5db8dd302a407b900ca7b502c7036e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4663853378df686a203b3dcd7e3d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eddb3fbd488f8173bdf2e3aff8691136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b223d0470a52615df54317b8b1cf899137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e648cedfa26dae184becfcb04496269138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422fce3a6c8d27b671ee8a5afaf3bff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf61c636f8e4535884cba858050cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b9c20836362d392eedfb21c23c1bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c5fb15da099b1519a1bbafc9c3d83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c526f0cebf567873fe46ea07377d36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51926506b80e0008f9fb70ab29e1f385144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ff8038ec4f262770d1f3ac634fda9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cd766e2c8077209228f352a1910fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e0991c0f7746be8c3bbb57d5364ce147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca633ed4c2d6094195eb748f2a1fc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd90996a8d74eae6067754e2c77439149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f80a331d4a81d5964aaf4fef99cd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a60cf7d0ce6a2a19592f994865853c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f212ebbbd9eb15095695e7ccccf8f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7f1248f6730a99186a42edb967971153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0da2c0fb5c71d9fbd97b687e23a4d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec329d256bf56b74db7fb91d7a666d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63f7d9668028cde3fae02ecf55d5ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15cbdda92f710c198f2f34f8bea18e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6d2997f7d88992253c65922dde25f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cdb9694b20f98b44b16d97f39efe2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e685417ce2d264ecb80417d695b14b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b756540b3083532ae611f8e174156a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92011be31ccd4fbadbff79e4e60ca2ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44622b799cc5e448fc0e02beec3fa3f4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ecbb0fd3a9135af82ddd005fdb6a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b8e6e73bfba9974708b4e85b9b357165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38426156034a98f19630cb9469fb8195166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd74a15a6f20e1594327cfab48adc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfbfb24f120f0a3991d9c8212e13f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb114017945097a66fe9957c50de441f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349a92a1b8a1402dd025d335ef0a961170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65438872a9721b198a1505e2a5ff8c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6cc6cb68b5c07803875d9d2d575bbe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faf5a4362e5f1854a5f8a4e4b61153173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be45ab27b4a429d6f6836bab3fc4eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746b2e9dc752dc2f9631dfa09a48a28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b50ee8b3bf10719bb6f872cfc605f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ee59368b2d5f5ad1b008640ae1f16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112f5caf172d0e1565e1728d03babd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bb247c4e6328680c2c3d23cba3ee0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b863b9267ceaec9c2cf4363f2dab9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe48638c9841f399bfa3783c6240a5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04982b752ca391a212a4d88f72623360182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e7162a63777d4d7872feb2ac8686183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986fb17daa541e2f4b10d56e7946c88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb711466f061ad6712aba526eb17996185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30423bb2a756aaa2ce451b55f7f80a51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35add5d3db512bedc445cb65727e2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ff8788a17192dbe8434728b632323188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863d707d707809fb75165399b456189189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d1eda26cc9b5d74206ddd5e44ed42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e119afd36d440b14badf11dfe0f34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeba881ed068176593e10a490f65a11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902768b6e634c5d991ad17b6b6cec1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f0d2bafe090a48516a72aae24d060194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26032b68cb2020cbb791fe7d5dd2248b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0709210c2ba5f66cc17f695b3f5dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c521b3e048c2314330255db76d04da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63354964757faf6f9d0617c2944bf48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f64923a35afdc65deeaf6e4b7596d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a2e8f2d0986dd4388b2d3c02e04ff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a844db96ee47d95589900cb2aac9d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d194e4dabaec2e5e3e5bec8d7170c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d2f03453cd796f724ecd276f3d2cf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb006217c816730a1858dc010cbfadd6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5a90e803a05a8734d339aede76ed6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6509b13341ddf67ddbea008b62f5c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e9e09a59777394fa0c3891ed12c3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849e0e7187cbb5e5f0f4e03f874f336208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae0963865e4744158e214a0033bb6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461d71ce834f17572b7095acb6d379b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f479d312a7449742b23bc4909f981e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab41ee3916db14dd542f62bba1c1a90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2803e9f32ef7293757301a0331b55f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de03139f3bca051f89cdd54c0686df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41151dbede9a5d4b81313d1699726b12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98368ffe3055bfd74c142e2adfa503216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563680ec600d9064f8819741927c39f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc48dab7a534a222304b8a1b1bf1cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251bf33206062e68879104c44d58cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44835ab60c0d2243e5f641dfae499c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c28260ffee85a854d5d25e6814daf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64345ce2e5f9a41554405c9c9cfbdad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b34c0f849bfb4cfe8c377e1605f494223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470f50b60bc5e1ae5690310af321b4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b873d03094d44d06877208eabf2ccf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594217d0cc010ed2156c364e2b6769c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d188a5b89ff4b87a6503f206d9da0a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e15b6c5ddb643bd783d968a7e7aa9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec47794d8f4ed9fbde58b720bc4a93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83c5604cf61006d2cdf2bd50e99d47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3772b805798b8fc6ded78adbce8092231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea47e29f393da1540595edbd3e68c8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b802296048f5dd4e5bc0db5735f0420233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222ba485ede5b1855804204bb642262234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667202b3696eab6b025402dde340ab8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d49836cad15335557fe7483ee3241236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8bf046f1944003332a9e40a7d9068237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31680909bb8cea050e9d5f4af026e7fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beccd240324d98a822c942bc1fa64c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eab3973ced98145e0f435f73842f2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b284e37cffcdb4659fd1b1e6499da5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f9655456ea387c88d7b65737bde22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7991789829a2e594a907d85f8055ade243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976133015284ca773b8974c2124fc826244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0951799188cb929c76e52accc36df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc345db818f224eb86adc3371cb63a91246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1228660a3fb7a9c1b8be01129bc1395247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146001c953ac45c6801902bb4ef01b6d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c9d0fedb903bde5e51996ba880ac8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da090e31be8ac7724771d2094aa102250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507529055058d5e595d73e390758bb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f162f7150e410be019db2991d31b5f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466591defc97abd661880f8e7637519b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed137d2473f463a4e6ae2cff67d552254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9f563f75b7f2013e65f2462e703c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda18de7774e52f21b4070f812373d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4053fe55be65409d803a4e5527d95bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80debb046878c6ee112b22a418f32a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7cd1ed3306a50beef31bd8970cbb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc496184686347d6f0181f4a7709107260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e066f508170fd3c4dd68fd1944c7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a9c1748a79a4006a299b3fbffa10e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29986d0d02463073ef46f1d2ac7b93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa864ba7fd54194b9ab1a6243d1d95cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c842e60b9690831385acc9d38456c42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ccd9812930b91d9c8572d1effb4cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7eb238f0163b9e3a86af69421a92d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cbdf03adbd263a383f0cde52d6996268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cbce9a1c54a7159212154f594a765269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69705ccf9bc8708a06c8669ff51094d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc98c577cefc5cfbcc0dca3551f0f10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf46f3d87f29af056ed9ce81ab085ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1056695bd29f731f524700b65a0711273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4bb7a6f63dd73d9d0434cf351aff0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa2b0a131e5f4923fbb1da5b069d17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d917390807cf6f79a6bec39aa58b3c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afbdde78caee462136fc0aa7f28c15277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d382682f919713a135088bd9fb556e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9058ece6a2638f7a75ee10a5d29678279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a868bfa4add731a0adfc54c16608b0a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21eac39ff387d2bab05f1dcdf332f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4173a68fa6e668b847fd2043bc041282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cce7192400c3b6e527637bcef658e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7306185e5a20c2309665a016e60278284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9981a30916386328e37ca31a3fbdab8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf43d63ad6ff3e7f1a8bfcc5823312286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b2558ace25b196cfd4e133b07daf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf5d9420d0253655c9bd2cd069d146288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61520fe0431f9b06beb6036af0d9a6a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cf8419f9cb39f523c86485c1330e3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7773e6d10b112b7e03839ea7e2556291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc22894755aeb23243ffac3e9923b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bc5e15a16a6c6b58d3e39657c76c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7eeeac93f6540f55b0aa6ec0f22bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575bdf69650deba28ca8ed70704508c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da910f5da25a4e4b52d8f522214d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc7b4719fa9b599053784ca9bc43de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9471cf205e446ddda168e82358fc3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c824675def3ea8c09033a3965a106299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238b7e249b23cce2b9fd81bcf71259c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a2783ff0240af9c209b81ddedaf74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3b07ef97dae9ce161f82f22a036f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4c44197be464917634c25ae26d3bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f4afcd8ed3754bdb1bd88a7608181304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b81b90c3ef0dcf206a47c9b30948305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c2b35f33ef5517be922975c20b239306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef89d9b1f935afc58eb9bad8a0577307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289f6aff5cf19cf475849d242f50374308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105f4b8c00781f0c0769ef59b28dafc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550acad1ce933d1aaa6247f372932cf5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98790cb72d4fd64e0349c48ea6ddd581311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d2986c59ada30724faa0eb78da62f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af059b4298f698517032bbf7821665313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429386ca2d5869be3e8119f5bd684ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bc0c57a936ee84fa4316fbc80536c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d15ea2cb26a148afd571979a0d8966316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6736f6d9394b243810bdb7a57fb87b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270ab8a7a060e1b5c51d6379d8e76f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacaea33058b2e75df7634fbdb8a677319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811813465671026d3bd615624abe38b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d957f379ff9e1646c53bffe5b6eba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927955b635f12a577d91c631eceb3df3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17479c2d359f8868f67bffea5149b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336749f4bb766ecbb421ceaa13d087a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef1a0b7fcd431e9517d4c1773c0c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbff538434b5b55613cddce096bada326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23462465f89b815730542cc199bb3bed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75072603a265b253e622dc31d9d0b9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27f241ee1aefef682d758a4fd3eb3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5015aaa66488bfaf7fa656a24e3a737330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519a35113b53dd96cf0e0837d98fdfa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf48a9b27d2d25ea4b81f18189f100332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c76adc60f9a7eea3812d97cc7ff20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6670e7f9ff6c5d9ca864ac7e77e08e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfb9797702a07f826994c6b8809279335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e8c0337c24b5bdbbd0ce425e4f37f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7112eeb457cc6c6b7facaf0c52f6f42337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e1e20432ce2864ed579142afd705e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794401cf42922761b9979327f1d199a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9a7b2a6170b6cd77c29adb3844069340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253b6506173a8a05e33392833feb445341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e808dc5c51b43a19c08083bfb6b003342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d12bec54f9bb060af9ed2db028a0a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7534f9d410aedae5796ca3861d5154344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa222006e91b95cb5499bc187bd2988d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07290c700e9da35111da3fd55e122d83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6f010f2f57cd7e563a5d77ad3c4cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555909fecbb44c0b4908ff1382e2d23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215b9a8120e43f8727f659f88911a6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb405da42f1f994b27c3f59197fd76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ba183ed738f4e5e00292fc95c71c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581f4018eacd4ff46bca9a783aa98e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b0e6ca5b16cf9763bb514310ddcb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fc239a4b01b2364a637c588c02510354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf4317a7aa6a8476533163219d44dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b83d1ee8043c76dd28c8213f06728c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03223f4a3ff1a8d450dbedd6bdf7def357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27627bfc3355e5782f925e4432574b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992ec3d3c7f829abaaeb30e9369ac2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9c47eef3aa9cc6d08962e821030ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81fff3a631d47d1b0e5fb3a7c4daf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df821d8e676d078cda3c63a0f6204cff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258a7b989ec1591b2292236f9ccf1cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4af56eaea40bc138cbe5a9ac525c64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01988deaa00e48de0ffa1ce3172f757d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd2f310f69408d3eac30bf12df3502d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f702b0f257e78fd0de0a6309886bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608e70161f0a2f6f7583248eb2df7a7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd743b5015141683e98a3a5367643b3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ebf55c77023525850ad3804d4682370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275d215cc6a6f46c57b7da9e6c14259371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c50c1338b56363644373b7f01c7f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c98aadd771628cb9b3618484a1753e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87c5764b90edeee488c9f5499c6fc5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f8eeb639e5e4102df3872922508749375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cae3fa9cf4b3e5ff15f237bcfdc10b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c594427248a9ce933d2827a2311030377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe08a862b6bd5e67a89fbc0b0a857a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e912572431415b3263d8d0ba3689379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0819b4a7aae8d00fda83e7b604875380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda462411d873849ec5a50af6dc79fb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417366ee3114c930056c954057eb9c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d74e0498af1ab44b5a4dae6a523c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3abd193833e556e0367d82faa71fc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b183e36bd9e5bb0f67e8f85e792eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b7551924d27a58e31e9771691e4ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e159b9dd702518ae8dff1b260ebecbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942170253e3a6eda20d786d79dd30a15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751877094473f1865287b5bc7c244119389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4963f61b1f84caffdd1e4a878d82010390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fdfd2ba296a02d36429791db4bcae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba6113d8c0ce4fe8f248baed31a56c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f24504604ebb2382342eaf33289ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb4636ed231e11a84868d12e9ecad6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f75f18f5d894241f5717086bbbff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ede5db20c7b1e95a3aefa5b8e1cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f4efaf1a2e1586d9506f0fd592382397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95272d1796b395e9d45f84b6e98c0115398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b3137c2b86a58e7ed7054c0014cf9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90eaee510026d77980ccd85379fb27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f140ec5d8e13fbfcff9e2c9777f9e0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375670c8bdf6eb8dc44294acd9c8fe4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8e87211f0445e27f5493adb1623b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e22ca47c8d41c0aa5b815989133c3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2226db7d351455afb6c7712aa27159405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a5a7b5570fe088e174a3172122ae1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6057ba44e03dde283c963b53031d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f0bebe1f3f5333978764263d284bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed722a74910b3530024e00a09a3aee1f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab00a8b95301c7cebf19e13be12b1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea724f6699177a75918d09bc456dc4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82be4b76e8046f90a6f59bd858b558412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d03a9cb6cc85dfa030d99a6f4fb44d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf32a92bc4a9747c275afb76c60a37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b46d2fe9a64bdb0c079e11cecf735415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646095bff7c059fc03ff73f26da01c64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1d6c8c28b3069527f03e95826c7d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300be66b98205b4a05ca8af2a541f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9469f96de7906201a74d9abd4eec0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c82ce0b101293953d1fa409cd83a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a6408df5b583598d1f34df38ff78f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7b28e8a0994ce58a19bed11d3cb99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b0c5d75983ba031fa77614c7cdcac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54ee4f5ab4636e91d01d0a44c137ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ab5d959dd967363722f4166c5256e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac957adc28538008d5de701d3b8d66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded58b48be8170f7886100b2054df9d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60138ecd64b7ae4961c8f2b258aceafe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514467073dc8c93c58901b7d7b51400b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f2a146b4d31639895fa2883244d9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e9fa1abd38a7d1f0e9eb292b4970e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30179c07dfe980654d4fdd9bf6546c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782369886d43428c91d3e2fc137761b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c001c89d9c2fb8b99ef22ae108f5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df77e15bb33fd0c708c1d3854724f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37bdd1693ab1120e03d705f7bd00e26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd8ea49e22f195d9fe10eeaba477d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82e5b93f9a9b18255d6b20533600df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc1c704154ee3fde0acf5a671380fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8c6447a187b145393edadd6b2258f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737ed580453b3cef41df2a821240cc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c932ae4b2c69f825cfcd44141e00a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93640c6e90ef8ee1719daabf39122ec7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba517389b2619dc7f37fb6386f5b1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4818846fb89ce6052affccef4f8347445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80fcba635843c4a561f1ceac7bccb0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a260ebf0076dec2df351f7347bbc70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a3b63dd3e7b6b2e66e18d55b3da5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3a939f0f7c1ca7f0529625eed53f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c99b289121faff9fdb20ea7c2eb84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdec0db532ca7766a8ad6b6a169172451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a893a5f7ff4bcfc5777aa23ba6c2f7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf193ec8c954f77c63c3faaecb453b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33155cafe4f0fc7d01d244a4b886ffc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504928b9d2337e36c30124e172f4219e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc578afa4e22503efc694c88c55ba33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bd693f20230207b73f23ff1afd0cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a466cab5bd5be9a80bf19e109f6cc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5683988f05421b2741420570ba8f6f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738bf1ba515593729ee9459a3d28593460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bafe3a3205c190dc322a51178b176461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10c3c32ba14513db698b28ac2fcac4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2f68e0c0e524d1671fa0458ce7af8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6862a3b078aed39faaec396ceae5a2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132293d164920924ca12e9323898a31465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8cd776f721a9558335cdf1f58a8ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f8e07c6a8c614a70f4653335331a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ed2317a75ff6f54d972dcf5c880fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504cadbd438631b618519e0d3226892469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa7d8b785e41135b5613d49f205a53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca2475cb1dae47757d99cde22cb321471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e61ce63d5ab2137a1b78d8bfd16fa6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e94223b988ce65c9dd361eb54470f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0ff510c3e4beeddee4020bb20c250474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2a54c4dbc377d2cf3fbbf26f3394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a2f57735ef851963e5371861c1adf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a803ce96d98c7a4cd7ed98f330a836477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4908f3d907a42f953dcfde02cb71a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce57106c7a0975fa784c5c5b2c40e55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf8adc38d54075e58adf9e4eaf3943480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6e535a46d61d384317361ac9cc188481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d60b3cfe179b3ab137bb880570439c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b8866a2612fbfc5f2a5513e386a5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55661699433d5e88c925a72d42ecb5ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78620718ba561ccfe2baae048b58d275485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141d812f5593e1865201a05dd80d00e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99f02dfd37c672d39ff17f2fbf2685487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cf70dfd7706990cb5197024527110488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b4dfcb325aac9121276ef3096ef9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe16708dd83e810ac7f7be52962158490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94383efa4de426560b331c9c9b834037491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72fcf589667248b9544911045a5480492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc46d2f840cc9550bad4eb63025188493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485f81c59ef38fed5420f44229b3c67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893297a0cc6c5b3e7d8998af3061f36e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4100bb8a6b18f1fe824409ea18de18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abbe5ed7396124dc6d4bacd3b24c6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e9f3b6cfef3b4ec3141cf562afdc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2fcddc079709dea1782bf43beb664499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f47eaa1ba9e705e9dea64c0f77615c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fd3e8534571e478851ee44086bdae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228044442dfddd57c128e46761abc37e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193217dd796ab2a693edced1640efc6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9966c651a8d220a6fa2dcbc620b14ac4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279ea69e99138a3dbd5f880f09e70d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723172c1d1ea42710383cd3040d9fadd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd46b2af0251dd0c168364db58a842507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dc0d2cfa80de5a1751da4853d1660508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a284059d73af9336645b783f19a7567509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d7631e020bea34b7cb133a06f15df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e63cf20c59dde0938da321c6b1ac3f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53e18c789c1b379d913e71d39f5668512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0d769d78a5a4e033887dac7b7c000513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4452e5fe5e86ed40084299daf8b89b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f271b52401b8bdb5c979b5e4b9aca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af2ac8eefd57e14ac0c9d07dadbc12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9dc256dcd1cfbc73dd7609608cded517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16caf3bda299aea2d2dc33a8056df35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed026c16e9768cb0322808568ddf4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f047d59409ae4a4d3c127b2e5664d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85e9d83eb09fbfabdb3996b416be97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e6d1c178c4746b6b886b4515781ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232760f93816a6d040e911b45e3dc36523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee73f64557ed8afc2283ff603443af1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165063e1c1eb61401e7260e68e65f21d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2f22a3658c80f25396335cf48dfb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c329c5a6577de7a54ebffd8893148527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac05d8d38b59ace3e9d74aa772705c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684b6e0d80f3990c4df1e29187db52f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dba0b2b978993edfeaecd146e05eff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47878e4ca15117b6409cf86459f425531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668afdf75877f5892014981db5f87eb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351d6f5c4f6f85574320a27cecbeb58533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb046f6ad1af3d0950964513d6555bca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a0031caec185fa4b1539f5a57d49a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83485678435fe0463cfa29273602091536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc51c9fceb85fb223f871d7eaf0750537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8547922b9eeb8052add8b5a231f77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3f61301613e88f91ef89f5b416edd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf251b6184b3e8e6c7d00442d7a630f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd3e76f9b08b331b1c63e8249a0dc7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efaefd1ea949a9d6869451688c228ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522dc5714c70ce0f400185e978ef6ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb8ee2e3f33819b6db50a82004262e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981cbf64f3e1bfadc77b015e0bab161545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b698c4177e7d3a8bf3842d0c4cf335546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0806dd8118ec60585f031c0cabb631c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c186fab877591f0284b806f3e43b153548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc625fdcc3aed4694df33474859c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d9f03f0f185a49c401c786b03ea77550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65de6e2855ac5a17748499e5c44211e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507037714da859944998070018152bd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264c92fb977e3b4011d3089af15cd17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73967a5eb5f15c08cea033ac64e531554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224028c12191e4ba3f87cfced5bccd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97dd564298e08b69cebcfbb007ef2f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4aa147f3ecaf6da844040b4514485c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e3659c3e75c530d90d24dffdcbc57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eac120ce16ae8fae06f523b1317a47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ca07a2f39577e1456848fff508af3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbc6e500bf3b9e5d315f496b72255d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815fd04b3a9ba3c48a7351a472b5da9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd311c2642d89d7f2b93343360279f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb245a32cc31e60a6f5d277c0ae471d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0f304a2fdf06d103b30abb877e976565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddf47dfdf4b8e283e9b1df2b1f4264566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f78c0365fb5577a4eb4715a616ca0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554a1ac6a2fbe8b772cdfce993abb66568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b95fbe369691d5929f03c38ef204e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f4477acafcbbfb0a44b7ef0c0aebe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6e64b1415b8ba480a8b4d154b062a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694d99c56c0a67a8b81cb5af57851e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649efafddf86d22cbe007ca4a8bbe63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101eafd7d05b7b1a0d1a63f64d483b2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df930b4dde96ed22aaa392a83525273575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fdc08106a813ccf11ccdda3107ed7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2954946189a8e2b215623b053ba611577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e841350945caab5076157928927c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa64f09b64d64cbfe3eff763f67f92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dd3f3c1d9df9327ae8f155a700bad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff253906ad8aaab7c68cfc67fbec226e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33667c60fb68520fa7cfd85b69e8fd9b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1dcbae173c639dfc4375ad9ec3432583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e26a70d75a10c76ffb01c984f72b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3efdbbcee888e2b95573459c9ea854585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d91aa32015566206d49d089057530586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e88366899bee94ef1d527e1b8df4c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954af82b71a0789a75214a6927551ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968607e5cef465645cdaa1c8bf765881589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961dd3f13ea4736c6b5c24e3c173ea3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d59a6cca8dbdf92cdf643b0aaa3eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d6c7a296440b91fd112992e6d0f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c9239ef0a7c4e4552b873527696e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd24b42ab2ecaf217c5b0bbeb9b1a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d99e63bce982fc9a24d97aacbb102595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a514d7ff68c9ede11abdc488cc010596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a9b9fd61d5e31f5e686594dd32e23597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1df61d75e146d1f53d39109794bbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9f8fb4a873ce07bb7a47447e65d65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99c3110f43dca5258048b0c2247a6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f67b9efcc6cacff705467946ed92a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aa95be8db02b26114b21f429a3ad0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a14fa1e93f2bce95041bf80205b9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1ea28db6a692a2a392b063884f32a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b27fa1a2fdc3e149d68fef9da7fd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffcafc7de0edc79a963a8458d8687b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c58bff51fe58b4b6d8a0f10540f158607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb489306d3a375fcce41e65e34cbc08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142925b38c322e1a451671fc6746ba47609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3db5e4042f933b44adfbc37ebf345d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb085fdbb0db2002c99fa4b9e710d4e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7a0fbb686a48036c7247fa7dc2502612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782887f3264d3e6fd62853a970f72b6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de420e1f00f5ee38eb3744d4b3d5f875614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff628a984dbb801aff0f7c12796359615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc741d7a942ebea18847dcd8d39b8c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7992715e89b7e8623588fd3da965764617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d7f9e5bc4bbdb031a1d3d111fe75e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade72f1ced50158cfec56a72071958e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c911f25c8c86ffb8e7ccf93de0561df620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc530e3bb6c05421ade3abfefc1982d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4fcd37f02fec2651bb799f287fe3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73a6bd89d4ba16359f449120c34b8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c453fde23e68a80e49a3851bb02b8ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51854a40a6bfe368c6c7444bf8e7b77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a472c26b22bbb69cdaf4ab969052962626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e7b9ab396c561ff76e95c3eed9a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702be0062f524daa27d0c5c6c0ecace3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c4f1fb4ec2158d8dfab2e021a3b6d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c27a4b3ae6df440e73b8063606c25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd63c5115056e06f448bc013f70176a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70171946e7ad30ae1f2e3d9a60d13e67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53a9946f66ee33668b0141d4b066cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8043c73e5b30b222b0eab5d39dd22d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a97712a5522298ec1b1df7c98e221635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadee2da9c58e83ac92274c0a9d71ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac6981decdecc3a101063ab4c8a153637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913400157b8cc8dc84fed3e068b5c5d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f084de1cf9c8637d3a25c78b134dd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d88c602c29d6cf47577ef2ee21464640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ff5bd44d4ce9a9ef8cf30edf21b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282cf7ee41618d90e4736aa71a94e07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626e43ccc94dbd9d285fc27a7b9b3ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafaf2c3112f04ae48d49ebcb20d091e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb1e4e054d41e3154db5c5fad1dc2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7a02a2537c0229162ca7cc99fa3f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486099162b92438a984c1bd19a48785e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad44822a9307e8548528ed131d3398648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68285dbd7a540185372e7e895e55e95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1d32f7fc848a6ff38df9e709c1923650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b614beee9fa97edacd057c4dae9f763651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a599ac73a96f7edff793f633c9ba2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b65b6b5e3b386a653b27a3f86a2ec7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0463122462ad5cba15313b46e88fc5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010704d97fbc70e7a4a217ea957d6928655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66873e738a423145836eb5859bec30bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f87ad8fc485d426eaf05a7640a240c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f499ab20c40f470ba4bc71162868658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84405aeac25612e406daf08665485c6d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958f10aa6c444f313edd5eb4db7239b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66423d90fac3c9008bf2a09fbf565e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3357aa49ffffdad6bd987ec9e2989662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1e467a0f85081634ab8c3a5c1b3fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec20b7fef58c357766bd9e3ff883d14664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b567b7968f153962d5fd387d97877665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e84af99e6b41b9c18d9ce237c9656d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c65299941abe013b70cccf21e5bb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8268a5356ae534405beba7e1716cddc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ad41535ad7c6702eb411592476a5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a00447094f38ff0c3b36c3613855d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ebcd167edd4d64ec16ec1c265d2ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf29295e22a65d6aca98447a54f292d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0ebc1522ca51f2a11cf59e2a8c96b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9f6c1fde7478217533713c59a9172674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147494d3ef4aa6056be75c8c95e16dee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301fcb3e2a39c09fa62abbb17239166676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d2f55b71c666deafbfa454835ffb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3078642b2d1a902acefd0dae7739af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de81513e067fd59348faefdf7407d42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5754956fecb190b182fef6515b40d53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a5e4dfe191866778d6353aac9c4cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e58eed3f0c459832683f0921721150682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7540a6ce6c2e675c62b6018c9f26a03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8004583da2b865764e791cb5eb41fee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dd6232fa01d492511547b5a937db0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253672af18c9ed1070dd719b38363fc0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f2cdce09e510fc59b467772d70249687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3df758f0da95a90037f84cfd0bc44e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb4d08451805747d4277e47c845a82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d23ec01d6ef6875b5a1e8e9a5c7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658adb7ec912646205175fde17fa9758691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1f3b8d10f664645234d39be617626692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecbed0610b019620d6b6a34047689a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02db5aa79e204d77afd778be5f25cf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e1716901d46fd4a4793149cc7eae8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a9987a8e5eeef1d3f5e05cc683b14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0cda5f9481b2adb5292f1f493d281697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265516e046226514519b46e9216f39b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e48433a8b261272266a4293ebd0db3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3509105a7b2b2b786fdb98cf0e2140700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac45d676f14a5cb594ab25069f0888701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1429597550dd2da2bdd26b8f06ffd5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e152ccc893ec0fe3609d163be5572f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf77b7fa59586233adbc3878b9127eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c0c4c96398f922f186c4acb56ba53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0395acea17cd6b02f8d0513294c3957706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245beedc40ea11b0c42b5f4ff9993888707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddae1af8714e30ba21622648c2dacc0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b7f660e52480b69d961844db751af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d87c72e48f0e5f896214a11779cb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3612b45fb483d2040babf4bdb06d96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2163128ef607bf8a9212fd1a4bb916712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf7118c7dca5f339f94d7a77af17bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7167636dd77129026972f8d3dace18714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb4946367900d22c5422895835eb8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063fa3d15bd2b1becb90cfee88e9c7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b84439946121d46fa2b4ae43f2a41717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70cd2c0ba5bd7510642a4571610d33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d45adf88978677ed6668c195ac392719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2f9eaee5c2942204c174a1d6e5b20720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d74a738bb92dafa278cd4901f0efba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3079b79b389b95331e7d1404ad55e98722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ea70c745524445e61bcaef3a2fd11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9d24e35b6d9caa0960d545397d972724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22b0afced1a795ce72c6e3c737a9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64784696ff5d77b1d93e2eb429c90c16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df04d484478b9e9f527740c143668ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da654680e841b8db5398e6e2e7093a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c52f0f0b7f7b1cdd73cccb6a2498de729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e4ac2435e748a832267e45d24ae86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58734173112b8a111d6d77c63296d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a1ca14fdfebd0f6e552d07a5e3b4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10753370cae88dac5fbfa4c2627fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cfa43586e52a05d5b484010a38b66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0538f38f96b4ec5608acdac888fe18b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb05fbf3e3026c5770ca378511c73da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a494286718dec7b53b17fe1ea3b35c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c5d240a8bfc363d69d1fe909ff0c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd83b093bd41e5a1307bb7e28cb58c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005d60991be96847380b19ede90bece740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88788add42c6e40a2c173e925a7b9a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df92100e506601e1142ebd7b79573bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661aea50123a4fbf81a424f6c36ca80743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308649bd53b1efbad97b19b4dbcfb8f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e593c87879de3c76383c6dd220ed97745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d8826f425bb80e9ae85be4afbd4e1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8d4bf92456ef84c213384421fed0e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbfbcaa47c0fef9180bbc10a62c30c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e9fa03c38e23bca38983cfa56cdae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbdf2c4df282a7b55ddc4f7a236af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58a8de768bde70e03d4e70cef3114b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cc94a99d9de1119212436aea449ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11db77c555c7050ccff46f03b3905be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818dedf5a26bb5c66b82fb92634a953754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038bad677bb95a75e82b68f933baf90755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09d7eba7ffd0e6ee036c4d31aa9552756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c2d1332dda42bba7278c0b89819c1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4491f24ef285777df5ec7471a8cc41758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334fe9b4102fbdee8b355aec1b2960b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5fc45a15602da801553cd92054167760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1e9c1fa56eb75b20e494edd08b350761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc18fc5f8d531e1e6484b04f719ac3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db4af249b459bb9b927dbcaf35f16c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf056b2e89c3354f1563afc50e4a31e4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866e63854abed17484a640c497ea2aa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557cd4dccf7bbd84ffe28b81b117879766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd37757d5047808a48cb274339ca17767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12081eee372b83278bc0c9c904f4ab56768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888431d6c4353090761dac59f0080ce769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1c6c8d4ff29336e5fb3359718ebe2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d3e2f475421380746dd4c5e10d061771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497075081794f98c61ba087bb7ce50a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bff031add19af2fdedf865ab60d219773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea7dbf18fcefe19a8d7f8d1cdd604e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e911e8004e70efe9bb0048265320a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc84dffcbd8bd47bba7a8286dad1be776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ff51e3b0e65109e140a0932b8eb1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0d8037b52950d38eb15f133aade77778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016def5f0b2989b651fcd3f4ee55956779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af29f59b3893ac8d8cc14d035fff83780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8309678f6a43198d13a5cc6558f6bb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1267640abbb9745edf06f7047a446782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc0e218048de6f68ca7b64ca99807783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622994f1922d84e88cf92b17e4dcbefc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efacc090a24da4aaaca8627dfcdd02785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e254bd399ee96acd7d4dee627bed288786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82755fa1d1e18439710253e18f2abc7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb8603eb8730f2db9f4b16deec8589788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd1dffc46b0388b4319ff394485d14789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9e1ac6dbd1b98f49da096205e4cb6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1b3a8008493f6a69ffc3e296c3ffe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c707d7b5dbdd44c878fe32bf10b8a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e595e53a0c391f7c70dec93306d88793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82658e15977b0d84fadeea1c26e30b9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e93c8306a1e93c557be3d0ce20617795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d213717a3d1d648b16872795daa6546796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343921e28033eb9eba7b1a46605ebb9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d20101150526bd17a1a32144d90ecd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29846e6cf263277941d3d68e484481a0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5704263f62986da17b2707733a466800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a903e677a58ef6a39c862c1595a77c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbcca0f6cbf659b5c3f250e269e3d8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e52c34cc128a2cdce4ee8aaff8863b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4d4aa5efa59a49f9878a06f19d6f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b8c2f3fb85f9f34ca4e1294f33d60805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05293b83457972b57af12d24d06133806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eccc0ed7866320b1c75babf0dc5b21807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3622f8aa32620c635f875dcee42123d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6204f595846bc190565be05826e082809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96208843e5208841c34874709de208810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b413f8ff7856661f3ffd82c77831fe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b94b9e8cf82d2278ead612647a5c9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38f4a43520cb5ed9d419dc855afba6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d3d5a2c82aa377cbf7ca9644093b2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce71b6db9e959e4667bb8b7f02724b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e2ae2ac36c36902cb3ae2ec562fcd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0343543b5ec661f3dde7999fe8146ba817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eca661c2feb7f6f612d50243befbb7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130e80355754ee5ef45104844061807819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc12da4c84afa14c0f0fa5b956e00a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4e19029ec79b4d11bd4a612b08869821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2811256a045058ee0a41ad4676d1321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179258bd45ebcba8f92ad26f8bce5472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0751b648d7411ba4c7d537ae11f6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fd66045ce77995835759343891a034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35f6458359c0b391b93812b162f59f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d592ed61c9ba5262f77c74b501223156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e27c9aad289e2d70afec6561f4657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfefb3f89428f0560a127bc2a9f0e6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec1459ced31e7f160b410ee8ed09a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a09db4cb23bcb7a2be8b99ce7e124110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092b9a0b787b742759a5508a835f6bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e5227d63c2402c31a371b7e61f5f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74aebfec11923ef32056126120c386a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb50050927d6c82482895e4378a2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5bef8c1d55444ba0a3344f6629d52015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1034d6e7f55e3ad9d35e943e1e0028e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861332a9dc336b9871528fee6274ccd417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86902bbb44c63d4825774f1d17976cd818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7b73e3ad5e74480dcb552739ecce119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404051ce395e68a9d516c8ce5bb841320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a48df2d7221a4611f12d2d4eb9e11521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202dda84f01dba28510cb3dda97e7a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cc133e554ad4e00e01ca899837d1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083f5bd272227b385b997f9468ca87324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff49e5fd504c272d010a848427e7f9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e649b8f51bd45e7638e764db15f3fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3432de75f5fdffb03bc060f0e410927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e379748bd3e7b487db81338809da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b39a2dbd480f5e9a473497a0a5a8f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb70276683a54a7135630cea7d0f9cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a137f250100a4ba25e7512b38b21e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a411e3314dd8ceaaa55b30effc56932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f8a4466eddc7ac82537e1be7c496d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb98531e2d1c9049e6a9c2263c035b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977db67ee9a16aba5f862584cd574eb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa7b082c1d1ce14fde6b9b06e089736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f675f0a3d7139c79bbb9d3c511b7b9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5b83e1435de10d86c7a667e7f440738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b571b44cdbb74503b3dbde4fc7cc4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af821bee42295f552e83b953c2a46d1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1827e2646ed645c2f7ce24523c72141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4de93671f4920d5ff16ddbe07911842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbf3fade17d12c7f49d0b7312166c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d0cd96e1b40ea8418a0660630fb0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a0cb771eda423683a1eaf504e0a4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdd1c3a7421b4879b206671a15b26346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae576682467b5265cbe8f36f7b54f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9518906291663effd2702b5e4a6da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb3c9e4e66c93a2a6f403004bfb78749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5930ae30c4d81f4a50825177244e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575b1f3d169e2a3df87478adeb2cedd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c935e21d71ece225ec0414fdcb79dda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6101875da2a0d706c104770aea76b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e35cbcba3185888b13a5d04bbacf054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233b2a038b8c457da780b8e8dda5d6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac73652ebdf5de1da6f30cd2f19449c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2a770f2360594c08f5fd8c477692557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f752d80335fd6151bfe98c91dcd6aef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcb0c670b1d083d580a8e2489534da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068285e3f97e9cca84ff1fffdabd9de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7e8f4348577149c1efb3197973a3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469332e8f9bbe562dd79e557dad967f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666d7d570089fd207e98173fb58981663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5912afb172fee3cfae08b8ff674a29164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67273e0dbbb66a0c3ad088094e3a9e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9dd12b3c83a2966e6c98919a2c3e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5047181c9261dcb9d4a2552e287b70c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a7759fbff435b3d3fb4757ae8631468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a6efc573681fd0775c4da68966c1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb46b12d7b1232c8e9cf71898fa255770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf9d93112feb50f0bd77dc4c49a6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3b5b566b76ee1cb3f2f86abb3cb1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e0ae3b3c5bb0e335364e8fe66165173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8d288a16db6fa64929e58764a3dfb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f854cf678a219aba4b4f7ece2f70f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48110a8f05a4797ebdc5ba57c63a2df376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247cdd953e04773e86d0801f84479477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ed2ace4d6802b2cc1661e635abfa878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518a8b6684ef512adcc13126a8cc1c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cec8aaaaab4a8626b8b4b75bcca2ae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8b3e3b3ae493d1f9762df0ff0ef1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b90ac9d8ddc9ab114c250f0912741382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e97991d76292d07e57c0bbcb9f33583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be54271e27bdd4730369d0d1d6fb5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db4283b4d14cfc79c43d99c42b5ac585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede826540ac27aa98da52489e377b00386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e31367bd20328989555923a6c000f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa8beefe3a46a89493f15ed322e51f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576bc6250b9c88c95d1e2596c03160189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cf157715a2e47f45109e3e42af30c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480c45a047d7a2138a988692b511b6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb96666fc832b61c78a409242a272192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d8fda14dec606b9d57107ebedf07993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e1023a14c73a037d96f6c4b78554994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed64a58f88578e9b77fb551746607c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5d8d2f2db1ef78df6a22db9e2a3eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8b1547d2f5ebc6af9ad98068b679e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c3858640e25e61dd3ae112a5d9b3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ff20649690fb584e904cb72cbafb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084685bbe9ffa9dd42d0ff819642239100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7268fa8c8db20e3b93857aa678717101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2abff99869ffc7e6fd24f8bbdc207102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d20a7c6532cf221e1d3478fbab045103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4e9c6cf607affdd27011166f5db2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23ef2e2480725778263b48f3476fc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38439dbbfc61e87d9d6b4f211cb6b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badd5fab1c4b2c92206afbbb2eac6dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93fa494a5a91eb3d9ec294f6c90a89108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6eb0dd1b2e81ce1ab3196d281478dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206a721b180080305d78c9ffe4ce6a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21d5dcba077f6314f31016d28454b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa4c4577db02eca7854b57fb958e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d44d6642e39754c7c2ce37ff3d0e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4516e9de248b5af55b63c6be409eab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc28d30c766e536aeebc4b5019ccc49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee60eaa9b4c94bff44377adf6832705116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9003a3e1b306abd23e3f3126ff9fb3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1141be34bee718fd8f64fc37361343a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a529abe6ee606a3e1dca3389d7c882119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc740f1f0c7520194545847d46fd1faf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4d4708d0f34e2ae8ab26e376ec3d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb8f77d03d918eafa1a8a3a03a9905122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d41a7822d0484e7b2fa33c6856803f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064bf1ef922e8e7be0ad6a91fbd33e1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320a7850b26ede4b99f4dbd0716e0b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd683bb33ce327bbda3d8f78524303126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db999ee4459211a220a8ac80691fd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03c547011ad9575317ace0926204fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba85938dfc0eb94481a53eafc31a2b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f394477fe8c076ab3ebcbe7dd3ae040130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bca065e30c7c137fc4eb9b92f9dd2f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1ebfe9e997bbee72d4db45adc0ee8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553de527ac01d60ceeafc23e86441e54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85d98405070bc7704f05366c4ecebe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bee1489a1e8adcf517279cb2da64e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac600dc95aa7861694718f3b55d1800136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e2ceee1428f1ca015c5c058d22235137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51261d5fa57f118b6b8d556c6220174138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ad2a9fbc0de3ed78da63dadbd579e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5ec068f95aa680d32d4ddf530c672140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee8bdf68e8d73a9b9118b40811f012141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c299f55a40707bf3106c4653298866d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd840befe8aaf58c544de66d7af88e90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7b0b84ccff4cd418813b87b77dfa4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c22d8ac0f2d62764e64456a98b3d0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b28fd263d420ec92d58f842f335ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd56b76a6701ef7a0b2616d2514e024147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcce06d299fe1f7280fa414469e369d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c708e895638f2909915f25732b64e8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac31c6d53f0298477c35060946a268150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1d0964e2fc7a44818798e541e219c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e715fd8beebf9a16abab5fdb6440ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb69d9924bd159de6091900317144d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f30fb54f7eee218ea500e653b3567154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a7dd2830be8e25e45486dd9f69605155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935b066c16033cac3db0cc227b636d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3c4feda7f61157988c609781d8e47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865799cb1e1aa6727162e64392cb950158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604e51775c1c58f38563724d7ddc196159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f897dfa4719900294b717f8218e16ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f8b39d6f6750e34b96b3650d2817b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f047f2b28e4f5ee829a0e4b132e408162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978de2eda9b68b2504b1c387affdf39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db0b5b353adbb19f8d869f58460f0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380473447b95fbce71f611378de8fd1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6031e09500ea8e5b3c9be09ca57f95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bf797cffabd81ab3607d13a56d655167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8e38218c398cc26996eb80fadda0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533382fdc32ff8efdc5208ede9fa0ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fc16c10bc9216c8cf7db381405a5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760980c9a18f8e4fdd414630061d9c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a108ffbacb4e2e306279e6b24ad45c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1a4e379a9abfc560e5d78fb3a0917173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81b7b760cd1dafd5891d4ea6f071c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b325bb644c6720e77a36b335d0bf06f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fad0d4a2b00ea70a32a1f5baf31442176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f1e885a3adf395e5c27b164221a82177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de05f5945d758dbd19ef5c5b49652a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec50daea58f11638f5b7ff413fce6a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188a57dd2f0fb6c6049e13072335b3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093ee7811892da5c13b259a102ca762181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a504afb23a6beb34d9cd626f6d67997182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944777600e85c37d50e9b5e3096931f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a167fa66fb0c9c085155f0e7fe2803184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb07bc0a4154d52a462ad28a73b7a54185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39151a26a279462dd428b7d313a2faca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50a271bcc5921e651cb6a7ad92476a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a510c5248ed60e0363c701a2fc97bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e24ce5123e6722a9bc134ce0a48e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f18e60a9a14ea19f44ca4d9ea72765190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459dcebebd514de07fa65b8e7acbfe7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d2f1f12d2e0e58ac64c7f501ca95e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40fe13e9da2c7c3f5fb3f3a7b6ee3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c653694a63361ee174338c5b92ffba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e516547e30ad26028df2db9162df172195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e589de3f64760b716f3c45d3b0f156c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ee0d93afd79dc92bf714ba7507c04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb6173e54f7d470d2e6230c3ecf082198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42be85553b1a8ab46d993f08bfd5a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8871f2d93b2576c8a7f16ea8f6a8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84c67b1bfdbebe12f7f5995df061c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a07025e392764b0b853e349104950202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe8585b1caa09eb5624d576505bc47203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1703a28826f175c7cca1ba2028d5c80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eb443edd7bf1f5404f51b56e2c723205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9b7209f2971e87b634685c7f38467206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb714ae5ce6545e3f2929c52915f94f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a0875fd0f379259d665b1ef382bac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19e9a6f7f4da80bd99d18948cdc1c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd4aee3ba019c8c4469fc79d63090e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764f9e58e457f5e24ebfec9463277d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add0d597cbbb2350b3f5566aa2b3f82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d09cee95a6470807157723353a4cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1d68dca0289e05842bd3c7e41ceb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a83708e9953cdc1ce3476a5c3224fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dfce316151fb3efb4721159d649036216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5eaee1a0a9bf3b20c89ab07651d59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a752b3a3146e4a940abaf217359fd67218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4084d36a075ff9dee615cf5a8b67739219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c633fda3c9926d269f48e6e1c63e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e7df5f2784a3acc6e64bc12bf2b93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d805b4cd5e7a52d047218819539ab28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eab204fa93146237accc5ef7c0c6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb24ccaa216f6380c0ae88f21c1a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ad64cf420ab22d2e838690a6628a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54980f06f76075ece773395134a7b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf28a4b65a75d9d20fc0ab9ae2bbc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fac8130f269956950ed19f1808f60d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e37cf5832760c6621368b6e93fe3fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a87f2e34350ca5768402f7b170d1b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea73340c6af7c9407516903777993231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9969aab24107e425022e936533ea3a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63405d8fe5f146303545e3e54ccd7917233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342737a570b5e3d6a055ff9709ad4787234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f95514bef7b60b5d81a3df46619df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc0eeaceac54edfd9a4a5e9eddd5c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357e367d882fbd0106415945431c7ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507df2b3d3dda1cf0a273d614bd86b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25071ad64688e9bab6f983b80c772b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e46afe67dd1d02e9ba0966524ded240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03513d90b0aa758d35ef31ae4cd9271b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f687a041f421bd5974011ad8accf8b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328057ac40fe1eb8be60d9c2d866307243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f58970eba2dc690b3dc146750ac60244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b7fb403b131728141d85d9e8f45f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a6a671ab16ba79dac54b431b02ff6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8c22190f37519f8e80a764dabd77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f008207b2c478f9204eb6854e3b298248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23248cc296d7dd4b78e17925f114b7a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f17e22e9bf39b85b44fb9a57bc59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f9b4c03f882aed6309de9fb4960264251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2f0344e914990a95b06a46de17b3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e64d02495846e1fd788b4bc75540a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acae0b54626e52ad0d5b3c62f40adf1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119f297cecb4b0e899cdc885f561c8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516577263341f23faad6e48da9539db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf04197f6f42ca4fe30646928f4487257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574912ede0dd95b6dba5e2ad2209073258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a6cf25d8928bc886cbcb99ade849259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df705d8b4dd5ac8ef5fa253d7aacb27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742d3538a143212883d33578c495780261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc1082c21f457170fc9516bf4fb1c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc42a5ba133051c7b44eda62b72922263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222833e8a4e7e3e62b8ec09a17f50fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14f28191a3b4aeff0371240b6e3882265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d2da771071e8a93317c417822a9bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b958dc80384feae223a93f1edf465c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1dc5b432d989b24c54a310726ce08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cba7fce563097aee0258c22eb7b33d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcad0063fe9628fd91c0f41d9a22c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f6c406cf25e169f30fbb2db91e60e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12788740efab7e4dd74f9c9a666defc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e605914d0431c2b5e54a5f678d1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197611cbadb1ce2e7d7860cc248c67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc90f229ecd8d6e4f89e164cdf2165275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aa3743fa4a5efc15ac1ea73eeb02b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680706b0f0b70f9fb1e515f2ca026d7a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5159ff8159c35ac1f14c90deb9b1c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a619052b66697b112a0a4d564ffc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ae371fc568215c4b100716c1844c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3588a3648530d12b25d9cc385785336281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c11c47f02a680bed58bb6b5a9d7187282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5d72adf90720bb99504929fc71bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96958251c0bca2bd4a7b434d30604f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d68a9bd489722f85ad057109fac86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf4663ccda2c2de2dc1339d9c7bda4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b0da0c96475e8e5630cfc1dde8f9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6759c39e1173175b655d4815ded76c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1161c8b0aee2693da076a873b43ac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c37eda5015eb4940ad088c9a8c67bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969583ca84711ac83dcc6cf82df4a685291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd8813e6b0c09f2271abedc91ed574292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61e4b34b07aab10403f27f6d5b7a69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4b98978790989acd43357cd0b96ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee192193289adca46b4ccb51be1cc4bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88232f13532ff88dcbdcfbf4e55b11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b13e50e5579e11a41027697352c961297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70297da4e3ebdb8f74304f0419b8d031298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac5a60c1e87fe1c78bff9d2a47ae6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db51883d490596da540ecd6dc21f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8434edaa081015cd22a5dea82b1cc7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d287a6ea41c6e1cd37af715d151d6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84709784817891a4251b1342a8456012303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac413c88881c4c0f46c4d0ddcfbfa62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935977a6f1d941b118aafe7f2dfc13ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbbdba573ffdfd8119a350385213e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a33a35bf604f310277948dfac1ae2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31dd2a633d2f712d250ebdd83f1d88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8131c36b405989de4f9e07b058ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92012b44c766fa018f6d429a81622e22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb66d5f2fc7516a9d350c7e0dfc779311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8553e15c0e1e6290279445edce99bfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc54bba2a035a6f4b3fb408e9ef7c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daeaf3aeeea3b16e455bcbb850678f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b336dc5c9e946fbf1ddf9c6c5f1e896315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1e1902f62b0cbd4338afe9a787aa1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333ec285d4964f21238b8d7a7bff1f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3be20c60ed721f1da9c54d6f44e9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3c719d0c8550ec1e5a9a1dac7ab1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d814f784c4dd4dc898301bf2680b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e73a0e35bba160a1a82214aaa2a0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e52aea5d9b1a8961d18aac7bf0a58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eae4816ab6cf2835b8307aee9882bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5e49d3b7a15795b3db68d75cd5c06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211463bd999e4b757e956a0746bef24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7a35e7e481d608d12a53230a7e596326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42845b080700fb5e1cd899095387f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8eb09a947717da721bc1d2bc601ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b6b6fb820f1ec535e8b8249971ba2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b37ee665301276fad600bd3fe7e383330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721855b33ba23ad989e46b5f7ca0ec13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37325c7296ea40e20e03b874a8ed7b06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d0afff7034b8555e91cbef6aa895b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be5a42d911eb2084d6e4fec6fcc74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a206be5dbaf3b91d5bd01d9e68f9f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8e940452071c5c7a70b7b915b00f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16481f544b6c737801fda12c97af431337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f960cd7968fc4c2013f894bca83b1a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7dea0430e0d53571c1a290b40e82c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf57618e08e07dc5d4fc83ee2f83a83340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa67ba1ffc0c1afda776df5bd870bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c488708903905d1f391f1204cf705342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8ef381750c6d1557311d7409892c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7de73fd784edac88bd256f66cb9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e800776bbb97ed1ff246f8531a1b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115b60797cd500e24069f70d8007827346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fca8dad00dde3695fa8638e61fbf3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb912bf0826135b8c55d5fdd1632675f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4411fe8f6c6346bf9a99752f23b2d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa202d137dcff7c3db0abac5ea766e77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5903136e9c2e4c8bb49daf28b65b606351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f564cdf97d015c6c6a4baa5ff9fb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15006458df1986ff501312b49b92de06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d6ce415fab2446acd5d5b1db470ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3cae3a9a4a20375f95938f9c13b63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e26bd70a8e44d94189d3e50d114144356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9922f4d482a0f5ce0c0d44f2eaea1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb869cae7817720e3dbe1f891b62c7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61248ee58c531b78ecdd56a1db88d2a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5f19b1f72849b85375b660b7bf6cf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5d2f1ea2726367883311f3e71b94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3389cb2a73e4915d8e2417f53ad240362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6201b4035436923ba42793cbe8f73cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa3859503e0361054115c49f72e601364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e017a50ad5cb4906b91fad67e6488365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad366785da63315f892a30b0005c7cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286f638b491ee8f88664f1e94b19bc0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fadfecd1a2089fdc885c4ea3b962c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99524e3f60da7c61d560f838b6763b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60754aa63ea17ffcfa42e65d4c23efb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1441548dc07e8a04bda8f986cbc85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e11e23a3e9775edff14685b94c29f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fcb92e888c5dad5e572e224bbb258373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2f0a9c42775554b3deae436256766374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f60e67691964b2ac30b3d608e46690375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25034d1ddc2325472744fa02fc7ce554376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624fec1057abe6d9318eccfff1e03d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7752a5a72ecf9d9686ffb093b9291378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078043e291908673ea56c8c99fcdfee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e60bba29c8d58a501d18b121e6500a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37f1bdab0509cccee241a19077b6b9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f3772d5d7b5c1ed3c7052b1b0e757382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156fbfb1434db64eb14a742486a84ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd10f87a8a33f0caf2071fd16afe8d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43af38b022f8b45d98a0953a5a4eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b04b2b79d14883fe280d5f02d121c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16378f8ab98b65a0e3c9eb41d41fae97387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b252c2b331119f3580061122e1eb945388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eec5ea8685c924795e5509f07f16b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1a557c33a56ecac70c579c2a71c25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78364bce168330e1f5dab1888d94a02d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3add8116a9dc436b6541af828b466392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1b9307d3d02e609590e954071ad48393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd87a80cad9472eab941515d583de6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cb79843198d2b42a691d5de645445395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ef1df032f9f22c8bd1d56f38dcd07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8d14c1c4fa1edfd3f33d2f3f69b9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf4d4d3b01ab682693df8ce481006c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379dd540b9cc709e67636fa5f91dba0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb729f9f221c5edc915015d161e7b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b4b53cac1281cae1bf69a4161d282401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b83b5c33953b13d4cdd2857b25106402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3c06193a13710b3769eb3ce5dc35c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379f4f6206a44a06512e9e0e93d2938404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129e635176a5ba50e00eca2415abd2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba6371036096dc0e1b885efa2e5736406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea61347167db34fce44ed257834a95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a435c08986df4b6ba628cecb2087d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c660d88cf202aed403769c127f565f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b12cb16bb2fba515f648c8d727545410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd64af5f48c493a7495b1cfc261688c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfb17653a58a8155ad77bfe70f7eb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e6c841140d016ebd4bb242fe05473413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3c2fc51629ec0f35a708fcba89dd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b0b0d4ad15fd27ab0e7e207469f0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece5f4cfe4735f611fc116d17a4e8df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c252fc798f341cf50500a9ed80d7f12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde0d11910b9e9612d2b28b7d3a2715418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb78d5a537150770e21619f4f57626419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009389414ced9244373ca96b3d7d7b52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c257ecd2ccd2d63fd07572d44fde0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9778bc9890309709874e436d2a2fd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2d07bfe1f105e683be82019babefb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f98bea855e7a81ef1b30ac5daf4b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc106fcd5cac21dd69bca7f3129621d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fe83cc16baf8a9f8d32e33a445eb6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c3b29af4b35bf49f9533adafe53c9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d8c2c202ce224ad68e2f9e6fcf00c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14205fcf4876ae3df3c7d825e46e66e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8f77bc6b17c78593a1f1f98b51ec6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5397239ae8eb259db7e1e653b5742bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934abc0455f954a9c210565ab9a7f18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5795589331bb3355c9b61089609e04b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2afcee110052868cd84fa3918bd79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7de844f4e61bbce01c852a122ffd41435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be980f716a5816b241a7d51975c37e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe156ed0f430447aae02f8105380f3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1590f62d22de7432f17303695e0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b108cb3ad0061bd464a2e00d657a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b193c75c86e361343d65b58ea08e74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af68ff1eea5a886bb2adeb44fe2de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27a3d685bcc392413fb3d9257c4c25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4bbea70be03737cf514bf3e733a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5fbd0779304a1f5d928ecd72b7b0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad46d72ea4ce7e3a135021b935afafc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cdeb94b3ba7d4ee75e290b43e06b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217869a2ee17d4766def93edb6ae2128447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7be862eb36aa750512520ed74098448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7f38c720312a2d2ecb9a9f4a8e234449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fd32e82873079b3f7f8a06336b203450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a3e5b7985524f4be4dddb5780331a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a392f499af6050a58eea8d85d6523452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad800463bc2d4c9d81aa9440da98f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10ef81161312c3f55b461fd3bbc74f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a918ecab838ed9980bb4defc4c5d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432841c26b4eaea94baa3c90353effc8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9165cf337d6c1c886f8981bf022f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015a99963df6fdf016a1dd386931d0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ea3221333fd357fcb3c64e866088e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e25036181bb1e2829829269e60e321460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42c8fd845b7f743e7edfdbdf7f10e8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e94fd643fa5ec0f9888fec9da240f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda81026cd533ad8c7fdb5ca5ba14a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03226c09033ef186d90bbe50044c025464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd244413c7f244ee0757ce7d8eca92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383f15cd5d6549ebc1c8ceba3bc99e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c802eae27cf01c84aace9bbd4f2a823467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854205d3453072fab7342b6420dd62c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244834837f39b290712ce6758da24ade469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542f4554da4488a850604d32a4d2930470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a3d0315d40fd594e165fcd6cdd63f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389e18ac04aa9009b702e1ef4bacb0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8f66e826b2e320eb82599932e245d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a4bc29d10f73fe522a1024b097c94474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0ff13ae03deeeaa3b9b5248aad4d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cc3c0c7fadc7931c1e21f362fe27c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa41ba9aeb486a97ee332467c7d3286477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490f7778dd286f5163d95fa3f9e1777478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f3f1fd12b0a113bc5ab68d855a2df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0459a07ac391728f41a8b8006c6be14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a15f6ba4a6299963660d1355c6de8f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03acfa484db188d7a69d750d83c8ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed627025b69792fbcc4ff0caa43b0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d9bc5b2fbcfafcc336bb52df04506484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373721d8c70ca9f1896835e4c7b0a56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046eb953e9f85e841717de2293a61ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9d41a5790e83adcdb91fb82369565487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a22065be7777b365391a340ac1ba00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d205feb4818db3fe0d4936e9628db8a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536829fdcc869fb6e22d7c67043c90cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3cdec7d5a2c275cba1d5a50d2fbc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92659821641ef9e23b5f3edf21eef7f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e00d05c5f645f758ee472eb3a5d73493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15598f6011511a4a288b9e50f95cdcd2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad50fc913f7a0b05c8e9bdc6497d90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f085140c4f4b3affc6cd67669af436496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9886bbc9293b96856e9a85a5a44ee8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5eebe730971df48d03db68241391a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8511162f667ee4043ef70477c1cc59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf5ccf544b4e12b724c011e32ceb62500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396939fceb5b5c52bbd5549a4641f39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2080de26f271f797009ce13460251c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103cffeb702f767e5b50e45fc796fe1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd1375d508fe9b7b6fd2f716231359504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3c41c9203790acde6c5688096f967505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e8f6bad19a74841b7e99498e83473506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326191bf6e63e0ef4a099f2596b7c70b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e751ada447847720446a3e9207bbee9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eba64a966308a45ecf795fe9f9955c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702862f9acf710f18ae521bb12dc4e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddf8f918cce60044cefbf1c556eddb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e47ffbd9fd9b40d74e675796b4f3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034057d9c81ce13efc4e1ce8a04aacb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac8ddc62dd48b6ca245d62dbcfce4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6a23ef709ee4709a47318fba35923515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a80f30bd0b62dd341ca766f0d0dc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938238e14d294ac982252ec33d5181d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff555ab1fbd3969ef4f76013abda3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5f04908bd5968eb0bc5478fed5532519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca4ddfc7bde7c2d16ae2e32a5223bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f3d3d910e6b37fd173d0138c9fd73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9c5b1af344c48304fe9c5b2f7ed63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dd5e1ca98c9fa9e000dd06a1ba5f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1db788d3bdcac18139ff119845ceb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501f3d725bc763a072f0847720fcb93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d95addd53bd7eb5bdb9496b38cb373526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac98f01c7d0fb17f13cfcb84531c97a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2766d12bf2d04f1e76fdf11bcc2e8f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f36d872a4e32ed01977edaf272340529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d554363f97b996365d333bc168488d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181eecd3f2e272f69af2ed3a8280b57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d376a87371f38890edd9d653bb7b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d34fb93cd789973b17c714c624de3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99c4a5ec077864c1f8954df77c0d17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc92adc70930427fd2d551026aa0f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668382590e5c7a1f2954ed872c37247536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509e58f757ffc71ac459b3f8d91243a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5066deec68962a67286ff086924399538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c788d222f47e14a1d9500174227a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a71b68a1f2f770397783012c14b2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcf09856cdd3260142cda9294314a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99224e9832c319ce5949818a28552f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e789b479005f0f572321d835d550294543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cae5e5ece4eef4f5c4ec686c8ac546544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9327f663c885d5cccb0a37a88259f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a47b878a2c8a1f8369cc40fcb9bc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1af3f136060e3bdc2faa90f39de54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9acb44de0bb0d75e018d1e60951a8a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f1f875f1b26d65372a0d5196527ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3d2c9d54cdb9382a39f0f8e892e0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bce7b1eb7d5dae1ce0bc5f193914a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206356a5ae26610deb83c752a7464fd3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f1e1a93cf881552d1e7054e3deef2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a7a30b84eab785306ad7315185c86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf40c0373d1627b54f9117678cc491555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37f1adcc3d8b0dafd75ef77a18c995556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682852bd7fdd9f0804ac6ddbcd810657557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c3b4ec73ef57427b93507f9fd929b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea6675d546ff03c1059edb49249ca8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bcf37ec1cf31ee2441e2a5ed9b377560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945a0d6db16f91f505b039c4d381e10561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bafa024e27c5e99b8c5cd8bca5dab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca962699b82d2c6dc11f16c1837146c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910c732c668ba9ccf8a362397319092564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ddfffd69f8f0c73a8cc5af1106c21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f470168b13c4a89684691904414c86566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52829df08a4ef767cd9338f2c6a85c57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe77f4e63bc230bda83eedd688b2a63568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259a87cef3a53f31c4036008d3a4951569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fb084afb4e95e0ec53b577e3f21e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431417866a727e00afe1d9b5a0f6215b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c32e02ad3a5827e770fb13d7648f41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd5be8a77f80e70dd186074dff0fb6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849c0a4f45f8bc7884f34becd611be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223621d24e370f033a1741e3fb2d785575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dcc79fae64d75f5402ccd6cf0eb80d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1404d589724edb3f807ed1109561c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d34108f62c43ae92b2dbe0f570443578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7e4cf18e0d86b3c89d24ac2da2e11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc02e4ab770c4e9f740aa51b767e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29822cbcf24c843372f11cb2933cf09e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b975f86461ab572fb61ad3a04daf3b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f41a8012434861af0db8f81be0e929583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb4e5e0d8a409026804b1ed8592c11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9115b3fe380d9f76823b94254e10c63585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5641ce0cc9c5699f565d1676bd1b8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62fb89e9d770808a6d2e7dfc4e9615587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad4757d8b08fa923e5035b34fea477588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608e4b4bad4c7b535a172d6dedee3e9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f1b672e8df6c6f70c4f57a96b9665590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e60258db0997f2a3a1605264e87dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a3e2dd37ac98691c8c90daef3ae1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18185cda22a21eeb78393f2057e2c5ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989c30fb0a2d3f0842e4c18d5d8bdf2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf3e74926784f16f77a15b73bf5f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370386518ffd1358aab9dd7c8e4244d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7021c74defccbe7ecb8fcb08bf6fbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf75418f7a41cbaf123d299afa63bc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa43d49e9f8867ffc5311684c1e40ef599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1dfb37ce8912a1629ddd9b530c110600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc23d57be98fc2a3bdc6b55b35ae365601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b822d07e9ec16756a832ea03f3cd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18fe6fd098835d944de6ad1f23e5f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9f0abe4443358a5f0244d75730004604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe769b2a344c424397709dcf064e29a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f26c9129a6ae93fdac945b744fa3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bec02ee582ae911852f830b035906607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6baec2a317ba0d8edd1303590c65ac608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178540023b597b403b289dbc8d77d0c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764910bbeb9f1afff62446b45040526610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b0183835ca6bfedc177e6843042f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807fee3e1736cb4e9d0077a5befac07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a0ebc96109ff2449097eb1bc576f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbfb788b16c9770871b943cb698b50614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b3efb945998bfd2fce411cfe15a06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70d7f06b59f148fe575a708c30d031616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba89f96644bd6adf321d2dcbb223fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878dd3b9e849f12d2b79097f5ccdef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f9a401d5c0f9aacf40db8c0a1071b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5570768a3c640cd0bf6d1586d95d22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a8fc73488c2f63d4ddb8719a8b85a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff43581e29b83d79ce0273f861b657622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ece2b94b97662cea98798be4b4880f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbe6d3d17eea0df54793f6ad40c61d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c6ec249fc3c7936658b22ad9f53f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b517e2f9086f5db9ca86196f7fa4f40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147dfb2f0265a02e2c6867da48b7c23627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08b1f4d242e8e2042dcf240a3dd64c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3772128dfab65fd5b63951e8a8bef4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c350b6e8d4071a38273313bd40e262a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3342512f41b553e1a9341a52164d9a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797ca451a21d857a35453ddae8e28aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2d9ca8a30d72eac3de37525d46646633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e4e349449830a2f06fa891d9012ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520cea64c15bf9df8670aea8161d1ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2ede70d5f04ca354520bfcabb5617636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532db7c9828633ae13d946ce9c521ed5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80d835a553ea4c31f0aa206db5f3ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcece50fc18e421dbb7bb4f95284f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec383888a3c52dec65f6eff82cfd311640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12181d0a47a01fe64ec72ec7f9e841641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa40740054a335ae421d774d7a53610642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5a578fc84fdf9cf8a08a7639c5864643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8182630090f631f26941b6bc951c03f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b84009c37ad3223d3c4c1fd55695fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525baa5d20bd90dccf621cb5cce30bcd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759590c58b2ebfc1f9f9a4ec921d871647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8d81bbcaa40870f4dd17ab981918e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb7a761a3ce6d305413b0a8e62ae3b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242aa232a7d46424b9852f068303705650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725d5ab8c281b12c98a547b27ef96cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1aded1d862ce50385a2fe1438c1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d753cf61166a7f035c5e208a6f92a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9462b2c6592aa609fba123082ec01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ca13e2e44d74372f5eeac0a72acbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0353862256196f4db93432dbc8aace656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3cbf31c8acbc35c6223c7f3f70e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f82d46fd0a73bc9ffe0d9004f73d8d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0ce0b9566a401c8ff9064a308e137659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a11212382f32c12dfb78c7b597882660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7a74d1fcdaf9ac516973ea9afe901661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3dbe00a5bb3b04a74374c132237a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e2448ea8c04611a20807ce7b21314663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7137235ccf7add74528cfc0f86269f8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e4782d63ef4161ddba99efcde0262665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f5b758af5e6b98a12854491dab7fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c932362664951667341ee72b110d9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa44ee9af1d6dea0fee7edcfa96355668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d50eb4686bd3f923949f97be1ab27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443733e566cbc48c57fadbd630b51d2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba3dde92eb18d6d7f70741d9916ae7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd811a5cc16d18d1391509892d1f16a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc973b7022c6e6032384ef897f1f73c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721aa51e1d1bb45cbd67cc1d936b8af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47109350e7c96c21060179c7caef8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090397b59be5eac3575948c46c73675676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e1e08cd7fa0a5283c7c0fb884ece1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078d0837dc1a78e9fd0f3dd9c45909d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d66183ce7a2a898df215153bd5b30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fb1b21240244eb022f0b160fd78a4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5570c069a4145d35f87cbd7e45871681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b7186bcaa2b4007b67d9b8fa64c69682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83b0005c834dcce6b90e939db43e5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a746c854a707376cbc394874af4e3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4df6f04cdd7cfee61d98dd8c8a66a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80cb64a744d7cbbde86f2649c22128686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc67659ce4b7e6c8e7c2fec0cb9738b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edceccb7c88e97ffc0fbf3bc62ec46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83635569f50afeab7adb70ca2f19f2c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeadd563f2d892fa9ce3dc2fe31111690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0324ee74743c82634b6db6cd5bd5da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897f61f595691adb9da0ec276b42228692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1502095c90cb436a46bbfe4c5794e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0096f26573b20282512f67cdc3ab28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b588788ff75f66887990c2766ca9a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ca23c55136c8b63b4fbf02546c35c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06603e680402170dae0e943996dabd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ddd1f4b81af17d92207836ada1c56698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b76b099f605eac8acca4612d6bfd2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977390a3b0098b3394f9a96ef228e0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7648cb361be41f5ba8255404e7a36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bf54608f475a9ec11592b22fc06be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57a41ec2ece3f579e27a31e7391527703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8763f067391f94e245a156bbe9c15704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b769d8e6361121e1d7adfd910947ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a19de01be74a9d339b57ff42420555706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a40e4b9bc92dab776c63b16454d09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8488e86b014002fdb0ebd933ff360708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a43a9c9200c8a654373430da58b278709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0cc29b8ba8dbf6d006822d32309f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7085df04413fd50f213f1a15d2d7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca3d5123c2467126bc44b8b31805fa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321aab3d1b245e4e6f651f93134d660f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a591458cdf5bca0c597dfe91f97a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b52e803abf365a94e073fe1823ac2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce5de52e363d6f371493e30f83ba81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d35feb7b8b5ef4371755cc8a322df9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31530ad2cf2a24518af8cb9a67e11e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad20cee27648b21ab5dd3a9a139484719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa1af0bdc3dd954b82239a632d6b10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707008419834192c0fad6b91c745ac24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151510980ad3fcaff4b9c8f6ac0a4010722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d55319fb8c645b30d2b667fdd799e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f46bf2939461c458822325fca36bea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97598d4546258b1cf2504c0790fc33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee795ac9b16762f37dafa1f7170fc0b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432eaf50cae769745fe5007b9b29cc8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e060d2f4b28c5d9dd1332ea757703728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd4ff2b428e1b9d525d65a568329e9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf2ee0d10975076025f9439c8c0f33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a769d627187ab496f0daea2422773731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7aa1361f8de3cc867ef141289e5b21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1a6153a47cc24f080dc5d85c9b34b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe8145d6c3217a4e38be313eb33509734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403cbb0f1467e6f1e9abe512f563b86735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d73b10a510f0ac7a93d2c51e8c4c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf621d6705c51a85d2da86c14091964b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02745e37d9c4e1aeef8ded6047f65838738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db7d081ea403697850ea9c59fe989b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d280ee5cbec11d7351f1d8c3017c49740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79296b8bce3729d933e886aa5b36171c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b71eb6a41e05426298e8135ec8010742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20305365226c5865c2d384f1676b7aef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e394331f90feaa2a466db205c8da8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad36edb06ae3057ef327ca444c38b85745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ce5a4e8c155715ea1d27b5da64435746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e384bc8d243563026572d54196d317747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efee1a2254aeaa26711f64c3b192871748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd311d4d16f5cb5b959ca4874e76051749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932066a7bbf85a7a7ff32eab3cabfc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d22e38576f6a231ab82eede1f96546751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cc7f0dc509bfd1452bec54fb13642752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b62e41f144988c6b5d59821e906151753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be00ba2b11b019fc7665ce17423c076754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa39a5e496e9ec6a35f7a8bf84fd15c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eba76e5be87821a22d556183bdf1f8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d11b36535013bf8aab13d8ce541ba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf54bdf739c09de3888a9c1fd5418e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff59da9a01ce18373c1e87d7fa75e9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0657ebef7f104adfe10402bf5a273760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83c525ea757158531eb897d223532b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85c83187968c83c06ef57356ef7e1b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09866605edb17eef56fa692f9f8c74763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac730f5553574c965963fabbd40fdfbb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33555d27b4afdcdf4ea55647d22ccb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9df01c849da20d83eb8fb5109d517766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7db2eac8506dbe0e836c3f5f6fff6a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>