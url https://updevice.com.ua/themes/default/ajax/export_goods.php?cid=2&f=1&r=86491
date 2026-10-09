--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d925f7864e69902b565e1a0a8e9ee521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a6e564a25f1f91a0bfc75b0f91c0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db35732eade54d9a8ec132739951483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d453ab23f645a46e1ae7e565fb7144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e77a47248dde9fb16405f4f0e642bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc5671cc6fa0e8932feae34c54bc556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97415fe888209469991e76ca8238617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d493781adafb40ea7553279891fdafb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb1fe7a97d1c68d73cb2659ef0dfed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39411f703e167677f38ca2ccd7752110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194b381e37f3dc2f9a83b92cba0790511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd42fe7dc115077f78f352522791a5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd3fd06c71ffc71a230fc81d32d55713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9752cfc548c25445ad64889d0f89614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1a94c53f1fe6a8b764bb0d9e4975915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794dcfff9ee9c1d4ae34a2623083a5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836a9883999bd5089869f117cbb195a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87c22014d83d022a774b76a1f6876418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c156b70a079240a7a6054dbfa90ba619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0822336c1ca4e7939501fe582d6f4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370eae2effb719c727f3af3da28c65921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200046df4cd5b4c69e6a7f2dceb7476722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282b7813e952b25e989ddc007f6487523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7535e627e1642699a2bd027a7064924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194bb49c1936ad8f9e05cc431fec3c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc804d705b62e88e5c85ec3914669d7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567263cb15f8816f1224b587360494127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7200947184f0e531843e2bfb01938f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb448c00b33157b8269f595302ff6ffb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ba12f4f15862c2f6b95e6a021598b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba187d0ded38075f4c10341445c28031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b264fa12df485098916e5cba0c901232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb5a4a4f531bb6efef036a432f9e7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0251ade5b257ab796d5a661e5cae734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f2e7ca7b832a8b44753da6461508735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50a4c82775e03f4df32351d5e87c0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b01bff2acd76a363293568ec82e2237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff5a341d0612795cbf31e5ac97d4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc769b7feafacc05932ee2882922418339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e13b5b4cc93e8745991ad012e455e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4be40d6c096c34fef597aa128e268241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e96d70d8ecdf229c428622c26431142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ec6ee5a457ab175be8d24cdfebdfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c5262696377a10055b494e1d0a0d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453431bfe4f62e2db7960776406e45f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588bcfc674ee8622fac0f553f4cebd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f3756bce756107d40776bb936e5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36709e3a580156e4de91dbafec65a9d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd61817eb27719cef7188f7150435f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711195a076736b42d6dccd00ce00526050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb149a9b0d39017bfd04c6c81264a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d7bde88ad82bf497eb66b469903a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c1f27ba1d948e25c03debd83b824a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6f513bf457d15be40f7affb465f0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1a1fc01cbe28a6d27809267b84fb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab66e73e0821080e28dd29e0e6018056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2463637cb4f14937f20270af1672b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb392d76e01d4031c7d4f2de2fff5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3814643f55e92b0fb138b421d516859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfce7d4067980495151c5be59011a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c6f6142451a4a7dd337caaf8e667561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf7b7f41d6b791cea711f51cb2e58962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ad3c074eddbf4ab6a140421f266d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fe01f72085dcfe4d71c7b855c9f8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3deac66527113c7123a0873c8b8e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff1c0b011c4ea5b4a4880e3e18e2b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b190b276cbd275758e2fa8f3a5ee2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bab466fbaea00c8fc1cc7afe2258f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad8f6c7c52d90e9f09ebc9d66bbad069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607092420879fdf858836635620a0b3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11327b00c439041ff87351e7b802a7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b064ccfd2e57f6ad96623731f9a6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb99f72ef1f178b4f0592eca110cc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb256d9bfc667d08e2deded3c5755d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a03f04449253a3b1d3e1d3c8790cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62d96a09ab97dd7191b415d34561cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383860ceddd72ac9e32c614dec657f2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee9682651b89054e2016138b36f24f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc972dc74ab15defc4efee79027a5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ebd4d442763c52af7fad1ee4fd95480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247c316d39ba9aac6502dca7555c73581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e61d9d72c6edff5015f934f4db06282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308168a5e5fa553228abebae53276ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98579ed144a0d93983d28e5bd1fe050684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbfd43abb5398a3a78bf232b2e424985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f043d892dd1c97fc17b07138d4af8e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b267dc5c9513bc6f784dfce16986fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccb6afca3833d5eca231ca7a4f2dcd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277ce0709b0e9d107fc329cffd9ced789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccfe83e38a0ed9d823d53cad00a1db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59cf82f6c2c3601e5ebed1de19957991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da326e7cb2e2d1b3eb6a347b2a485d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7634d68eef4f0bcbc8bb970962857293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad0be61d9a2c649b14a48be22c57e494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5226c560d3a37f95b5d6d7b3abe9f5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67543638c70b383770137ff47803c73496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3793ef6231632ffae1c6e0bbf451afb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c13b8d0d38ffdc68702f60cb9a11e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0797cc0020149b3095419de8f106ff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639a97fcc62a7c0fa4d0a14d4df1012100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfefca574c3f7485c5a6159d6bbfa4c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d34f8cd03bae8df2a4d7329403f53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3cef1b7224fdd20fdb0b3a71056b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fcf518c86d107868977127fbfc281104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45933ea06c55af90dff5e61f0505923b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb2f5afc9b72fdd1b606ddf5431c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d667fb89148ddf42ed7581baaa5663107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290a3001e11b635531334dc5ade2d96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555944f3e7d0d22d141447867147c12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89de15b76690fe2f8b00a87a79ca494110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074bbe964d993ff30dbdd74b973667a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22673769c85f9ca06a99a144cc256f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0bd182e0ac6e8024e134cf601362d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21f1b532d1a29dc055481c96948e9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5f1d9faa1880dd506d40e8684d77a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b042bd8bd02c9960755cea74bf5b1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8a95bcfd0964252a00e1179417328117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e4ffb0110e9e45257c035b0164a30118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95416e94ba5e39f04d432125fcead659119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bd9ab5ffe10373e2ceb68ec772a62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c91e5445594b8013f57e397de32a8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9cdc32582dc24ca0303dddaf6c1d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747b08693ee8c36e73fb25808433c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20a4d976a75898ec017d1fee920569124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710597a0f99139f822b6e0afa123a0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bdc76c8141452e88a3c0aa98199e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8df0045b7be706a507066d0646f80e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908301c51ce3590eb5d74c401a94722a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa056c0538dafc31fd2924a2030e220129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b784e9994e15667b259dd65e877810130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b114ca96250ed634be5447ff3d3de0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c34c7bbb2adef810c9659de8e6f6d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b80b4751e15e6f4cef8eadcf5532d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e51d1db274d9985582d260365a1e24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f045fda3db705ad318ea75fcb3166135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101be890cfd09134f2be54ab300363f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b353ac2a677e1245eeced560764be08137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a983c6a49a4d5d9f0ed2c58964cd2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1b9f55eaf47018e1f113f1ceeb65e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd56b49d5236241c758e96e1e6e65db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04195b3166b8e71c3e9ab6e60af1e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03b3fe6b4c9285decc04a105679d48142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a877b2eafcc682ee6cb23a2c07421f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee21cc42bfc4b826c0ed16072e4723a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78380bae2b56899feb3101ebb35315d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dcec0ae5d8ab3595afda31a3a7723146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b2021e5bbb2e8f113c7c7e72da75f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1f8e28a61c80eae77a5882f4f5f61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b090b449d64fee707f7d4f735f55bff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06f2d6746e871e9f7b15f10b9ed8b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96973c75844bd2d18677c5581854412b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6413bdf18dfbf26d7f774aab72304152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50efa1d58c1a52fc6a0309332944c86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16135c3792448a72f67e7b75d606911154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05b6a47ec241924ec3353e5296e583155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291216a29b9bfe9ee19fd95389f17b1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818f7d7661cf1748868a79dfff8d051157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb149cd4666a85947f0ba86f883e27b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31b86374002b76a84748fe2e633faf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864c87a64c91055622b8b16e774e40b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dce27a020d8a95e6b4bcd2dd2ecd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fe394533b71dc3a61331bddb19cf3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef56bbd6454235c0a63b9ebe549e89a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d7ea60c5927e5d3d5961a2c1982f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a445efe8ca2637a327c829b7dc961165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b701f431388eaa15206c55f6b5c2f6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c915422fd96776e48aaa2b45e710167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e600b3d3126a1aaea5f1f678e0aec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d69d0952089f8d5393e4a2507e98d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fb1d9238052ac8a3f6170bef202f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774af7e9be1a0b5f3097474cacd39f28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907114c88984538832c53029038731c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fde46ce0bc0f786d47e29c3504565173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1cf9aa8c53c5df21eabdacac8df51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974533b84f82bf7e3c752174b437c6ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6dedbb384639c95f5effd54ca2fe4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979c3a4171b7b420e215e88b78fcb34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ca9e50bf8dbdece5517195fd61efd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6424062a0630fd925a8e9e9e59b2c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03553b78f5b7db5cf43e2dc96733a9ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a627abc7730c85d2128939bf9a549a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3fe8b42b8d630a34e4ba0bdf7e861182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d96982af8911ba6c395465bedea5e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc94c3eaff0ca16ca19232774972cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586b102d8d16fc74e5354628e2af76c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a10db6b730f7117b0629d6110c6758186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fd1599901a53a134847ed6e15f7e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8a98ce94659ad75875acd15ae0de0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac734cd16c467e1c53aec4eb82d9c47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4742601819e047bb7e554231408cd22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c7ca2662fda7ea0f98152f3576307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e97ef5c41764dea647810e8667de7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a30bff7411de39f1738a30917ec2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab50bc4a811f861bc4524104cfea325194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2988e644c6af2e255bc435a88cbee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701c1386162502c7e7ca267b2c78c80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59780a087b7ce9328214177a3eb7cf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753ff247f0ba78a7e1e639ada62cc6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc9b5f516c84300003adbba1f0783c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa955dc591dc8974e4b361b24ddc76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183302b718414242c9dca5a2621b47ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f84569a77cc9fcf517bb559206b3bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7210b54f3823c75ec7171aeabd331203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e729f4386bf70b40edfa4a585982e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f162a6eb710b46062917b485029d1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217dc8d35542ca47fa130238e043f1e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621e18bc9fa947405e187b86c06c227207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039429fa9d29047ba7dc73978f256427208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab32e125659c2bf9c6a09c69a533a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a2bf607e4fbe2ae4f8a9058f3f54a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c05a161152779b8ecdc8161f16cfd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96a27e29a8a2a3ad08fce30031706212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16899c46594fd80f1b0f6e8c158c6d3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77ae93c35456adcf1668f28c554215214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e99e70edb2f9fc43116297fed644be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e37fc32f8a45311f46e3da3d28ba3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318f1043c0320da22dbd5e7080b9bd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1d7b960482a47ca6e1791325a0794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3172cefb36f7ce7d797ad41295bc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f31e23d0ece63a4b8b74d2cc1ca6be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f681264c30c3b7bf256ceba1a4c273c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de2fdc3abf89e6ced7cbea8c3ea16f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f36ccec29c14124348e4477fcbfbf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eff57539f7456b4b74aca19565d45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf77283c5617b168636a7834ddc5b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc2646d42b69542d9ca9757a480992226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b724f341b7fd221bff8c27e5a0aea1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903a89e8c6af456d76cc55060c2befd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056d7c124764932dc455f05cb94b61c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b795a5daa10e84b891a263f16ed7058230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59935e9a47ab589bfb1b542529eb53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21de5a31f9e57d72fb6e495434cd209232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997b353891e439c6a18bd25b01b5684233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6e9bc81ddfe5a557d7636368ca4c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a36d1e182c7cdd26addf17f076284a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005418119699e0e0ca314e8fe54ca1b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f71389a9aa0ef6da17253f81a80d68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ab0d5be6353761e761dda5748dfca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eaf41374f7e9b89e1f65bcc23036d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb75451cf19fba70ca4c2d17b310c85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458042816832a916425f1dceb73bc178241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023ac02bfe7bc10eed93397110c63a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bb6c366fc8d5ef1587bc62e8d408c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9589fbbae22c57a5856dcc8481774244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be7c54174cc98165df529af8eb4ca9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a47f5e988e4e46049c862d1339cc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e5ee9e05ac6d1f3a2874a98432f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4e4f49986cb676774027eb2c69220248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bda56eeb3805c75395a9c6b3f0968e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93df9299e1c42dc71ddd46279f0d4a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645cd04b6d15c6bc697d0eab1c44ede251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96ae03867f55b0d786c93b5f2ed4e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ed8c20c7b0b595a9bda3ca98607f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86b44684a789855aed4308e1e12f73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c97e26fa792a16bfc6eb609e2c8b7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd96b11f0998aa2b929bcb0b1759a26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8a6230173bb184d8023204f6318de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abcf89e8bb58bc9b3a802ccbe5d897258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34709ced64324b3096185637a6dafb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef8a15dfb90a51481f1dd3714cd945260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5becc70a72b9cd71537f30d105112a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64e5b145ef53b450ba48c64dc6d3e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392a91776aea06103468cb526790f2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1db4b6ff235aade475e9cfca35ae3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebb181614dc742871fd9f4b969b348265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8c16d7b1785198bae9154e71bea15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931de185c6ffa4fbb50e4fbb59c158c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f5df48e519ab07e5b83d1e5a0d412268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638a83d22fc29992d6361f5689b1206269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f40fca852c48ba6742d1352bac392270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dadc4bfc9d7fe956e3c8020fafc3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328e786db5781b5db4c98bacb9314c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47187b338bdbf86092cf5bd640c4f923273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181b28699c940bee65fcbb917e72da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74153ee2c027578628bf02baa4f88dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f6ac759a76113fa8794138190ed61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f6fb838c360ab6ce0a58878859546277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff273d435c390ae4c16006e93423a02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba46825f8ac5220b16324b5151c7085279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8440da1a37aad6b20537390780ee3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62df26d731f3269558b6adbe312d51281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7e35a789fb2daf3e7ee5ebb79a0a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ee40c84f9e924c7cfe5ba359f819283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e69159273239f79ad23484a7a25dcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25259dbf29df77cd9c1575474b17ebac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7c314cf971844491903e55ced1ef7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196119fbee661b3abbedc414183ce543287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b072be1ec8a4b9311721f436352d996288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac667d691c659b7be4a616494d0737b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b817aa075fcf3d4c46b5b5292acbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144502c8bca9e079f10e154f60118423291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fb3e91763d5e7a539e308d215efa3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef15a1576368a59dc8ae9d82a49cab4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44154c702fafbdd344e02c3c0b793b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534189e63d9e1df7c603db29ddd47b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656dd5a610412f62756bff68270da33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8a19a4f41c827e9b67e09162e9646297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bce359fd57bda44e842ae8309294fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15464cc4f849f3ba96868e2fd5be6ed5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956d444e7e2e74c6f289a2c0ec6d6a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac5b430e42a8679ac6ff0c99b83786301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce963852a1a481f878695436d5fc51f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758ec30c2a4ca8823c77a5f6fbe3e5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20d8c98e072842b7c4ddb40c56cf35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eba9a595098ba38b0c34c6542b1d35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08753957b9d1fdcba9cf5907813c2cbd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7284b3f37c57baf64474783cb7d807307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f8699966935eec52f24f14b6e1e1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e90ba1abe81b1a021e9728803dd56a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a5fe579bf5c57cebe7e2ae8f0edbe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac72b017c7caebf12816b8065d6480b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1c3daab8b9f68abf8d18d35492c2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e357f98d6b3f8e9f83bfb87c809e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142f009010f24b1bd85c2540c9025ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c8a423649df5a357046c3ab6e2712315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236242d9643390db4c35929ec7cf73d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f75059ac6287c567745b5eb777866f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715796709761b584c97a3112b8d944e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb5d8556c50951066851bbf92e8ae1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f65999b85c0412c5b8d2e25968bd09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02a01981c92ef0f0e2b84713d97e61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e5fa5522308548bb89b8f4cc1203322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b441adadb829f1e4a93021290b03f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0428556deba56a5ffeab71515cc59db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2c8a5f6cc3b096731db92d75028d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee86781c67c45698bc36903e624717326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518346d5d3ee8ff20d42a74d5422551d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd622e9a706d15821262fc8cc60b9c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51656d77ebed8ed324cb5cc6ca1a4a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2561e6c8da821edbb351f7a7af473330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99399b26be8e55ee77426ebcf3f87ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c807804bc4c8a105afd3a049a218af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a558a8cde4508c6dee1770297a5d86b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1a72694e81ec221a0e773ceefe7ff334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1920061a79462b1f1569b2f4be4866335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82b907e358418367562f4073514bf6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefea8be486510255d04b67f553521d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a606e199a1fe0247d95bf66e95be4d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010bb2243b80aa0db2e749de146e607339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4e81bda15608e2fbb9549501eedbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d22b5a2375a367dac440dea56cc51f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8908a3201cb863715ae3ef2c2e0e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd8bba0debd22ad227df5a69c11b09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be507820ec24ee4adc798b7e6e2915f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b125f2f954c9d0b7f2b938cfa18f7f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3e6df94666762195ce07dee7280f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29c76be27b060636ba3197a8955c6e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67cb7e35727d7f2d04b2695cdc9104348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace90d2896daeaf7f881e9451d38067b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8ef0937694ca8370f73dbac631b01350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862dcf8660e4535deebf61f1e69797f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175722ee70a41bd311a34c969a14cf4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44937291fcea03388f05b2b8257659353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8dffa06bf5c7822773d468d006308354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a3bbf80daff7c2adf2e99caefd36c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c92428c22f2b57f0b787cf421c1a6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953d49f6e11d3305dc24da4110b3fed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12ccbbd67053bd5b14abad8b0a7432358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b14f0b59d905b34135d505107eca0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3102ca85355a903b72759e537936d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cab9d92140498c7631eae2d4a7c3ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9538699ad2f97af9492f5286e8e3e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3c9133c60e02fe4815f8ac8436d03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a229df99768d744e7c471a08438e740364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b84a09b1dba0132f891c984cf07c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e0a84b7a5492d8e42e65a3cdcb37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87fc485a3bb1e5df128348a3e8dd1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092f3508ad3007e9a7a44f9df42b85a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547738563f79d03af6084c71a87928f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304f055a3d1d36a5aa208114c4e00ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b917d2691caca894ecb90212a38b241371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1a5cbe3a708d8b2aaec7a007f4270372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17ae154a4098d8924856c2b9a740b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b864dff708fd2f85459319c430d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998505452c0d399f72010525f777e090375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e60c20cc0fd89c5e1804eb1ae925af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf34213445d051f8c7df803afa7f420377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f4534967ac4c012fda1678e5ca6a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd473b5bd9328799f2be806d78709831379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2921a312d498166bd284f2250fdf21c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d8405d1a72403e3860395f9ac13d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1e99715007380a138cc371b5667f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d1f0fa4830a87feda74dd97cc782c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81acc718ab428a99f973638c6144da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73c8ce9f94f29ad4ccd6b2d37fd867385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a2bef2908fabc869e34de10bcf97c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33076185edcbdfcf0952db0d46d719387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603a6338ed6a6bc9b973937cbc2e691388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b729d2678f40c70cb62ed4f42862a0a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48919e7fee4c0e66b53f6e12e6120f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d27e21f1801bb6d0e7f4b618f98026391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97f91eee80841e2a343d57ba1a3dec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d14c393a4cbd4ed4e4f3aa88737ca393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b60cbbd1863888e2b684d691a2fbb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb753375754a49ce758a5c986b4393395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b86886191be1f6f32cbb5df9fd9c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ba01a46061580d55d0bb9e7bc8cba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43679e9d771e39858566ed0ed47bd610398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3700ed96902092944330d8fa94fd1af399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885276c73489b6b954e3dd11584913e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784f5bc16ccba89451554ac02a40066401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba04a51368f81ef712661121c7cf8c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e875994ec3078cd86b9843961a68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fd103993ccc4146426630329c03ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f48a3b883ab89ffb7c65151ea52f08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf23be47e9c7e75dcb6a2bc2edc3e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c4174ccd6d2e0078aa2debbe46c04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc022f69e110e7e202a4a5c528205408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb2534e56b5d38df95f03dcc44bc6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab80464f820dcb84edc9fd29a878e72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fff1ba82a7b779f2df7601deb6012411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9e3669c1b32000a948813c6abc77d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db341dfbedf5e62c4c7b78d4b54e60f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b5f3f5ffe908c76e154a6d7394ed2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb9cc08076d017394740f9fbe45eb8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936beab2b6c75f25546f0762533f9c99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93968119cf76a647944b0e4257835e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6403558d4ea1662fd2967c5f85f9d2c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94d77e2f4314b790aa82b0df6a05d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b319d49b9f0fa7450ab4183bd14a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095424bd625fba27bea30f0d6b6d8196421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95f56851473f923e239931b66735d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109de95ab7466bf2e24bd2b1d14f423423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f010a43a497fe96f71c6be99ff5c7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220ecbb41fccd6ee9efb46e2ac80f6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407ac116c706b301a3de54ba89ac07f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91257f21f32bd6ddf2d30abe57141778427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357100e918df20eb36b6d74157c487dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64064139b4c941a507973d90f938ca74429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aca1837924f40d2cfadac12aed18f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d572317ffb1ecf7da9d4f3d26c520431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a715e4ed7fcef178ceb605c488e8010432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce396d6f67a473656f8090f230bf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62afe5d90c6c3a6ef0146c4617ffe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835f92e50438ac5dce2a2e47414c675435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7303a6fd3a9a8716269a6e7302b492436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452360f0d4057a1c769dce073037617d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d9a1f3c0ed03ef5e0c927cc217de1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59faaddde097e3b01d3d6e012f49e381439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926063648612704986e451145486115440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29010900bcfd29487d6bf0bf97ab089441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7fb5d9871b590c9e36afdf3e68967442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b212a5fa9d9775ec07c1345250aa4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197d74a5211a54c0376c195caa35c6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568fc83b7b40364505bc7343e3d6149445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be7576285724238940c5a2646ff30e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d71be013f5c66376de7077c6342992447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36171125e13c4a9243561d2447087dab448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22daa4c537ec9b7935a79164053576c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf98254c331e6caeb7b990d6a225e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bdbde6c8556cb5688863729dff6f1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5cef095a13f57fcb7c08375ece3cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd81b015315a251acb3669d7f31b1ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a1f4de576f97d2ec09c4a4c3adcbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feccc6d996a11d06eef5a579009ad53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd43e03c999d3101c7237952a64d21c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782aab8d1aa5c8e500de6ee8ea13fb79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b284b238773afe354b58401425d8807458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a972603a2cd43cd178703c031f5e10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be05ddbc4ec7cbe231b8eea0139cec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528036b9e6e8d00189a570c4a73a9d5f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a84eea12bd98878a0314cd61826165462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605db99c1dea0844065fea913a1136d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e7ac9f513ba202e790be66504ba4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041ee48e95306b49b50206c7955b1fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c88770ab177728fb6218b77d644d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5f0d34257b0ff0dd10c5853b0829e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4879330824571f6ed3e0e7efc8ec6e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ba4fb2466e6671044b2b76147f8a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba02ebbea724f29d0d2a3e6d406037470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248d1395043738d569823fd54f683ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ded47658e487bb05535da93fe48637472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f6a25bf691e94b9d61aa9d7cef319473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc6c9ce7e066d9998f2f31e36a9af2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e750c01f9e002ea218c9aa4d9c7836475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040ed46ec46b509c7c9b58d2c1a12a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d7bf03861d7120a6e189c709aa160477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366cbc8cd638514f290c813c6d091cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2e608b6a4cc4c0cd7acf4371f700a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398365caebbcd5c3f0cc4afbfd696df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d19a74ae9cad4d3f0c9733b5f28675481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be7781d2959751096e74dca71a982f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543df178346fef38919736a6998d6ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6029d8c514f4ef7bba8bedabf0228484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a78be3ba2c67d4ff8264a70a53ecb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3567971dfbed742d8f29c1cfcd0aeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c10a382b53922ea407155bba925a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1195e8010c29e4fb8fd06d3821dc59c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25f51b97bb9421b3d6c67cd06742a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28851c555c8230808d9dd4a77913c93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7851f86375f4d74a223d3af7a30dbe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ed00b59ab0dbfb18ffcd682d31153492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd460e26c5a4209829265100be10ea6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569982001b0415cfb73da01ae7fcd07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd1e1fab834c4e075e26f79b122497495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7a492cf043c6bb53320f9f069d9a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0781f3856439c155be66816917baee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4866955e6dabb90eb7a0860d48ec30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295cc9f67e9990a4a2661fa84418199499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d2b7a723bccd19d173bfca5916342500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8374a541a4eda825f6c6207c8b59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278f00ceff3bcb050894a57a2f1558c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a254fcaf8456f6f8d1daaa1876bc9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e713c0558d837aa5aa120c72b958eff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45adbd69d0fa711585d57c92aaa1fdb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3840fb72b2cc84b3cb443f1a75e136506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88d7a985226cb911fb96fae54d0f0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b756809f86af34ad632f90a6c749508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11c84b095523a2b8a71cd1c8df2904509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc69da15bab4f7d611e3f6d1b26c100510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea42619d8d6ba120f841e42f7e61768511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13f8742e4aa1879253b84514e8bc07512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709a8f445b8007ff7619f95bf440d67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373901818986efc677a69eb8621d72c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1f5900fb10fb5f1b62e4b0a430777515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26660f6b0192b3ba14975f69eb35436b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089ba290c7ecda7f492c21cce2ae49d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06103579b07a726285e1c00f58f0e482518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cec46c75a344415baf01bba9e06045519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3952ddc53c25f861027f34c38721f51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007797eab08e345f5f72d04c5c6b40cc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a19cf6888c2281861146cb8d3c524522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b3c716fc5ae209e26cb4b75a7c32e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd30a7b65f16e17cea3f56121f29817524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efca82bbecfb020abdb9df4e9d4636525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd6345706bc5428b4cc54c905756f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3026a6fa47aa59c77a675dc3b36e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248640639f5053b155a42270ca63cf6b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92febbe3d7d0c1392fe59c0b1bc31c1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3ae77861defe8b9573cbdf201591530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f1fdfb146c450cbfee9a44ff2d53e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1ca1215bfbda4f44ae288ba200772532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51dad02dcdef31abac64eb06a7a378533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813cc1d1201689ca7aa251358d7fa93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d66333264297d8a1e347551cdd5c6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdde013e0d74372919044ddfe4c696536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e6d2ede67fe4b8a1df29642c5e83b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6483ff17add2840f1782352705731538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931717fb1547d426c40767f14ce85831539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debcb04473adf9b028851530043fd08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad02a0d4e34742179165a83f8a7eae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f7f16d768a363028be2e7bf9c45b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ad148481d60207110d5ae2cef992c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e8dd0c34120db003c5d95270bf14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907bd96cca89193bff2e5f228ad74d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bb85c14c810e5ba039d7ef6508b70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173760182d41e3051b436df9363efe51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d9fb1d2666d7e67230e4d3507e4bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ac3f8349212e08604a129ff8bc3d3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ff50893e0fd77920492861a22597a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e0b0d66f5fda0286a25b33f43f662551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877aa6f9b78b0b1a6879e882f75ef0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e91ae6e6f75fcfc97e439af06feb8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253e1be3d05be025de463f82b353d57554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92823013846ced31715737459583c14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a41132b4fcfe6f80d08eb71e8cc7b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a08b500a4d7ca2514c8d07075930c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fe482e24b299e8526be6b206aeb5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaa98f810fbde3b58c9d9fde94cd22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c600eb5d7c8a6fb843c5702ff29bdc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06b914ad6f2132b5fd0cf9bca4f996561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402dc8ade5eeac47a7c164ae2fbddf8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508062ca527ac42a01467463c9d7d2ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301f73d8b473f5b6e851fbbfd86b7db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408857b3e86ae97b5f293276c6545b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8eacb13fe3c4b0853d97a92613edd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671619960634f561e0fe316dae48c363567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180f6ed7f2485eee2b6a9672f7d4fe6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a07efcd0c6f49cd16d519c4f4c5fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d16b51b3fd37cbbf39ae7da29a76fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534055dafbe33e326c27732e316a5a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72528e119dca5413e8e114ad0be5098c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426b0ac1ebc22d013c17759d181c9f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4cc233fa633fd8d1eeddbb7a41389574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee5ab6e72bef28b2cec716b4d1dec0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0cd846175094aaf9e5abcaa1208bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367f2b3545df9f934f83e51cc9407a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d2970282e7bc1b4463f33600b55f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f122fa538b9f17fd30795f9404f14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972765513dadb129637735af93199492580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798b19d0434092236c50f91844b330a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a5470f4b4ae8d2f819e349fc69ab2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd201b7693df4da6cf2902fc7eac7be7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae4a02895200025bc36e435d96a4f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24348211de9c59e9a4046c4746945f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed22b07bf37190e505664e52b0f9f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333765aab894d43bc088cd2a0671da7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3e8652ffc6e54a47d76bb3a7b428e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1eabae29f7a0c9a71b476b075805ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a016b285ac1f19308ff81f957e8554590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86c840ac16dbc6d50f7234110183aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682a04b6a554ad5749f33fad72a0cdc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e46836fbd6d16df080c293c9aeabdf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d477323a9b51eb54e1cd5bb9c5026d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff14d38677e6525bc95346736a1b906595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef21daa0c51d9836cfc0d9e0840e675596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652de1d8cbfbd372ddbb60ca8a5655c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2c6283ecfee651a12c47b8b71457a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f279d9d5659b8bdde6e10584ec12555599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2019b1f175698b9405f2dbb7c4923e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1d4a0e934fda9aca3afd5147bc180601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aca82e6d5199f94836f8e5e97a1137602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675a6b10f05e8af5e0f8fffe13151fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065deebbfad464469ac5556e9d41395604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3093834f5ad24b66908e22ce4bd785605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e0a67f26942dc73a0fb2afcc0e835606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c83dde82885e01bcc41917778e781607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a1d4854f6541c861dd612d5b78ec4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0c91ee63b1ff4f8fc81bb38ab6f2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10601b997924b91b85d8ab93b2daeee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a481a56c24f481fb4604dc3fd6871a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509ece8af3f07500d52e9e5c31d4c93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbacfe0c680c966fd5349d4f57bc872613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03298c4bf93100c606c48f5aa1dcfa71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d995b689c92e749f6b366ee74e2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ad1a05a8161737592ef3d7b2532db616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70528f05d7e4849dbae30a612762d524617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef076b8af92f35fea1392f980c196a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a08f1aab7937175c9b1f86d2b4a88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd44035a07756e924a25b2ff477bc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ddd1d0164e3bc181c1b51a39c5cd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853143fff19dd1a1c5caf050e74d9cc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02973623d427ec39e8df527fb0a1996623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ce5dbdbb63170ef7f04b5e883bcaf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898926a1e10aef805f7929c0269f03e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45983354a34d6c5cba3ba07bd4193580626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337601b78de41e560ae236ab86738905627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231a6036e8cb5bc57b8e0130e33cae7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdbcbfda905240c970f5c8fdc3c5fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043d89951463a58fd4a4ff5da6ce406630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d704bc579b2bd451e15b2060a586a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb89f3011a9e5fa0ef4ab0e2dbbfab8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d7ca3331036d548b19d5d973c5813633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cab9b5688861af60b06d92094373c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce32f38926e6a219e9059a01cdc92eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6551b1fef76329832f6cb5289597c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138c4b67f886d86e1e18654f24cd0c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf4904ab32bb5f4839e766d28ff24b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644294a9afbf28084f88d14b93493c69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804d0bbc25dc79117595c1b8012b3b7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca096bd8fa66157f0286987f8b358a86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ffd7a1d8b80a63350984aba4ea795642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93bed1167bf28a612f6aa58c816352643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196c072a8635a44d565fd96199b716b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dbe92d76dc4e960a103f3f603bcbb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f33312622ef710bc8b886848d65db646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ca2b54fb6f27ea2489ba45cb691d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd5ecbeb52408fd22afd6a879d61b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb974fdd96fbb0cf59e783b143b25e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c36e208c685fd8f0e87ce34baefcc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75355911bb4d956b3e318716d2ec96651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6d3c80ab62febf42a088540f23773652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec174563f77d1a03d0083f408f9778653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30223e94c30b8039dc73fbd0fc57ddff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60862c7a0a96a6b6e856c39964a9274655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fca8b1341c56f4078d18b21b8beb94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47583700180dd6209e74815ef74b0f21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9d7538985128449b6c54c98832eec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98afb64d10f107d0dbca75b6d41ab9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb589facc0aea92b5f925c8a4381ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc452f6e664ff76340501537b6c709e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae9ba9a1ee5ff018b8d566b204b783662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baf2b115939f0abdc09509676a0e21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3313a43f5568460ff92596c4b7006664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec185b530524fe086220aba6ef6063665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c26147928b29cfdc3f5cf68cacf6c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a020e197d8bd0c421e6456f3dc4c8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09dfd907e6c420e90c5667aff2441f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338abe0ffc79539fdb0a496c14dba06a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57a3b31fb2c99df3e488c07b2b0a19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde2817ad3272b97cb1ca90b56a97dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecf727b3e28c5b5c4df4e314a23b06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db8f628fa2ce97e107f6e2d4fcf70e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbcfa99a670f8fac9da297e6bc3891674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c31d18d1c8d73b16c4e061067ff01b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3abd46a32f98d071d8c9ee43006963676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8bb6a6efc501903360b23d67812e7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c4cb30d1e99c5c6321245f22448e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98030b47e77806f2cdecfe88591f8e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ec3ae22b77a83f251900a3ee322d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92e12c0e58d48fddce7e412dce328d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24a790fb7cb5a0b6059f945244aa5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d95c22972d59551cfd09b9af47d99c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a659749163a48a96bf1ccada64325684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44458cc47c7c7627a9d3493973e45a86685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1b1281455559fc08f7f2d54d02ea7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb1f3d7743be061a7c6e42d014e12a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf50927d85a70ed9318cde2ad4ed89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbeb51713bff08a63241786b453aef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5e1a409e07de815e2630ef2ef0f3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d759ba71b696bab788fd6c4e333b061691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367559e9876225a8e958487e33a8a5f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7509bdcafa25239830e84223e24973693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3aa11d001fddc90ba148408b6a88e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb3ac0630c3ff2f9cc642c139a3b22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd82637fde9f88d190d1c99ac07077696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47daf80ed51f54e81fe657730879c25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf757674455cb9f4f8af7a32aea493698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaecd417bce567c8ebee124ffcb2cff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1b335f2502d8114d2137e0af8aa17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d2e83e04772551fc0a4db52959c10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d3dd54377549857eb7ff407714d4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25239a78323db6d90c963fe3834435703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd432229315175e7469a6a4736543704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55865f0f45561e965b18f120db4dc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb33f18b8f8ffca1b92608100b7613706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b1ae3b9c3b11e5e024370123e6a78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667e7bd1dd08038d8a3c3c3103b20cd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb25872d796c7b193e6d1609229374709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abeea16a047b796b58dc73882c0404b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb161b76d174f227a3975ee811b10c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e260c2a5dbd377f40d9daf9fecca1d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05702806a0d7abdcb884ee55722ebb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37c4b07477b675bffd4cd14365b3a1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19a5377bfe0326d4d1fa03af6cef30715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46044739ed3108076d05e245a96f8bd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194a691956aa33feec239f9397025c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce64752d75e40a3ed526653ff20a950718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcfc6eec390867c267e69afb201931719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263466fb4ab1b00f28b364368119efdd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd850b8b9e0590a1a8c7ede5dca3ef3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43f832b784fff08e6f6f29b06549a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d6b51bc00432ff1c06a7debafca65723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1d6b4b8d157bf36b58a79ffb9ade3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d40a8c7e37220e895b14bb7e12a7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44774e93cd51f85f8127c8c9d0c79702726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d906e6a098104e169161acdf5836bd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48383bc7f36e57ab050c0e60d122aa8f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe637071f7ecb5d9d579174db37d005729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4a54c38f778b9f1d1922c070363f9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e647f63ba0fa654d8168a002e66e881731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c71dbaf8d10333eae6394c9d504494732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153708b11486c86cde2e47f7164cd9a1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068c8cb2efe3ca4161af5c8b0ba656b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0c50560bac4ead4c38e851160b077735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf82adcaa682e9bd08c004f2ab6cc22736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905057f61418ddc3d2ee61d8ccddb3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fe7d9295e43c4a4936a4cb0055f23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83130fa10e7fd08ab0fd92d77e213c9e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d0d4c57d457e5e9c3f2c0dda64d5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae07a2c266a783db8574509655320a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771e5dc807abfe0b293c29decf88af9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c355ac56c3d59dfc6a06ef740c4f923743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cab3e4d896e133992bf846d75331a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e853334da6c7d646b6ea56e8be17cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27523877d083686bf4bbfd1d8e396c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea581908f6169788fb4d0a207da4459747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aaf6583903c3df8ce13c1ae7d1171748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe5ce8e9a03a49db739a84437d668749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc5f6f0a2febc3aa7dff21c8ee4350750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943ab48fc3fe0e2fe1dcd5d41914a2a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d9e140f881f623a9a029011856d67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d221c974a7446bf49fc50d9ac77ce8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddac6841e40bab29008db1d745f339754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bef3784da59656e31a3422addc65b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc17c130422a75a92aed02defd9559756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b9949bb7a44d98637ec6e18da837c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89214b4f581d64ebd885c372e3ca5676758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a0320fbb8bccf2da4b1866c7f2cac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb899df6868f46519dd8995f24103ed760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ff0288d7f540953e0bd7e977ac5ee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc754cb7786d7745f6e3c955e30ae3b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79d0dc45212ed2a2b79953fab1613e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cc10326b62937da2002b9cae46813764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0a6981a304988c4702918f54e0448765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dbf37071a52e4776ff2ada35df1fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01cf07ffffba37e52fcbab7b584e5d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b53263afa5517f52a27e17da189e3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b57f5d36990ed4a06ecc462342f3b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37437a826a26f9ee137ca81ab1c4244770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353e6de7fefc694403fd4f1f8b099bd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb0e5c7da1597ee4aa111deeb71945772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d794aa3d4b40d495b9dcd9981391d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9f2a075c154710857d1eb5cfeb7b3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a94dc66e08da80c7b82c984729465775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d14398c7435325030f477f670b85df776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71464f9ce809b73373f1ffb5d613dec777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a653d433514cda8f3a12528e26ff8c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f28e13d3065a05b0f11e38cfbe2e2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d7fcc664d10c5aa56f10bb1343fe1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98acdc751f51ee0f5233bf5e4551f4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c79f9c1422003e4c92cd0b61c3b4be782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f7fc199ad03371b1e2f2e5502eb6c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf665c34dfc6a56537a77cd4c09bd2ce784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c63ca0879e6de3c16dbcda03d05ec785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a472d403c98e5cd1ce10064273436786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc683c3a2293502417c8d94428371656787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2ddba6dbe1cbfefd23776f4f8a56788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c7d4036bcb6d4f6102d6323b6e87d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bf4043a49aa302a6a3a7526945dc3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cdcba5930ee912e8add140892f9b35791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69caed57c8c6810bd69051895e2375f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984b491294035996519ad403f9718f3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c5832ad2042ed61a2ea2fe735be1e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48390f80cc9bb8df78ce88a57833fe53795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83084a9af16bff7bae48dad9c095fa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d7a59ce57b714d606ddd191ab7635797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb042361e790a6e7b4b12522a551fb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e42a6e3a86c0fa66915b9dd33d3c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e81f10b7a77a3f562843eaea4eaea800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad413cb70dda89c164f0f8c5ee58cef1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45f11b084c5d5869be81fdb0663ffe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0e513d9239b41a1210db378c5668d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8747bf66c0c184460f9d79c76b43593804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3d25bfcef55a837ad6135abd35b5e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa9ff39a43c50181c4dffdf3e30d36806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914322617de3f353d7dec66433980b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf2001c8fdcebb302a777de0c9d2df808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b76e2a6ad626b847cd459bb3b3554809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2d2d11ad96079e57e9defa4751a9a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511389efc6b332cab68a423583f088d6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3f260322f44224b4eb3d34e57a937812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15030bad457d31079e923a685c8b5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d258ba54090a35628daec3b5008202f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980fdd540e3e4371f27e8a9f390fecf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004a1d67c09246ea1506420700b2f84816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0899862fb423657b7044f4c00d84de2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d3efb74ddcb5619c4f9201983816c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bec80f642d728be500bc0f933b56d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdc7eb09b8596c061de71b9c8c39c9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60309453ec3975effff15e05dc360a18821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e99db839b75ada39b57ebdc41ef2691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371bcb7ddb8cbfb15034b67b6f43cc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea548118d20b0f9a36ea79cf75c1ed943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65681b8fbd2655e9ac60d9fb03e3de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024015297ec9c026fbbe48a391644c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3a6e2256445dcd5da24b33341fa56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548a41037d6b8a83bb3b8fa5df900d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b6587059570b2120e0b836f7dfbe18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a24587fc1bd36709bb1862032468a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb01e74e4ac727f952cba9e09390260210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bc0d495b9fc88517c17bc3a80e97a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40648a1777671d1074b9903982970112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add092ce2b696e602085436de08a482613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05567357bfb212849f9ceed17530c4fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0cec2ff15aec9edf4415cebcee5f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f2737b1d936b88e72431ab39543116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef5e894a6abb09642e117c948481317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787df75ea49b0b4fc521f75087f05c7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41916ebb201651c7960f96b2a6f2cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30443cb3c944c751b995c75c52f3e32320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688256d1d4de814abb401536aa4f4d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434eba773e3763d18896df8302d736d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c73ebe6eb3888ae2555529360f43eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba27daec56b46c870813bbe9fe2b9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33021a71fe866794300e703405c736725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b93c83038937df8aeed05a5d644b4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba3550e0145ff6cd23c3843bae16c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d91c29b0adf779cc2f4016b42ad63128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9675e6e5db6e5a9323060f657bd36b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83edffb0869c0b45993efd881e260a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee3681edd20fa7c1bebabf430a8a7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe5239dc9b6f9a3dfccbea7e2aad7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce53f8ff428a6b986902c7974d2100d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1302e3bb7e45b6ac7676eadb85e877f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6485e3c8df11dbfd5039a92dc28301135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe80755cbaf63e9ee2767a97d9b91036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8e0c52c7ab71119b31fcc1850d1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be280407be0e8ebb43e3c3dd4097f2cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d61f4e8547fe77e3c603448aa1fbc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388c8a27502149d4461a64d122467c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673d5e361f6f45f13357c0d810ee4ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b74f04f47c3889313f173e591325c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269b55fd1355a5a8975762ba0a2357243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14975c5207ae93e77bb581d96e58e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274b25b1f7018c5a63abfdfa9340a4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40a54896fcd775c5aed154eead3bb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9897a5fb481ae9ca1fd688c9b567b6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4beb1a6394d435a42263a98150b4a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59477e9263d51e32d5603e107aabf1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b960c880d083ed1bad696ecfff63550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f795846a1d0d17fd50e30296eed0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959e7e540016745927db78f0451e7f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dad5138d4ddf5cd9ca523ae4d87d2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25e49357cd035287d575c15e55a6cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e61e9b34773424f2e666fd1af3795155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdc04c546ef1918521a79e4045d35d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab5dc1af45fc58343658073988caf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d2119537b4843f75bcaf3ced166f758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019d08e21d75b35fff9cabd83e84c4f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabe3f0101ac2b50e756499dac0820060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d99ad8755eadb7c900ac36931535a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0cc75c8b2d76e0e6c4f81b5697ba862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48778716f4fa3b9d802d70e7b361b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc93776e61c0a783a04568fdff5f2264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ae73b35dfc6bea434a917f5b3be1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeb42e0d2f2d2284b5bd2ebe6fcd6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3593736b1aeb3c434d52a7c95b9c967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17627adeb1a3e5d08a3d8f381191b13b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ffdd5ac3c78a40747e15b980b024d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37b6470510d3b57c1001ed4be2dd6e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b81387dc6e11e3947c89ece74baea971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901403ffe9a1f36f9aff025d1c850eb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33869ba4a9facc38fa3cfbcba19e57f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cead9f9ea184cddac485cbb954e820174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a73210169f38dc6e684b2d334414a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eea4a55dd9fdfe3a24cb2a5dc2d15876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb9325526e874f96609b9a9df5f56b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862be15fd606b4f0e2fa7736aa0381b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d30198b32711fa13e3c0baedebbed979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4949568cde935917d923f9cdb3d24480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8456bf7ce960224e3b31af73dee2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9dfa2ce5043b51c5ebc16d11f90fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb654b928c539475910bff03e6d17ad483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f40b0f93284acb0419dcb790612c5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8047d0ef71b4a401a0d7c3c03a54a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f54b074a70f052b7328edb96224d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b658bbc3dbf7f18c88e1356cb16f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff5e63f42c927f81191884b4ab29d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f45e503d9f85590c125299821b485389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbedd7f62f7dca1a10728c12e3e25890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce554c641848afed9eeaeda42192fa9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df0b709a46d88367ee7816ec7b208192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26e9f4d7e3160cca2407e16646970293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785033cdb6c1cb879fd838e0a47d141e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae19506cce85f59e2664de57c0a3f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74671f6368f9e39556fe83861e7480a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0162ecab02b5fc42a48f9e20f24c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d2b9f1ca789984cad999e1f384b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136fbd8bbaa9f98edc57ff2d61e2f0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fa73268b7127e90cc4b4f42a9862e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8290bb9c3ac06bbe4518f108f159e3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d0dea91ae871a8a6cee18b8079182102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0a29f84925e6c75a92d1a35898b39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e344f16114d2eb08636b46ba7ba28f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282062a300cecc9002b9aefcb9f5387d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669d63c13182393ecac67c89699e963106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97d00a444fb0e55d8530f4aa34184b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02346055728baf8a0af00fe31c8c7d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842262cc8481657792c416c5addf570109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67063e38b74b8eda14ef4f64e79e353a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8826507c2419dcce45e5ce01f8dc31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a736c1e99b2f1598d8f4e3291a21cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d927f3e580613862bf7aa48738c1b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10f270fa2f99a2981e45b37238ca03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3832fe1946f5e5e5744fc748079c0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82fa92e3dd78db3a57b9398f1b2c83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e218ab94197368d6d2ee35c54e455117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6188f21c2fd3d030ee7455b889edd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ffc9f316e3822057b3d99265a6ae2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a86b5efee93127311d3ebab9846dc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece0f402f6c4b7b7ed01d45e5b47eeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b16287ce5768c6512d6636104cfc5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca3deaf28f7f806cf5792ca0873e4a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d171978450e64f9cd5d52a221999124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d8045c76d90f2e00a404f28c5c322125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407133e0be23acf53ed0ff9f1f9531b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65aff329ddf8ea1ed4009c8b5ba68bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6510b8d0553bc240af5489a01d86af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04290183b465e1cc136de014f99b76129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c9621ba2538f79f109cc49f03ef40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778c5969c0f153f774799d42eb43fb2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e27f99c0d593c032ec41ad6fe4fb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fd49061e50928a304bbf59953b8be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb09550b4db227c72d40bec4dfeeeef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce296d9b0411aaa0cec6186750f27d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f9102fd40d06427b50adab9361aa1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d9757ab8c763f3fcd7a2f56397cc5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51973c23d37fb79d950335bff4f6e961138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793023725c097442ad305172598da9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb3d3a37ebe79bfb1ad3458834aeda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11848fda737ff64e414f4ae936b707e4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0ace3d71f0e785afb5e6c8131ce73142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895c90ab093973b6fcd5ab0c390dc0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4efa9adf3ad7b97e8846069c9963e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb8cdcd9e8b3867c7641e7cda34710145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04093c46a5293f3c8923b7a0970f9e8b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8abd6200b919e33a71c54e4011bf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e480901f42592ab44faf1b469b86f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feba3cbba1b9150eb1e6072065b1c2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336cbaab7c3ddcf89011efbc538891f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd009e509e05160324393622267a04151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ec1230e58842dd83b8924aeb06851152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4cb1eb2e0964793e395ab2435562f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860d5f007d366aecaf901e6c514eb42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02f0a346a7cf575e15be27cde9d493155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1453a1b3d787db7a21ea32ce139da6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2680b54757966207564e4302c5800f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf7ed701749dd3aeea7f04c5dac343158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c405e8e632e70a050c02960cd40b223159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3008631f2da9423d193d20b3b88615b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b078ac62869f1a45bd811427ed1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc875509dbd0b73d31ffd89a0323e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9c99d0de8efb175aed5be902197d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb7c8476efe4cf9d565a29fc8de82b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727160bdce146f0f944f71c205f584a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d1c44b9a91a670451a90d717b85d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680bf30a90d07d6abe3d7b2fb4f72b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a62f5121d3366aa91a8262dac78c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262b19ebc4f9dc76eb336f04c9932ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ec33dab9c837000a14af6edd1890f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68504f2d97067af4bbfdd4b0493c11ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5312b78983197a15b2544933407b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4df10a6172bfc1a7807d1cdb77bd7d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07746e5a8c816947c416ff336c991174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15918646cb20f6e53fecfa0ebcad5892175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb952231e653d01c054e84871647372c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423067056133aecd5f76239ee8c17817177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11bdf42513cebcbb4d4ba8e22507fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f876b98e46d1bca45c7e7b5fd6fefb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a71e66e69b165bd9707f0d0c59b60c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d4af4f80d2de48fb1c66950c332e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68db785e71198ec7ecf66a8d5b0194182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7ee01d73717146429f065d04bece4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23777f4a56b6216810b5c641c2cd3d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d3803ca25c0196f41a94f0b517386185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094ad567ce0fbbbc5af0c60465e8f4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417ae11641481b7f3f0e9afe7aa9610187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e82ac2004c7fdd1aac274efb15fa2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a73fb277f72bbbb5c0f9fe60e605a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596599b4c0322df21a110fdce2e0d1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab66208e7300cef2719ccabc2392cea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1ce1d627b8d6b3a943a238303636a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132771ba99b48c70e70821f584be6dc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de637c69c6a1cdd78808cda3aa090800194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c5e0cac08b830c48abc509887b225195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e645d4a996604ac75caea8a2fbc6174196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486cde016ba8e861169cdee7123b9f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2f56cb339a8ef558f55a639de4b00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164ccae4387da07286e192be3162805199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13502eb41bfa59218846b80658095fb4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc8f0ed0b0bb0ce9a4a07e963e4983201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0da1440bb8b9e4498be8ec597c253a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de4a7fed1c6f34e8d7fa283255936203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501b98277341b0c4939a6ea9efdeb10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829e471dc3479c564d76eae7f1b6757205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15977004bc3a55d2edba5845fc81ae03206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a327e3438da5bb0e65700e3683deaa8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84523e6f527db69d96595c73191ea419208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f468d058a6fc25bed7a9f12b18817209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03bca9394c2fa924f3418bad091b22210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332121b3f1836cb59f88bbab1e8c95df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb56b1dd31c2d342b1e9c0cbcbb3a69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae34f808e9982d9c650b518e5414d8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5713367dece28e02711ce65244d0c8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51f65cae4455f33c4d6bd8e68155be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776fe4e4927daac94b650da257167f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243d7d1814472c30825b1e7cda78184217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35874f352606b9714f1eb72caaca72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5fd6c9e623648468585f5037d2bb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d9ab0b274c2ac8a977b2a798ae47f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251b6c707b7c19b55489313dcf1c739221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8216e22b2a014cc476a70159f980b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaeb3a16371b01e1a96f6fadcfbb17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc103e3b6ed9dd435e964c88fa037d7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79592c9c67127240311cc838c97f447225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9263143bf6f82f9e095b1107f3bdde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0c804f13dd0c940852697e0813d1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f3751c5b09cfcce424b0a134d16e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e54fec8f60481cd3a943b9d8ebc8a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cb32998d4ee4daec264d8b31d8987230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54f77f8a4662dde08e65cb0153270e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf70c362326679a4c2d7e7d01f70726232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d873889b3a57c0b0e9af6d7b681a4d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebde2cf79c9e2baae489b88999efbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b06c0362f4c7a47db791644b9f7b3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d3c11c5c64ac8ea4928dadaba512c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef63851cecd41577a32579b091bf9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaedfccc3432d59350d417b3829ebfc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad91a2251f5898392fb5c8c0a8ff5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0575eacfd45475e97f4d26ce6ec7a02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e2e442241e0cd65316e711295416c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fc31a48e307492174362823c96536242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96764efd8207a1d4f1ffce90f45bb29d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc7eca1db2f1dc6d354e29e9c03458244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f91a9606df1c238340cabbfd52b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575831d5e617cc044676137de957b37246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d58329222962da9a873583bafd45fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f261c8716a678ca23b53ce4f5d266248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be01f07a24e11d7bf4687aa60d82f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d01132ff05cf99a23a5ac5e821308250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cb4c4fc9e09d74ffbf8a0ce88fbbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31459b4b878fe663d5a6586407b0eb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa152153103408fa00a9832f912da7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3821b59d788e5a11b47632e45b392254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee78504f6ccf9ccf51b4c0d1105569a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b92a2c31aa5c95f9220365b3239b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921768b9414bd8ac31c6f01a22690180257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1017ae73c36e7b2b46292285fed838258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef8efbc92b806dc00baf64c346ffe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a199700929477a1b572904ce742b617260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74512ec5dfe8683efe70ef84219b5c3e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8e77fdee885a669feb34db3ec1b18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86729cdd03a67f4aaf9ec520119b50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723283bce714ded2647054c83ce24534264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ccd9e67caa614d8fcf6693d18b272265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f9f463c2575407d11cc992a218217266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522828171273069d8bff49a8eb9b6dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedf212ea85342a62adbfce11f6a18a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb7b35817c3617618176cd004c9e97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e3495903f1810b97c0b754e16755e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9b977f436e234bc63cef4a0149490271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba475a8d494f9cfa96f58b22d46c8dfb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de38645a29c5f99c804cec3818baef7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75052b8e179888a923315a885d10ba48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4f0a2ad213029c5a3eb3a30e6df36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f527bb1bc1ccc3371bee881fe43173276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0106de0c41bb46fa2428a934e04b54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300bbe73e07a65f8e038b3de6b7e9919278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482aa79e40d86797f6709917a8f79cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044690f019c32b6dd5cf68e945996b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af16a8647a49577da68e95ba18aeb9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20050b8d43607e41729cae94bc47c2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66cfff7bc68e33d5f5ac3505e7546be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20c833ce4bf98d740353d2e4be5208284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e9d3b7383627beac182b1c0e6ebb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de046c6601de79015aa0a5b3585033b2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c8479df356c233a6cfefd2fdcbfe1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a8569e06f4df8566391b518c35169288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275d9f8660ebee600696b69a36a6db3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabaa2fe786054f625077f8dce549de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372cd12bb0d5f2b18cf9a31464be8b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118fb69539f283bfd23e6d1c0af8a17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783b4ddf3f87b1ab45a2e18d8822a14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b01d71441d1ce32057487c999a004f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd33777da0d4ae915d1922fafb4ac3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a509873ed332c8504c61e08f5030dc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc271f6e924879183d7f4b9abba363297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd4868d4026ed0e5a15fe039153735b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c3be71c05464d80f8577563397c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752222315bff3c81141a9214ff6fb9b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbcbd5c6410943938ed2b4ac980bff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8d248df23a3a45fd68bff425014ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bade0291e256203ade7a342782f36fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af4718d9af7806d6de98e6b94dd9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c0834016e644acf6a36ec44b905c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae295044989e82f4831d50dd700385b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609d083aeadc8fb1ae55971e603f2f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2452341b6c34af87e54729f477a1f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f626c1764362025b44a07c3771f98e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886f130336b7033d900ec2983aadc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96b05cb44131ef45098f1f251ee65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558407b4565cb63a9fc215999f19a45c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3469476895abbe1ab25253e9f18baf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36da98ae5c129a33accf8586f3fdc1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a5d5af17e114e03980a817c281e5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2831dc4e431e08e62821d03508ab948316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cbf170ea661865c648a89e9564c4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d816b9568a459a14c0e11707b859318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586ddaba5e47c27c53857d0ae6b381d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc2d7156dd03900d3617fbfb1aed56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a2b5718054f4381b75383a42945e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9914177dbb49c2ffe61a79ae5948af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3349d13605a767c2944a05b8508b4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ccc4026a95b34a007ff9fe85270d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ad3f174f24999d6d0463362b3dd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064211707f1b0fe5ec5e44aa064a32c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af51534801cb8e375cb0e5392e4f18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3975bd2ec570725b2659ed20d0610328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a98fb7c05cfc42c5a425d97b57cc90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf287ad7fbcc8ff2bdb1a09d1ee86f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d91c405f5c999313223666e10f216331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216c9cf986e84e8e7f4273868491270332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c090d012ebe9c467bf35037f55bb5f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c77f65a725caeab98268a35cd0473b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa0167da2d0b2ee26c4ea1f6fc6351335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b46e677c34006c44b6ccb1f48d4fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d9b1af0b78167a076ef0def1a3c0a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245c49ce090a9f8a2b094ecb1f84635338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e98dd5d8d9578bf863e745f973537339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614334243679f82c7a4373be662155b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762488d24cae95983d3ea2e675e4beb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f45d1ac7bac1131372a9153be27e2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e46e2df7aedb67f497d0bfcce6f95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38d529502edff39d576425d7f12741344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb04cf268585a4ab7d885edab9efc0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab122cb35d53e1fa09108e195b9af26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063152218325ba87345354c368fe262347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c60f044a83de499fa76a25d8624ed3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3633a5470d192a4c4ad09231d18ac7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c818c54918c78cd5be18da8cae914350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdf92696cc2b051481e7bf64a2c5bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d7718a5ef1dd88e0cffa65df3adad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf84e3d7d2b95109ea3751cbb89960353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a3a4d604f6eac3b0d3c81bc34f1b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98249d1997f2a0f7852abc9692479cfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5a81c9870d9562a4d191e54076079356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e0b1e6d4af74e6ff246fd5afd0bff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6e122c3b14847d2da62dee473368b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d7c6da5976fbc28fb413fac91085b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b358abd48b7635792ee87cbdd7b0db2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927519d0fcc8bc2b374bceb142bd55f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36af213ed383148e737ad3faae1f92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0d1aea2e81b13d837ab07330ade0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568d070d608ba1d3fe0d395f3ad244b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862a5bab0bc2d2f9a4c3d84b3e6bd3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1030b651523c90aa971c2bfb84a1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3827f0885bd9a73c3b338981b1949367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c068583f7c525676696857efd49f64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6cbc860173c9b43bf120c9433549e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa64a79a6e1026b5a0fe0a3207f593e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d40d70a427328c9d0fd518f10b2c6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9ffe1884e9e8cee893a02a04da185372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feb4d3871b292e8819abfc8ef5b382373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2efc8740407eae895dd7c1ad73312374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ce79e8bebb348f65c19eb2d67bfd9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198c852078731c89c8a2bad1930ad62376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914d7b4dcce71a6e23f5df9116ef847377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4260c36b12ae77dfe19e560ac6f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec03c069dd906b7e8c00f438958bdc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d8d8d18fee0e7e84bd17b4bb05b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a64f9dc9fd2cd284592c694ffdd9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40482d04d42bf2f34ec285dd3db617b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84cb3b66fd74994cdd7fe885f8b032383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a172fc319383c5e2dcb00d2f040a591384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbffbd3dd6246897a998d0d09c3b0c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ab68bd3c5a58409ceeaac1b423a0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a926163337cf50be7cfbafc0eed0b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7989415a25463ec2166208cdc680814388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bd3f22c6e5e265283cceac0fdc36a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2292d53f95a7e578a61948b9714cf22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a301e1eea432d38624e4fa3bb59424f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495468614e588fcddcb61dd1c153202b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0662fdfbd061d7d3197abea277433393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e875111b859cd9f4013c9b79aa5706394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb9d487e0a1e2ebe0725e759b63cb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2e9d7c774a4d97db08f818f41433d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dc4da0c9451320c16c2bd1680cdfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8e6271c45d42a2cd4d9905156f34d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6fc192ab405b1d1ba0bc591eab82a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16177a8420d57e8f74828173efcfd707400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738b734736bc7a5f59760dc52811cf1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2c4941105cd6ddff9beea0857cad5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b69f8119798e2e058a8873d788f97c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dace9e39aa50990d6ef544ba6616b04404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f7d7ecb376001294e62f1dc7bdc9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a0c26c2cb4c24378fd7dae1313024406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505f4a9ec32312aa0e7277921c86824407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a5338b476ccce2554c3d528b0ee26408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12e8ef66aa1fb5d09287a84d2f1b17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6443f673eb3f17b7a355af837ffb21c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc8baa328460b646ab726df58770ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f1bf871617a7054cd7e51300dbda8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeac2140ae2024b7daa713ff9a88d0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75cdd66e53833411651c8aa8576335414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac6d450e035f40923bed922ea9d390415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4478471262c0c98ddccdcd97aade396416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2243f970d4320e7f3b6ac0af3d1e0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab6b3a56caa0ba968d093940dc5839418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b7b0424cdeaec7d8746ed3144bfb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822eeda26682a7cf3dedabe787c1941420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a555872925ab2441a1810ab1d9fed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830aa731a2adf02f190b65d4f41bc9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355b7509aeeb66027b118b80a8093a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532883f796675e6a288d71a2acd390cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0af86d2668ce9b0817e886756917d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117ce97725765181be8fcb36675541c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3642c3ffcb5afb0dbb8659cafebe1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6d10143641a9bcc22ae6dbc766d56428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446505ce8d8c7f24c32b7003866c99a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1ec8988ad6f1cc3590783781131da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9034571380e1f01866b4ec803734b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c01e7841015c13427b5bc9db40e3d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f3b248e1f3867bbf2ee9a09b33de8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255666b6d5b71bd0277b311757a667e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568f9ccd00b7e0a5b54f5f46551f617435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94fcbb8d4c5271e91ff7be21b35688436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f06c76ed4a11d2c23ebe80706e34e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82c53bf8060e611ab3cbde8ea1ec46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e1a1b81e0faddd3607ed0333d1d3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa27f9a7bf68c39c3a435da2601424f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7821d368401e10ca9a1af30713db194441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba3b8d60f9e224465ac301fcf510f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc58ef0bd38b4bdf8d36b775cbd329443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e933109166c3048d2d539e82ec97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c60bb0e26fa9db4ea2823b499fa1c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f7f23ea37659f521f41feaf8ed49d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307e36b262dbf08904b1e4c47e1760e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba130409fa134d08b73dbda9205b9af448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06181a747bb0a596e2d0771d9beb873449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2147094259c73e8819f2a45146dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f8062943d4389a3b81f0b4ed7e449451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39f43052e2e61a073bfa639fc74e4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d8d087d79134a6a5e4c8960a92969453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e36732cadb10740582713db3be05f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db49c01fd29a4e941e157995bba07c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f7babe2a9dbfdf720a9d2bda51493456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d34e59d9662deeb5aa6bce066bb702457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1abceceead8447651d4b34c395ecdd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3fa71059dd5697a35b2b361ce9bb3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf92506345c9a5ce220f57f7ac76ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea5855f62db0e74815b9782e807b3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616824109fcb816e5c66d2432ed7cd98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc14c39d0f81d428dad81073cdd2a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c913bd016eb75062599b9cd666b53a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507c75ec9cb04c38abd19f11e24d8be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebae5fbf8e9ee8a0e933dec4cbf176466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff66b5c197bae4eae2b3f4011bef40b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870f4af6d0771bb6c5c191e7a5d903468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd221a9110000b89fc3a2e4b3919b1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca0690595074e0d04ecc17254c8aeb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd294380a95d089c84af0dee558b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8033dd75dab1d9835661c2c25fb3b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0984214a25dbf6d4d2e166d62e114a4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5c1d378cdf8139d309f703f73016a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5300d420fdf2e23af77c72fc9a68de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939873cf6a29e941b3f919d1c5f9bf4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ed27312e1ab943f9649382e21ea24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebde9f5fc47f17a071bf80a349d3434478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaf48889824d7fef8de2da23b6d4c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375d91891693b02578617be0a7ff04a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf835e9a1d7d80a149e504de1b6f79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20398b41e2cedcdf365e9f001fbaf4ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afb85cab25cb131397ab2a596f913e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82877cc61e42edbb4a7fa069234cfab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48219c5d0c21f882604e07b553538c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563bc49dd93e335f635f1f5e077d779486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f51c5c395c687abbcad96e50e974487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77be2f3e1354b31cf595e5ab754efc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d16b8864d2a90d41c0f2c3a17460e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed92a250b73217331905a42b16443a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004af5c2d14d3e15bed3f1e74174d29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129cb4aee7b9d4f1926de38348b9293492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa696d9aa91609f69acb2a6502fc49493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73baf60a47fe898c40b720cf4910651494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089f18019e7cd0a814510fe7935d27e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619ac659870b854330ef78a61cdfdb6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e965bf812f1400e7fba5bec3f7c45497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e22ebcfb9c3437363de646cf394e7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c905cf3cbca6af78e9287e7f23f63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ebaa221dadb058a918d30951f6839500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b380f64d0bc637382668cc31471271501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b925d4a2a911a95ed047cda8bdf6b0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b0e8aa4bdff6e35eb391604b8a9a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab93b4b7eab1e91faad0a899f5822504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638d2c1e4a90c6088da39b5165c820c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cb8527edc69ce6bf25f7462142a32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105b57fee6b35b344519ada5ef6d266507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc0a7b060c7bb14a58512bc72a5c5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54cd06fe4eedcd731063d10c263d29509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57fccbd1877c29dab09e9311826e87510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608d08203346117ac4ab5602f486df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a33ef4189f0178dfddbed7e756a3ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc50c847ebe0267c6ea90ad69136a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05cb921eb8632f9f90ae0d03ffd02d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201bf2cf52c4d0e7478690e5287d181515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae60c1617a2bb3da782b26e1e87f6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b37468b4dff254e1d18b369042969517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722ca9f53fad4f4c6410ece9e8b89ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0961b6ec196042fdf777d7423c896b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f1b67692b18f5987b62b70b112af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2c89d57c0d9a14c3d26c022dfc58f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5ff32749a434d34957b952df4036b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88baafec822debb17fe217cff07bc6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e7d20d231765e5447abb3512769f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b74350ce9316d0e96deccba7602f38525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43472f21a5899391c2f039be17ec151526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a2e2dc77d3f484ed6029c8ef464f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b53a06ac68e045610f3acab974283528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991f19c060f63a8f7983fa3f6980809529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f78cb66b5ad5ef66f51dde6c1f9749530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9044f4277a141ec2c3d230ffa3dbbad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed0545dd3f1b658c1875cfc2af9223532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9fbfc492be61b87cbcd5d6a17c37f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab0b50b3b9f39a42dde5234f698aed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde324f6ae1a1733f587476759263c2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d10972bc304c8412b0d25608344e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3773921319d35c4a8e70fb95090432537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3068557336ee578e36d3e03dec7e7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc47d20c5f7eae2f5828d91be34def539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6e806d00bc4f3b8278cfd3169545b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394a7dadb01e426128b8ab72985ef4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2662eee2693e072aaed1e5327695b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379cba68b32aec572763efb8b03509a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627d6c0263a84194369c7c9e16db8fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f091234759284777167ddb8285053545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06170fe0da549d58232821ad89ac147546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770da3cc97b74291fab43b67810551f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf897dee12879f1fe4c5a80eddacb1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0229d05049748723e3c7db3ce155969549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210032d1c85a34d2b1cfab6434f6564550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c521a58cb5b6660a4e4892536977c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388937f1aaa5734f7237e9113bb25541552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca90f415e65b22bfeee4ebd93be816a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fc9a20259eef58ae785619c4ba4a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e41d059ae6d6499501bbcf658ebfe7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69721c389f07881cda404452882a578e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bcb466cf9fcb98e9fd3661a6b9fb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f663f72c26656087728f3d49d6683ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed460950fe07c8066af632400b64ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b23521e62df78ca6b16c3d54fcf608560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe76d3c8f669af4e77a9d0e1c0911c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f20a316501435d693cd3d8f4807fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6a6cd443d6516a2eaf7fc427b2b3f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917af5adb9ec9c92f9e34e2995d3cc62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b98828dee730b3109a7907a970c40a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989ce88a47a94597d58928ff33fb2a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaf3a1749d28ffba858d1b37969453567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cc7540c8079e7bacabea5f55656e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a4eeed0fd6706c65446cd80ae844d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea660a532da7da4a1baf0a97d01b5f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25e60f3167efd50a4012d64ccca1ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6a298c925e454bb4845263231771b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa513a6168fc6ade641d473f5d88ff7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021450516f6f1417102f83deeeb785e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c21bf171ba9f9a6d9079f5eb957b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd993253992aecd99769d09971aee47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b9ac6e876c33277ff8c8ad688cf7ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46b3c0178998afc7f3a6556de0240b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f42f8eb12cee9aec57c8af9995f8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1607f30b6408b3fda270c2d439353580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30d18cb2463035ca916a6bd193bb65581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a309c6e529e58c6f40a545bc2ee96a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd9118d09934f0b81717f590da92ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fbcd4efbb52eab9d9218b0a438b62584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076acaaefd848be7bebd8756ad1db747585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10305fd499a9539ec36ac9a277f11dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87bc63a43035ef89d97ceee71511e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4bc9f4ca483a6519d849e68435200588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25be54350636bff617b8d3ad54af973589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67328e539efe088c3152f1306b9bd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692f0a77900c2123efabf8afb629d57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afaa603242da29cd0c2f3d370a7332592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2462097e81ff417a5fb4e88e45632593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb324819a04643a4cc576f1f2b848fb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a17f41fac9da90ace18d7aa376312d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec8628f4c19564551ffebe4bb36ee596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70121b768a7f6675be265ef33a85cf46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbbe875fbe0ef1cfd4c64ce90d836b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72bcb818f76b2d0ff3869860948386599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b086582b6c15869cb6cc3fe5be297600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f21a273638f7574d97d7d0e46165a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e91550ca3d8db8d9c3af329896a742602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3ecb849dc13faa96b51869c49b7cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b89a36f903de10fc87589c120a1250604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662a875dd00afd4f7a9d54c093943d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448899d70f14a4f3ee8402e8a2aab3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e66c671bedfe5416f2035082b0d71e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a5a5fdd72b8fc7a03e2acc1cb9857608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fce4b95d1ea6f220da4ae945dfafca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef04f6115d881463c599ac14c0473b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad10b653f677d56d7d631356ce45b3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c76ac5540db4d938215691604271612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60107e8db2c0f8cd6fb879f2f511328613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733fa099b3ebf06e5113da976885065614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc79d539c3bab60e5d8043a81659d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a76d69e4dc4143d1999ae7be3d00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83180f862fb2d16088d91d9691aa525617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf5243c580200df1c998036b0eb79d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41385797f9699c3169286bf241d008619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460d49c46a30fba07007008473e9ce4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f483645a2c4b1a253bad83185033d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1ff4b57a532f5b2fb8cc9d839b0ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f94a5c4869f7817785099b6b7623ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf24217fae038f256773d7957ca5b18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1fb9cdb668996fcedb7b5386c813b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57e15017c5a2ee9a434dffc98a1c71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107c1051505fb44c7eecbf80ac8845627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08da977cc66563bafcf928384f91d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1eb4b52e92d99714e395b197e570b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c1a044c54c747503f85640bff296630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5849184b17695d35e8ed5dc2c4ac0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4b95b938e9168ce21da503e6e67ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c54a00f42b7a643e4084e366c466e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb1c1f983d9e723920316bd7d79ab7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3410070c265506f92e135a06e098bec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab04ce09a3179fa16366a9991421d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80693aa1ca00c6aa7dff949574e98a4e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ad746065db1921eac284eb7d3da4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37664397b382b8968a091a43c1c056ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f7c0793ce04358ba03b4c84483e95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf23b051b0d9ec53bd7fa04bf6dce7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1645cfdfeef59da2051fcafc212e71e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfe68eaa8ac2d43ce676d1e58d07ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6720e4fd249b52c1ff4379b2d7d00e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c3f42115411e104aabb3e11735ec0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061fed3ab375010b8f5b4ee8b9b299d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be037e5ccddcd25c1fafe4e755b1b11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30dc47465b79df76770ba2d32313c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2f64d5e5f933e2fd54324de2d6fb8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf748b55b39dd14fd63b70ba16c3f30650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa3f5ca80b5aa08b7ac1d9e8a26885651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c2e51ea25413a46ef3c247aed0ed4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f661279233843e7516773b5699879653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acab64da5ca345d303849d57cf0fa81654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50328b9a37c6336c34f627b4c7a000e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ac0a7bacf23d325d0c439f2fdd46656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f707857d86a758f3826975cf178909f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd3acd54cb350f16402aebb4ebc609658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0dc6eddba0c14b01aa17fd912a450659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2f95f6a44032e8156e8863bfb4863660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7069ce2f21ce210aa834751381cf2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63644348ec4607fb018eb679181631c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b47f7df80b70690c18c1a9c02ca81663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f41500ee49fc4fb6deee2925d5b19664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd27ad55114a23b0ee0005f1116435a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed8e01c52731884d6289730dbc91d1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f5cc1f8563e83d742cf271d77204f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61dae6f8cfbf6c70297f3c31ddebe0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f883dca0b495f223d4713387324932669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8cfef8dea2da36c7f420242f4106c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f831450028f249d2265d1ce73122a6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bea01d21c468102ac460f88a1738f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ab493dc41a45ba9c855497e75224673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319fd9ac1b7754ba5884d4f1f613211674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d1d8f71256fe79120a1a6fb862ce4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e935647c3822741c33113eee9ce9a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968aaaaf7140bf245503d92120e990b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ec95faefd71b923c6b0fc55c4f956678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b194f669ce8ade43556b6e0f29dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8f3747203f59d6fbd07093ccedd8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19988582d9bdc64b25d187b6d4697c3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f239bc928056e8b5d4a17c167186cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69744635c9f5b3ff43323ba19bb3ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11503a89e226e040d03276731f1b652b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65e11fb648b2b1e59cc75ab791fefe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370bd313452c663d0bacc06e4ea39c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7551c23913854ba39e74fec4daca2ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb36be30acd5afd5d3ac2e7c47c8cdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1413374e30c69c9a7869430a5e7cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b99fe1a2180b523fe05ce3b5a23d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250774f9c40120a4719c4baf3dcb20f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd5d5e456a89f0f1061b31b29bcda2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316952634e70f43bba8866ac2d1bbb2a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b137cacd0267f51cc68e8cdacab61b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb709074076de8d03a1dfbf9147c1dc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427b57fefd0b93a6ff0cb5839869a64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612551d9d0b1395283191c9a6f88262697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eaa0915bf77ca57dabbe95a6b8db32698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67f8057519abb258cdec4f6ff3b6b4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba55073c8bbaed2867a58a29090e12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4f164c986bd10352fe2c1d3f9fd48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015b72108f638bbce25cddd7ecbf2d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660de4bcb46933b32d86b61e2e3a99df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4b28559c9cd77e5aade7d6c4744f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11657725ecebd9452889ec49f47899ec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b1231cd526a0c053ef7f6b6dce16b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de55531b8bbfb5b018e1c4ccd001f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80566b282d3ca0be433f2a516a095bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21bba6eb4a3c281a621fc6145ba78c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276fa5a6f2a69116f2a29f05d938d6a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe61ae0a5a7d11f3f088ccdab7e1ed9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cbaf8c4d6adb1922771cf5a0491e5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810e6f5814824563627a4ea72fd3417713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef1fd9acb34643e62fd173290ffef3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31342d3af2dc7913736d20217617c064715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064d06468bb0948c2f99a487f1b18da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b4949278c318890dee6aa8445c25a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc241bfddb1ba0be6c61ddd6f8bc4585718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e24eaf8739e63aef04940010e9447a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fb63986375417ba092f8cd5181402720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e6920490281d42ee120c4ccab89ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfa96bf4a0a3d9e4663b13b26e29d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9363669af9eb19ac0965b3a052008723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22b62dc06eb16ba50be52107ce2fc1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3023099c65925fac87cd9c779a5493725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a69a73ee1963becf4221fa66d0f1d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c235a0feec66a37a9879fc92ba141727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ca1803a0fb3c8f2998238599ef5e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b38d08cd42ca66115f6fba3b3429d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fa211d26609897b0e78354ef03d46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6942103e4897a1be3f5675eb264f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ca15e930a6e2f878bbd4671ee21bb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc69a91d14588acf74620c6505cc78733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549fd65e2ab3e73fff05729253c74e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99699d314b6d6e7101360d0005224d7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77194efe2a955eb1fb78ccd3a4150208736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa2f0f038b66e482e7e7aef2f4900a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdf27c9bfa41a389a98cf89b6a51ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cce8365c0cfc0795645957ee22311739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e67db9eb579508732adf888f7a7bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9302fca05dd01d4e3b382aff17097d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ec8ca0c9854a709bf742f6ba15c7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8b1b3b840ee1da4f80f4d4ecd863a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a1925ac2bf436d3ff2c3c3890851a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598af58047b64079424305548fca5220745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04b601e5a918e7181a5e9d3c63c8a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0f66f1ade04d9b1a5f18356003e74747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e19437fe712c1aee9884ee0f4baab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad7c57969ccefe7f7a3d26ff0a912a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebc018893d09ac8e9f3a06c1d264c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797156705480732bbaf2be900ad33be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003f8eb148da82de8c475e5ddfa264c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71b3a554cdb574704cd748ff9cbe62753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cdcd6cb296a7b8c18d84334e75dd5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df545d9f234b4385f2c0f8fdccaeee1c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd007774663aa6d408066da2d49d6037756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ca731f8093119640c575522838535757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368b7624381fa14c4c5f0420f696388758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72034c4cec5a324cec5ff6066cefcd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416eff85e91b068ae927e30ddfb442760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d814e54e956798db995d4747833da761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a057f6a64bde3a718ac1ec9b9626bdb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b1decd13772799ae59b60799065c5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbab22132ec4cfb338697d3d96cd188764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329fd366e0ab2f0f533015b4b2ba100765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2102d2a8e9b8f7d317cb95d428a84766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586165214ad2f02f30dab119598538a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>