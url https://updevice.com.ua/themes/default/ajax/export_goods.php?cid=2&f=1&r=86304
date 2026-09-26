--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3dd39b370564f3842f061e05b66711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94927775cf7c0886c72de21fce1af42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce74ec79c6941dc37aa7b315fb220f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08939f7406cc029aba6aad3ad75a21624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f79db9e58c48e4ef0433abeb855b105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5831b72efba2b8ec5d557332150e9f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfa8fbd3c20356ac0a95d8e2a6ec497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc53c7bcee26a493b67f519024b6248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727316c9cb84e75d4d6a31ad9aa9c109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc67a6d1fa7f4b991c99578b0e0323c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33f87ec6174dcf1ece2b088237785411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10a17693164cb174aca932958e0dd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05423c720d240a618f93dab264412e1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c7c17d8467b568aa3c30af4e4882b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8a7b48f7b69e98ffa52c21b48a34815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb99a423543b64a749d9574e4055f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a6384becbca5671b9ac1c1af016d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670aaa15cd51cb11ea985c29f6c2660418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a6108d0edd35b819e2e43f6faf1ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c24bb066f804c136238df62b40a7d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc30fc3457adc44a94ec2e27eccbeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce778c8413a6fb9cb9ce8a32f9f5d95722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca65e436c1d2d1585d5498fd40436123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257a0e38857c32d49f6be5cce9e3c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da295fd49acaa25168d7432f2b6f72f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7777deb119cee0e21bb2ca1c1d325926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba83e9bd22b2f9695dbfd0bd8d585d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3827d3606426eb6fe24948d272e19928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89a6d43f06fbd1ad878e0be4a1f1f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754f3cd21f6a073cba86d120277c35930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10863e20c234c2c06cd5083981362b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c8121d800c72a30cc02848d0024832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda196fd227e55d75d698b480955e8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531ef30990d029f2d5cd7fac2f84cde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abe4d013ab48969ac87b5f19c57b0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e76824ab9affd7e59e5d44424279336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af160a68c697cb2efc18373268753d8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1920801196c294819895081ab17e4bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a60b71d0d495aba05d436c12f0e82639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae3aef6d5aa1d02d478bae05f65c2240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5154f7aeeff6ef8cfd87063f3214b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc38c4b793c39346e02d155b538847f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3e66dc76a739c67748cffca45869843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eca9fb36d63010f28275d37e48c0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecff4fe0aa153586d6a83fb27620b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6024c9f4959385e88a2ef7516e4f0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0feaf75e8b5ddcbc3ac3c0c59f64b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650bc3a3f189540ff57342118648be148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d019303788d4db84d05db2ee8a2f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae21c81316b0fb62c253bd98b9dd9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36aa29aef58d6fdf6031f4bde2324951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec53bea58bdaf49fea3d1f4481b5c7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d3270e3c435ef3f1664e1fe31129153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a7c969fdf552e0495dcb0dd62d4c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719400efe3c79a0a14332403f2f6afc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a885677c0ba899f08c1dfc00689c87c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edaf91bfe40712478431fd478ecd4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf212f621d497cff5aec984385ba95c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fae1c86842b3744e4bdaacc303a3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fe787c9c0ecff9fda3c55213f4ad160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d036d5374ae9d9f40fba6f601beff5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd74f392bb8b633e48167a520a979362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2de862258cacdb309ede8dce7f5d9163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57afb186e49323f1a4dc7854575e8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd559fe0f3e770b855c687903285c3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be6db3ce756c2457431ff813b514c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b84b91736c01e9e7e491c36063be067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7cb152b58ac470f5703b5f692307168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e970c2f82232fa65754429ea6c53fe969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e225647cad13642629e9690d016d9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49989deb3169c9d98934177d1391b4571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d65c4d3c406a258f6d36f38d617b3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf3cd3414698fc2b4da396bc8db78773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98a61ec5820980350c232c5b0b71ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025a9bffeeab2a37824761d86a80a7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3281469ea451c2ced62812f6df2d1df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31070987e4fed4618ed88b9e33f0bdd177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24b1c5a9f0943147fc63bb12b2cff278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90948a704de3f546e026c8d1ce2131f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a75032429e1e0621d28cc368a0b5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d009dd07591373237fef904248bbe781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d480601f50a898c9ad8504356531582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7053d2460a923fa44c306e20a18692383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672aeb26ff5e6a643e29320c7968a2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886bfb0fe8647935cd5ddd6d52b566985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a7317287b6fd366e6fb8a87784de186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf8f70ad9c08fbc60c5fd57f62834a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d0a62b293826402c6e9f0478d38f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379950d29f3a99cda1fbaa02414d163889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e38177084b792e662685fdc87070090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d5ea97d3645a74bd594a7984343a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7669fd60cedba0f49229fd418dd8fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90687acd24dd4c18bf50baab5626c6293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0f942529ef340caa1ecf77e33209e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d5cd59b0e39662f7470438870ffd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86333390786a71d09f5f7ae1c4890c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d0fc35d877f866df11fff75b13fae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cc3ec1103e4ef0f7756c0432893dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46e86c73542fdbbc85d69df1e5206499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec57364cd2bb8f2795c792245a5d23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a5c969756c2d7c78649d5b55f0a28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0d98e8c4e1262c119470eb0a3f86d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997b1c23e6c24a1b0ceb0cb2054a519103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2da43cba7444c8114779c0685d0fb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffad1ab059e896d2a3e0f7a19a262ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64b9e7037bfabac4813beb37b3741b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64c58ec5062cdcfec7a229e0db22c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed03858aaa767d8a2782b7e23f82854108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a35b0ed9f860e294a12ccab8da7d6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1aabba1567314966fa133cf85dd73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f34007e4ae7fa65e947e324007b5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b72b267b9a5345940c5d5065ec53a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc2200ceb4dc6fa6d0a5d067e0a87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191d4f53cf0aed9d3bf365c892caf32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a87b4d33847c6289bc6b61ac14e9fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4c67e0ba81a687afdbdcbca0d6ab4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10898cbf2d46da06653856543997a74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122f55002a99be22df1f964daab3999118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c52a017bd2564062802885a0c15c54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c00ab9ebf3e9c59d8a9e2f7077dcf7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343e2bf6e39a9ccdaef1b3078e8f6d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ddcc3c50699ee6f66c28a398c9ed9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b22bbdf615bdb5ed35865cb0aaa823123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a738672a017a7a07e94c65a17c3667124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f318a4daf8f8c5c3ce34d7fb18d78ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e73f15236a6ae6ef21195b9d1cbaf4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8310eba8aed154b9af020a18feb90a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f19f88c61abcb55a11e3a89befa92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3aca475172796502008595644ff5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d2d1036fc1e1e4983fda7b8dc88c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7956447cebd381d6605cd9f9317bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc7db809874b57bbb0d8e4a5890fa0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477bd24a848fd0d9ceea95028a5ff1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1970aa3af639b35b41f8311cbc69c20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d0e84ea3e5428b6ad81e235a4e81a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12a7a660112a56a21f7cf72f366795136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40c19b7ac7d685facf0676d24d7ad5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db003408937bf38519987aaba132de2e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e750f41665453f01680272ef45b7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e3524c3d56d31a122778b538d9c15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432b8a032ca3f8416ccb45fc3332cea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f734aaa841e7537937f8a5b0a1391142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e4b4d50f4df6b35c823bce47baf34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd87268366e46e48104ec439671eb4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27496205d917806852c64b1fd5a8f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99d2ba59636771f3d6c4c8e9d99999146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005db89cb8fcb63078c1f75d34879c97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fd98c62253e0f739674281a2972d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5065057b459ba285b35ef7977cc740b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554badaf4b1794d4d33fca9d89547cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9836a40dce474fbc3624b4a0fd465e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914928294fb28dd50f3cc4325933089152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a8bedcc9929342f4b0ae6127a95d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52ea797c8fc8f689ca5b32cad7fd0a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896ad60ab8022116f7de9a0a08dbf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc9aec26f20e4b836451669b64e168156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94678310ef5d3a3cf6ed927d7c67f63f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bfc27b0f5ca682baece99696e5d90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e444205c2a7b951d0f3f7ebdec4be3d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bc58837d60194eb0440f982a35791160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46b814a1e4889df163a79d29dca279161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481748aa37589bf50ff552eb0b02d22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422fc1bd8fa97d3dd875f2f47cbd820163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ee3ef95530bc438e3969876637e5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38e8fa941a4f29e4806f87ccfb4107165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926048f82ea65c412475326f4aa19711166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30229185f4d296019d1a69725f59c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75e5edbe409a64932a6612c935bbd0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b224d1b5d6feb4852048ea3ddfdf91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19767e1a2c47dd060e2c54efeffb56e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7b6fa019603afd71ae46b2f81c236171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939d7c21e8d6896c92d34bcae0e4604172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c39d72b571f4e3c835b1eaf797b18d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33de3e94b9d96b4bb1af2823a92f8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469728d04f74a5cbc384fd91f188fb2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e70ce21ba0f2d039bf4da7ba9bfc43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d3d665a45809ca75119d9f4f92d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d8704e42f9d195f9a3ca9e3f272d4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b9e4fb4b090cf8483fe219f3503f8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752e1f6238fe97605d9c94b9345f87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf6977e6288f229df65b0e8af010d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ff1b962589e575c1797cd7384adf9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c07736dd20c95f94011fa118569ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505de30d45d3d2e847203648524ed499184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edffcde3fa4de90769a1e1f0289c25e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21e988318689257ddc8590149c0f03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260dad686414bbc38bb52ee514e24c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a3e5c803d1bcc1d994c724b3a65f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9510c9cb6ce391c4f69f44bf0900a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66e65ae4f10975c473b32719113571190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70cb2a98005a64ca82c9d5c73b8e44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83882fb637c5b7bf128926aae4061ff4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e803627194e54d6fb81ff7eddab4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273bee6b98421069ce400347e38e805194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0920acbe633b1031afc37fe32f7b16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace48ab81bd05511ed1911c995a51a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d162051d9424cd8808149345f53d990197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73040d070be480eea0a244b9d47f7ac8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6631406e784c6c41e028ba6ba79464199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875abbe4ca9c57283c9809e9235b1fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d143a23fd7c05db8d1d8e2f85f5c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b684800a27b14b32e02f66922b9d33c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefaea224831483acb26ec77d9bc081203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5e227add65e7a15af184a4cab0ddd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42258d944f3a79110643f61206dc8807205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ebf91957b4a7b0750f832a5e3502d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49902e89e8b96350e7bd22c4efe87917207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c9ea98d7864aa8dd1ca81aa0d93d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793475f5b2c4cdffce106b94c0b9e6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f6b0caa01cf2bda8bb4d17d49589f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c5125e72397b1d59c40d5a9aff7fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcff529e4fbfca09bcfecc1413d2b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293d9961319d1e80fbf7487b992c30a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee46d330875d4f3fbb71ec11585c4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882cd918b015e65283eaaff19a8a2be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d511c0928d36cd53b4776042fc0da1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e97c8dce8d5fb3968ab04d8f36068217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b99177075b1a67ef9f56215cd692d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70ff53adee9a60a49195eed0ecc765219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e3330cd49dad74fceede70360ceb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053363312c9868c0cc5a154f5192c93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec9bece270fa2bf547a77ee65d9641222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d501b782bc27f1423be4cfaecfeaff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c629fe78863fe018dbfb324e7650b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7be230e482ff47fda0b00fcc77153225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfbac226aec26a4632c97e027777f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceef3bcc7e32be450b89396b44e0e67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a499c921ce922c64231129262e8d09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f784976e22be7e9155abd3f857dd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283ea78bc23a93409df2b1184518b7f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc811177a22a373000e8b2f5ffca3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db53aa4e5504d4958b321e2da84c02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4eb15f6cf40eafad19e15d5d5dc32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d034adaa23d1e72ca9a0e648141c2d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffca746518a5f82c4c1f04d38383e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acc9f29c470d5be3292eb6fda928b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee541450090913c649da91a7067971d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977fbcc2a38ab8418061256d3871668238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9b991082fbbba3d4bae7ed763341f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95aaef8bfe2065e0e9ebfa05bc1de9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ee016baf6b0bcabea76c9aff4245241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41cae3399826fa50e81782da291f12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279e29f24368b504f8282b973e41e02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586b8b82c7d54e5030e22df5063741e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadac2a9da820c529b05767c31f6906245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946839bc1a33d7c67af0f2b2ed9ad82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f52c9e8c266308f5be81f92e4e071247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f2a7f1f14c2c3751724b3a5176517248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb7757097ab9ef82aa4b18ec6b4daf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f6dcf06e7ee224f7e5cce406a59cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeda122b459b9a51afe06750604ba8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ca16b8d93b3f519b9f7cb873e0928252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16643bfe898ab379701b838145da47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590f062f928d9da7308f3427ced8fec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cc2cd4b6fedb024d1abd33e1cc83f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a3de13415ffae9a432333f69b0f4f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ccaa776ecb0b88f05baf37aa7e0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afea049cc3b73a4ffbff76dc301c5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ca57db37a46c6e76614aeb701a461259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad06492f75b2f9c34288f78dab43b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5ee5e8bfd7912a61807705a83eb52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58697c6883ee1cb82539510ef8b292262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e4ed4d3815337a724859de473d10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3560409695d566d8238dc8b9af591d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f909629d50b9f88b2914400b034cd36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f4383cbdd3d7a64fef9ac3023d2e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211bc76cf0134e1f60cffa49b88dda9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38d6b8219263bd3c810875130acdca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d3db6550f0a5d2b34c3a0865ea42d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114cc52f65d349e71dde7a8ee3db1c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8754273c36400fa01fcb95ae5d1daa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0638985357c7ea8346c14add16273f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab783c7780e79f148469f8b275e439b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180fcce577bbf166356986aae8aabc9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef150e34747c8175f754a8af529f97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90253fc474a430a17a1ee9e0c9f5c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b607164d94122ce8d0676225cbd808277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80d62fba0fa5aa86de835b86639b4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc6f8f0b43b8ed38a9fe35438ef950279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51392c172d80d403d8ba4ccc41f4f51d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa7a7c4be6c9a9367b1859180dd71f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca226fd582de14dc8488efc8528eddfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60354122a1b3d532ed2328cb482c18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2ec377feab2e559507097fedd2785284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f25fee9ce8a92288237ee76c82330285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5544f035cd593a727484f2eddd8fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf857afd926746e13f16660bca6c6b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775acc0bbb182289a92a6bc53ce926a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd57b956d5c2b22143a190594e34d41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf7b379d8df10a648db8c3f5c41bf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def92b9c8c5523b1bc89f92d7f1b316291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d47db56caa27cd998f848c2fcea62c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1c23ad7d64b6ffc4a700afa501c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c12570c2171445f4a17ee972f0f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a466b5f1678f6ed960aeb0e81be7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5788bccb1633b08fbaaedb7aca959296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2917dca1ed79f93f5c40500f0d50bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed28794a24b90d572fa5d828fa457e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fffef42b5c8ad700d1110daf870fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1061c6f0e19272346845f52fc14a2ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f5459209b57156d73620003bcb29301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a862d24d76e7c7784feec838dc38e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700fdb69eaff3281a0f5bf279c2a701303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5490a5dd1a7270648fb986167003de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43aeda07ad99fbe61d084c9b98f861305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba10bae8693723d590ccc00bc528b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5dcf26af4e18aa49cd65416edd0fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb2d3f2d0abb6ece1d37dca850234308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffee0bfea2844be359520002e5bbfb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9ab63aa41bdb348d4e20a3d61cdcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b4e522966873ddd1384b4951bbca7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3abc09aaac7ffb5d5dc83101822e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff47efd7e22afbcf2430291f9c4105f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43130685af1bdf45919c82548e083904314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4958cc488f3a9eca796e507b77370315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db395ef8c932ec4eccea666706dda930316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3ec293396b444f6a952103c8f2d76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b02f6cabf9062270df9b32312dd839318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0029170edcb9009abce4cdb0b68bcd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9af765075df59a3b67d60e1e787433320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba8682c5cbc5c0d8e272c00603c4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eadf138fa7e58707cb36be28de477322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fd2a375bc8549f6b4db46846c0658323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d438734596bff989395c6cf62e80e8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc60a4a48d689c6a48e8cb37a26f24b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b4caaa1d0f70a81521a0b65bc8c15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bd342d3d693d909bdb9191524cb94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd46ef28f4a459861331070adee6a3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bea610a4e34352e59e12c2707a6dce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ef7c965fafef1afe7bcaa1025573b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25186117b9d005f575319dcc4a0c25f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3dd3e4b814ac93052ad17410dcc48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a771ec6fbc9c971b438ec15e1bc7df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5709ab16eb0d4d4490808e12aa39f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fe6bbcac3d3892cf86f4e1f267779335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb80b8e7b6d7d6b7018ddee8e746a4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d5e2d7a272961b5344e4557fe337e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4c05badc9c7488aff9ce3ba8e7e7a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c74e301f7f508fde41a4431678e869339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643c6d6718f3f30f9f51e9171adaac7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc58c6157c431a9126eb08032bb98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5fb69910461a0a946f5acf9c357cb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfa6e24a4ff101594178869e0f2ffb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020959c6c32ec3fc9e8c6317a54029e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798d29a2c4b75fad57c0e46d90d82b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c920d6e31b3ee36a4050a31503f9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07db3c882cf00a8d894402b82adbce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8494f7cd98ef9b6adc12d6363deda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2ac9a3554c436a60e03f9ebb14c89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38167e8df5a18fb534c88a3d856f904a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30da126626febe8ea055fc15219b6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd811f6d3d9d7d0ef823746e8c47299352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0b5f18e989e253d526b44be9ce6bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fb6b17a4c5ca977a15789f2ae56f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3006000b747470f9e5c55ec87040c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589973a2e2acec0404ae4733a85b93ba356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640398234612a196c61c064bf79376357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7b102f76ec4e505c1b4c8e1fa4a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19932030dc1534e25b9084b855e8f86c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b7b4f7bbe549a2b530aa0d9ce313f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9de0c7c3b2a7755ed37ee2bd68f62e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04fbff51fb506d898d7480bc54c07362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba3779445567d9e848efbcbff7bb0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa47945649ed6a92ad9df65d3cf3fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56654dfb5559b1cf0483a9ec5d89cea6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaf7e3204dcea043a0003114b2bcd4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d8632e646628e06d13c4ccb7b24d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69992069edba595cdd75829128ab5578368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae19cbb30dd10c47874efd84c409e6e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77cebf5674b0d580d08c3b0638d9bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbfc2aea0c6de8cf6ae1f2845562ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff942ee2d9f84ec9a25ad55be2f283372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60bbf5c391fb62d543171829dd26c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db4e21f4472cf9d4cf5463a65854d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e32e8b292e751a7f3bf526a037f97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a15b20043e7139606386a0b2e56c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad18abf0c9497113ef4b630f84737377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0e47214e9a9786b63fa8df387f8e9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c289c9949cfb3e76ae5b61288dd8b23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4287d2affcd9bcfcafe6e9230e4fdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2efba50486d4659ff8b100c4b459d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f9b91ef4fecf3df4a3ee00cab0816382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22430f9da4ec99da33e185870517465383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7a4cdb2a4254926766fbe6f6ead0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1808b293ef9f28d1702d762322861ec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b1c33e2f525368e812a43c5778902386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367dba64c1dbdb44aad4bb3697ff44d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76014824595b602f3ff1f069efdbbab9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7754191342d21941a2e88fca88ebd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2b68807d8d178e984b3b441a0b98a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be01634f83e32426df8e9b023ea1d2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5761effb2fea37642c2f4f8df238b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025effe11b646cb2f9f4ab0fb6cfc24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eefd6c0be5d31dfcc2abfe29cb113394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718689d8db1406e503ba875ec4e3b851395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636413445ea4e4c6bb6b2b849603f551396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91086dc12213d96a004c4537de8ff7d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85443a6374d544d2c5985bb5ceaeddbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6e27fb371cb53cdc0f4e5dcd4680a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e691f7f5e9a85e76473e39f930177400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dc09c81484988faa7405a4c65a65f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d7714bba0733a8ba66655c957ded2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec95c38cdd728f1ceb515a75a867e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9681968b10da16456b716c6ceadd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b20423774a7662d60aa06e423c7daa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e32948d6d240969d8255ecc6a856fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173f517af1098a255708a2f053380f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e5127df60947051df7e7ddcc2ed97408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd08f94586419653002b9bc237a1561409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdf5eafb8f0521d0e39b60673f4723410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc920dc4f6a985ddc1393440b21688fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c7c9327e38fc68816420ee5b6f1b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f67ca61d61d90bb1a6572bca077df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a830ffbbd43ebaa4f23babb1342df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb6a5da935e2716969f453eac28455415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a3b4e8524fb4f6621e2cf496a83ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f33b05361485e34e429cdead0b02a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe1001ff5addcbffee32761895fc0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22852ecfa8ba8ee99beaaa2411a1e97419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a8d50653b16c5817c937b81f52ab1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e533b4bb0ed4c59c520d51ef08be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7f02b2e572ede52abf83f9a9a46c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d98d643ccede54e503a80efaa4ab40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53306247ec6aa189162e2c11cbe414424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ce2e7b3be4fef8bf64a79c35ac80c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afc39fd9ec0928f1c6f5dd669ffaf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75dadf8beff1b31faff5a8639066fe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d2c66b4ea78d5771594293b122a25428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca022e3e00f2caa7c9191fb6988e389429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3695e55a0d36d03f484d638cae2ca14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e561fa81244681288fc68262cf6eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b107279a5056b60f2952d16d80eccb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e82d5169a41642bfd91ea4cd32919e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a8b32c1bd0969e269d5de46f5a24a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a10c9662b58fbd0ff6f6e3b87632b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca5dc623b5c42ddb1b3dca475f8eed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a561883ccb171ff935863ff1313c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5189a018a0d87a36d178c3e73b1f18a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3ceba72065952160cd74f215c0204439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57a269a2fcedc7bdc57245f80ffc86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe8bd99d0a28394b196f935733e789441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd03e3578131303319b8c0ae0331483442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ddb22012bd1e4f1f887722b79539a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a87f17570a93430e42dcb67e75d104444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c878a0aefbf02eb0dd5a8e8fe4355c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fd8c80f8732d7984a033c6f6409ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ce7f53314509b6b8929bc1818409e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c694b18821591c3cf8b78fd0bd7aaed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c15e1acb5e94e5ac3da9652f06f96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb36e01f94b72a433e20111f2f5edc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa934c98727a4f0b6e4e7c08fd230444451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f01bb2627f7c3f277001c70b4508a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a150299e218b77752dc15c97680918453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ce0ab63684767c8ba6cc47972e1c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f90c42e417c03cd7fa07288cf35a5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d751a2b6e5e0c469f85103b47d58b90456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75848ce60768e6ec3a9bafbd0864d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44d070eb07b5a7acfc3777c5953e14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8396ea004c7c7956d2b91c274762c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247b9f6007e2b39f32f2a957b7e288b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669419ed473b53e37baf52dde25b47c7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab3249ebefedcbea3cb80f85962808462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff6c3cb56b22b3df38e71c14ed4f73463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41260a0ab2908e8e1724f8af34a25a15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641423c4288014d31720b23ee21d888d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac14302eb17318169ef7f751a63aed4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122958301320c38cf7cabd1fbd2ae6e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded581734ad0a159de5a02102c2bfea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfb2389b688dba07791f979c6f5947469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee6a64e262d39ab9fe8ebfe976a204470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d5bf731a57318bc854548a28fad67471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f17741bbc6a3c7f182bd3a9cae6a1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad80f403ff159d2629c07d31cdd5be2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db582df129c0fdafe42c51b729faec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4384638563fa39f098893cdcac1317475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4be584d215ffae8ef05754aaf0b8f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f13c20eed4322d3539d38ceffe046477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e27b767e63976564b62aed9bb800a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7afef697d4bc903589b33e731d2b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5886b58795ee787e8a46131db47c1a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112fd0048c170c05e70954c5fea138c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a0eddd56dfde25194feb0c9a6096482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a6716e886b920150c1266e781ca50483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe19f4662f2456524a3b457f127b64484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cbe7fcb538324a5370e85a36a969485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854c6dd0822932b6444bff8ae1fe0c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537732869f04c7db71afefe6d2cf0b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2826cf92145ff2259bc7443b51746488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a19b7ad89cb0320f765861d0be215489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb08dd78f970e1df5786aefa74ff36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f5eb069ab0c0f78384029a885f7ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208572ed1a337bda0276c0c0db5ff87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366948d88c0e67a5ebde5483c1e9149493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c7a29b2a906648f9e338e39caafc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f63b01cedb1aaf4df04a36da1e9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46e39880c637f262d54f925710c257496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f05b3920341d8f801ed49d7f31ece497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec14637d304a64d22d757d8f89f74c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a44a8dd93741e2d092228929ec917499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e5762f904a4e28e70551ce4fce495500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8c5518b86b40b398669ae556253bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e8c1a1503f65d7ee5be0f1b1517a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7131809f0e939cd5115bfe5db1103d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdb202c910bc451f752df2eb1272cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0260c757cfdadff8db7edf7293310e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8bcc5245ae1b671893ec2140a6ca9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09df0c8852869f28382b68f9a54742507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d2a04c96420b1f6ec02a91f962ed7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036895de5f0792327c985731c37fde3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6fbb328f72f3c8e4d9d95fba0adeb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25d7d2661435f8f7afd6ca424b35e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c082719d62a228cc07fa85b863cbea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a68b12fe2fb0bb25ba86c3d852eae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabac830515a875a6e94bc2f401c514514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5adc254492891aa86c245c69d9737c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82234e9778b8df3fd83c96ea6e621c74516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607350023c79a55c263d11945db43f07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cec16b4061439021731c075d85e57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2497672bb10e0d1836b09604ad1edf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb3ce7426c24494a3755755f368b64520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06e4f68d8a0eee82934b64581867ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efc85e3b8b897e6751835f4c8f603b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd9196bb6e57ff051b5eda043318e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58279f1c5035d9c66ca52964f4eacf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb83191327108244de04797d24c31a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fac649052ce110dc5ba41d05ff3fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0347e7dc7e239ad93173df67dacb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567c24bf00f314c258785476dce4e35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e153e4c52ffae9bc8afff7919e1c53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad886d4cb4e07e07c074f1d50fbcdca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2664ff89ab75e790035acd4a8de06c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65427127e2ba16f262743678654931532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18881083ed49086fc943d01c07e422b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7120db53cc0920ab220c53c3c84db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c620b30119ad46b47ccd3e4908473a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec177ba7017b76f3ed1e66a2ec2fba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae906a31ea60a71ff2490fa21f8a9ab4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298fd6d732cf06da1858cec48e0b4f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a815267f61dc6fe91c8492c2ca1b86f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ec0317d852cfd57cc637a2a4c7ae4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df51898c198e7498c3d7cb1e94a474541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f389152bfe299ee9d52128a99b3a93542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc958d107e8d6abbe21bcc5a8f29bd40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31c216b67d4170dc998cf12a75664d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c03ace1480f2ddde674bea6af87eac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1ab6ec60bd82ff6ffec7ebd4f6713546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee13fddf9d1cbdd8bf16b440ad10c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff61a1f25470668792f292de87c729548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfabf22b985c181844e9156af79aaec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7260f3a6591fb40215ff6f489204a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3ecce04ef69ad3d28ec471a62fc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b710ad039360d93104def00a8b2f090552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c81cf93c0cc7fa623405eeffcb497553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144902482f153aa2bd80f2d8d44013554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123567accc2c6543468038185670c54f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6daa207fdaeb07119cc3ffcb2da910556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fd0ac8a0f62994bb26271d40a52b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b94ec55accb579fa77d6f0fac8310558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433031009919951b9405450774162ca3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c03128375eb36a02871978bac361b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867a13c30358c54e08fdf131f89f9aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb90e10e8adadfc6da12aabce06e98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860ce73546aff467bcd846819e6899c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cac254b9b9644acc9a337a260ed9f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c961fa837b0ffb35278ab8be524349565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72810bc7236c0177112816926d99f4d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244e2fe2b92792139e3a7d4b6a4b084567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19997f970e177ea6075c735496259a81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe322a7ed93dc84144007b365369d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf1439e4c7ac96333803c7df6dcb6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4550505ff9ccfe362602157fa262cb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cb9ef12d7ad99c199f44a35c10f45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae57df2f84d49ee7a768d6ceaefaa7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb3536a704558a1ccd34d4ebd3a445574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a0a59ab1a51c976cc2109eb1c88e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a8ae2e8c6174fda1110696b9e7bd0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f6c8c78599745ade7d0ad18edebfe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c1035809b90248f95214688db52c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97389104383818608f2227b568b8d24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98067b3ce22031c231ffebbc93b2d386580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc206a65ff53419dc1a8e6c413a161a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af99e6f418b317fe4f3ae43e30983a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe6adc644a8cbce51405287965d090583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df0ec25bec445a7eb948335bd87eda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc1b1ce03331a3f630409056d1d58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea27cc0a96f034baae377f06b4808cd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2abd432976bfc8311e7f6399951e01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2e338634dffeb36e0ac1f0903f64b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcc0424e93e25d2fff152a2a060fd0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725dbe61a52cf58eac6a1451daad8d6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bbec022fed71d3a6ad46ec300a48a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f076459a450274adc7d5631157aa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4271a84b82aa84bb04f476d8610b31c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc3bc19e22e9c1479825bfe6c8da28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e460073289daae6b53636bbd8cca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4aa6dae454943382d969bb73b87dc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9bf8033a300230f180591685d4bbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12706fc0c9dcc0b0605815e3ac91f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf7faec4a39036c4a0ae3bc0663921599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0ddead56ffb6488a3efc9cd725afe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c44d362fd00f0ec0732916eb1ef11b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d640e57709fdc06d58cb63bab3598602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35493ec5d563f2b41e90c8bd51bda8e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad37bfc5bae7091cdbcc68dda0d033c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a21b0f4e71b82e298312456d0340a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ed10f92d71c45e7a8978bf22ab3d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f6369d0a251b9fa31115432ccc9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0dbe40752cc0817971acb2017a0ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a27f315e2e7581b05dc97d12065931609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308723e1d318b1507a1b046092fb4f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd92b792632ee544fdd40ccfc6e631611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4219074a63783b79b2723ea2e57b66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8a5d73da6cfce950ad1f275d14aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa71362c60adf28149372c099edbdd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b781f69612509f28e37e91ee4875bd1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fc88cd11121ee9191a9b1ed245a03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d3929fa0c0a70c5e32d833eab96b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d270b02124271765fd546a0159a946618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766104311d54821be559ed418056704e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010d4716e7c077ad058c6dd1c035646620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829753a8ca18f995e91a1b33fdc15816621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b4e0f83965de4c8719cea6c4895d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dfd455f06cb39169688a59882a8cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38de31fc2c5c19d4402edc67dcbc90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fc7754de3b380aa2cb25c422cc0d0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76598f8939c5ebfd0966b263a38b3d72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfe70f2371e769fb05dfdc06622379627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776323d9c436db57655aef9dc2f44fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576eb15405613118e06d68d13770360629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a52c363ccb501ebf420c74cc71aeb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec724906913218afd4e6e51f28be1a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a974f29fc155efeed03bc0cd16bcc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809732748bf7110e646d7ea141012d75633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647abd41cd6c2fa8e0abaa378d925a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081634be6d281fc08dfda5bb22c7d18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199caeb153f2a68edc7125e5ad38342636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966322ae2c7601a7a93d1e958e1ca66d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37598e98128cd159ec6ace6f45fa972f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5f1417afed0e3e3cd3665f0352a99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d4c2868a744414570a98cba4b7ba9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08933dc7ce96ebba0a51c1d371fdda7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820891ecbc40304204138b491d4c1be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6ff991db855852b8e40f617b3205d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c3d1162d8f2230ee975898edbf8fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1ef6aa79e8af589014af1e39f74eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29220a24645ced73bbdf3eafafdcdcb8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485ad24157116a8a60578f09a979f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f91f297b716fb1ee304fab7e3e62a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f0649ab0a13f82897bbff0079db0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287efbc5f2376a00060e57d387be7b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1ebc76b9e8df2d8f601404befdb59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005bbd1bd449cce194ffb897625abe3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b619582bfd010cf6055b48189daeb58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8af960717e146efd74349ba672cf06654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13579882c0a24d1cb68feee63e01e6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce1d61af560c1fdc69de96a0787e78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc366fb4227880d06c0117814179c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ce97b3b4dd630c623d029e7f3d908658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d659bc775000db7b9e9ea584f64aa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e15ec18bafbeaaefd90d7ab4dc8a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9978dbb9c20e31683368d3cdd50187e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33f89ce6d2889d909d11fa8ab7aa3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad53e3874ca1c952b6b71b32544c58a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f80f426b570bd8c4acac4fdaaecf07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e103ed58ca24efa8721382c60292d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db8b94afe507c44d3d46552dacaca3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcc8cb88cfe76c5ee75084f78e6301667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5572c8bac6a684420cf0cf10f84ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de1c2d7c4d53418ab2fca2558b80de669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f83b83fd33bd4f0aaa34ba8922a3d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e761223697941704b2624f7507156671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a530e4da56234ebe7ae374044863fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee827ad1884480038d57c18bbd42fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1c8ab6e6722e9ffad0f1d99b5ffcb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438004d7c4e770d0b73a6b59b21172f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e5cb96df91140dc6040a1f6009062676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39586541efd54e9786557060b3d2d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460886f732a6f74344707f34b8c19b22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98733c2a6251286fcd9f18222036ce77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34747e7f3296e7c9c0464dee191dd5d6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c61ff97c959e18e38ebc12692bc35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09753edba2a39e55d9e5d1160115e49682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138fb74a9f2010868900ff0f5a54511683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77991ff62f14da3aec96baefb7755a64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b59283ebfaad69353490e7ed8af4c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6d43a36a836432c570f482be27a3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d682e621a1af4c7e30b286bda529a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931132d22ec851dce7e4bf69ffc02321688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aa12feb73cfbbc618ce08be8c4bfe689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23863144a2ff61bec60a82275718364690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dc5d5b31ab618fffefed6ecfbd70c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f43f6bea50b8ec789cb3aacf1a1061692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a20bbe8809023177d833e8d55e9efa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b9af40444946aac6c04b8ad49976694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff975e37460bfae0666bc43b6a8b17695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eabff191624a8c89e5e7dcf82fbe8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6bae7d4c7d7f31d0fd3a354695ba5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb133c5312e88168128f32df58c078b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fb0b4d6b708b1b7a71e461d43de36699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99e03af3677d9472e9a3ccf55790f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2daec4d052aebd5572502b5c3035b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf26d8bf3c5236718b8d13544a499f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d48e59e737a3669155f8c4499dfb5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7daf441540428be88bb3da483c7907704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee341302a2b021265c325da246254b52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3529a50b7d111689073b498d961f11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f401687ec99a57a2d8de1bfd199fbc8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8402ebeb4b6dbf3cf3901a157eba7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40342aef79d303f82cefd4c200c2b258709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176cc818ee5d3535c13338cd47461f1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3581b8b8fdfcfeccab3c3719343c0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d334d91820104f9266db5f99bff6ad5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fda70ddcbc6dfe136abd5a4c49275713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d64441b4925d8a5e771bfcd95a3eca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ae0eeb312222acfe86c0361edfb99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a486ebc8577085a53ba6a80f1dbfd09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943305e15bf1ee33966bf8b5cf6a860a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e550b577e592f329aee4180d19423d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c42c692524cce1c5b2bf05286a95ae719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689023e57daf4b3106fcaa1dbe609adf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89442c9c22fc360e48a342195ac76ec7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246c09e4fcc1e6fe707a7074cfd8f96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d05ea7ae4476f3f5260ea94eff52a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1b633c588a654fbf0ead0c4a833af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b80b5bdde5bc542e289fba068ecea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8774b6b2e11ae7aad7bc8900749d96726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22575cf322843b8b69365e94b8fd147727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf593bf0955a14458a15a3e3b7c69c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a114c63019e9d846f6f0108b85be2da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba41a11660958cff19d0fec8736fb9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404350ef5602b6c8476c50fdd18c4a6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e0a89ba740709ff1438ee44ab9059732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929fdc2398e88201e02fb7e6bd86a87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c44b21d4cc072eb38618a84e9ed4f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c9e6243952abd0b45090b37190f82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f716ebc5584d3cb5e67da8b900e1f3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cca02ac6dd7df09cb7715b90ee5383737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413053544a23caa64d097ea86b107d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cefd36248cf31b9d756b039c5a21bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8e9990179cfe0f3dadb51efcf910b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919123bcff149c08af43fc991c3bdf77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078ea3ef466e6392b0be7762d216ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab02399fdbacbb04d3e2a1702a485c9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56980c074dac775743263cf3f94c20b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab9642c84064ec2e164f90e9debdaf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec01c48622baa2bcbd5aafc4e05b496746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf93baef7f2e871521e7071f1269b3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8050ee5fc733d543f12fb1f19ea66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c5f94dfe1d3b40a442f6f9deae66e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948554532bd8ee294d349a37aba54126750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2a4aa51eb3a0a187e7f0b0c254658751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adffa1e7f3df39cf3990ac66f826a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41f1edf8aad610962114dcd4ed9492753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1967d208314dc3ad3c8e539362534d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a063da10fc42a5706fb68f28aff3f86755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956102c8e12a7c0be21d53498bf60a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9df83c0b4ef379dcfc8a369491935d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564c7419e8dc34905cd6ccf889e7192758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce895aa65fefad86ae3b186cc587d3f9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46705baa2ca8861f97862a4d4ddcc984760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea31629f5c925af81edb4d89e095b25761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7de57f70e9a31bbc21560a17efeb50762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ccd872c3bbad4cf9bdcf2fb485d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bb337186038922cbe1ba40679d594764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fefea806b4f9061e81e930f04da319765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863db192cae1f077448cbf8c2f52828766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823479fe17769c0080d5a8534a2321767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ae82d1dd68e987a09e266b0e5b786768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17673c2b4675cda1861437e3c0bf02c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b22c1fa18d716ab0170ef6502a9841770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a6bc85bda5c76bd562d35fa959bb5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba3094a8e157343c5225cf62a4b5c8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fce886f734cc751b413553931c09c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4c461d592781cdbd38d138546bfe3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24fc898c934602ef45f2a1261bff08775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ad882c5552d99e59d5bd4be94226b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714615e8365cb0be6d488b331a5e6eb3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e870e3ae76762bdaf5f10f81509e85778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652451bc7cf29d35ef84445a63e0be87779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc600c5c4c6a7c2faad7dd4a616c81d1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3dfa183a6208833beb55053ca5996781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a052955d99215e9d4a63dc9a597daa6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa926123c0325e4c97ace2d4c7b1dde783.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78a087612107605de8e67c74715e271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df6e58516930d2701259de243350282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fae2f6e6fed380f2bca3088b9a7413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460045f160632ee2decdfe9a2f596be84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcac63b4c8e8be0a2f597672d9a6f065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad205e9fb2abff693ec010e3493a53d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff152d2bd064108223626df3fda7687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694edf3cb8f395869f39d65d4b4a2668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3f818fa945d9e33c14ccb2889ab039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495553b9f8f7619393419ebd32f7f4e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc61c7203671e9cfba87298c0356b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc755570927c02adb7b25af9b9000e1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367910cd3ce7885520af8e76984e917013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be459af45ca65e7641a3d4824292ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96e45b0d8b57fa0df44144e1ade0ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23095a65deacbd05eef69495899dd0e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf67b4848220135647ee8602eae16817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914908b7c99a3675c5df3be0e95626418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d67441c95f2108e3cea79826709ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2baa2451b0250dc2522b6c7b624bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ef97578f25b259afb5fa5f50db4ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8825066183165683fc332f188a3de5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87927ad71bea1bd2bd025f8d2a8fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4a47a38a303898a6a1b0b5ed24b8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde251395d25095285a03b9fd21934ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fef2cd03b60d655e2da22edae7e1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eea95a9e066d8ebfa57af3f3bcd1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88c2b2585ac917249752afdf464f2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c578c07c9032fb6ef652f61243c7a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195183e5f9df39e14bd4422074536ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c45afe15a1bceede5ebf5f56025c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd49cacb9c9a0f6171661c6cd93c6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcb08e89651ba3f77c9b2341702eb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031eeb6cb2716066bbd61c898246afd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81ce1d58c9c06bee819ea57175dd9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6d941da529349731558230ffe2d0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b542d01a21816391d6173b39d77ace37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041d6fcaa20839360e7f101f309345d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e0e555edb3d1b1c5e43815ed813e039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d7b8da4fa87b69db8473bba0f062b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaff9745c75f60a0907f3956000f6941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c540f5fb722e9621d1220cf205e113b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacca51fca6d7a526df43f2b3310d5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d6eb523046a88a6af9a3b88e1460144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd97d2530c810c738bdbfb1ae3c8e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51152a2534fb35e71167af7dd2ef3de646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8df8de3e4b6b7d9963314388fb0f9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab79f7ffc829e5ee45f406bceb7e3c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0620da8cd72200f940d3eb23c141849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac7ba0ed74ea490d990d5c1f1ee8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8ae381c8c272281a417b9535c583451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688ebf15cc590d5c2b0f387611560ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1987c226099864356b92e5fc3b75a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbf369a4cf5d269f3ca5898ccbb0c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec674cfb9ba5ec853a3bb61a98f31c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd416e49a37b553cb28fe27cb18eb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46adc7a9aa181444748a4e6f6c033ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19d118d853a46c9eccc1b92672ab5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a24e4fa88f149e9f021cc80cae0ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becd46274d77b5475179868b923e65360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c533242b790a8b1bbc70ac7430cd63b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967948210539ab36e3a449f8960c64b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a02dfd5a74cdd6b5e014fe2a66b6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279b2bea779b8dcec91fb536dc8c5de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60990da4fcd8aa1bd1e3369610d5c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6effed866d1c6c2fc645d84f3bae5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb0c849b12922f9fc0c33d7206388067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92d549e3fddf7b72901c142bf567d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250fdc233fc5b3d8edf2f8e29fdcebf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8d19a7d66ffcb5d4b0de83f54889870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297510a0140d5fdfaecdacd520e02bb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13a2c55ae11837be455610aee2ec7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4faed27769f66852dda123731321273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e336f6efaa75f6a87dde8cc69d09b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967012fbd01a1364e9cfc0f28b215e9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71225ccab2875f75c9b0ce177edc10d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006b8e4a38a17373d9d1b817b18d4de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5638832ab8a7ee565e0a6c59b153078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa93f6b9dcb52c20a2b12aa3e17987d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929b4daf9a32d55139600610558599380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93398e8e4ac785c6cbdf9f9390239581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e69b8c0958908a759098a516ddb9d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3d4c3bc7f84c66445b4f423d6a2a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d97c4693b14752acbffee39aeef7cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09924496521b29708506e403e451e1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f53ea5e08973901242b8fb59e8be6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fada17090adbb970d46a7ca3f9fcef887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab732070b11573f870efc8057a2cb588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75ed9e420ca46ee9164fa2272922ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aea9badfe2cfc696113e237460d3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24591883c80bd73c2f2200d9498bc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a18a6da2debe00f1081cfd9938038e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53b38ba3be47aa3d9a9c2e4bf5a3a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8134d4889622330cca8421cf21a62194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e05d55c1dcbc2e509affbe584cb68095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ef13ababf6182ea33fda3bce0a88796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8db305feb49fa7a7839ba8ae408c6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfb717ddae4b04ee471b7a5790468898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a946ba3408fe396879a0cd18761ee1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db603d73eda4c084f22fdc5153ecb9b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af6edb02ec083baf74bf3a1c0e1764101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20989824176ebe0ab2bbe58484d342102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb638e6986f5669486b5a387c04f2ab7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f858b8968e763aff153a9c98d9d4b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc23508b119de8d3c542f756c0981d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e83da4c64c0e2f2ca175f60e9ae0e0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7958c81ca14aecbd7475992b0688f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4810e8afbb48f4ed6eed28e4eefdba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17026ebd9a84b5e51b94ebdbd459e630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c89653d1a44bdb5232879604a4e6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781c85cc54ec6dbfaf737beb0d354c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695ff11a7efa3883788ea15bcba238f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed37a77efbb81c08f6d242ab8c7721113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558684a417acb77c94db1ee66d41d61f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce871aa5f17dd66f07fdf3fd71bc1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561881e55383f07640d2d5a780e2a30e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98fd35f9afcb1374881b15cdd440e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef47b1e24acdc62137521fd4c92224118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85b1730b6eb0168e760345f9546f74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603778e5141552cddefa69fd392cd477120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4fba5cc1d8aa4bd532158f56bce741121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043c848f51b650370087300f608328a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fb036eae8a4ac21fd2345fe9c6207123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517c08cf7f2add9ddc5fadc506b20c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b738b97d5c1e42de4d93e76bab247f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9370a7e8a8dbc891012158cbabdb66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944581b1d65774c3d22de230d6230aa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233956cb905e48016569b97a2a611c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b1caa77144dd4571b8b5d7d022c9b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358d6f0b0231ae4b8fec04f84473b98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a90f38d98f01dc5c3bf154501e9f99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130e7ff887ef3a2512d8749e1a61bc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29597e801ad0382f86a045793f1f8ce9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9a1595c989d886ffc90b8510c475f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736c8cdcf4b9c3462c085009a3de11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c50028c05bdd7e10ae38ad19dc153136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457289ec2a6275546bce6a31c7fa4a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c65b3240518a857166b0e01b8fada138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd786e5fe83e58fa4aa57a491800c401139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c735ad087b1f5182cb7bffe13fc30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f7cd3e4ad04f25c397cbf01abb1c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b547c7e5d04f8a44188fd4d9af3529142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac20caa83108c4755d3abf593998e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009267fd2bc2b13baecdc5b3d41df9f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bb57af6c88005a2ea29c25975374c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bad21334c8e2caa99a17834e26dc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec227fffba56ef72162c9d44c901696147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17220ef3151cf298ca41832362b84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aa93be7fedbc2eb76e6dd1f041cbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711163b86941db902af7c3e12b134604150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c395de3d5c27b4517bd3c630c0e38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f926468edad52a1be3f2f0d9c30d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bec5a6512b99ac2502bafec996b2d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f704059070dd297b886845a699b4535154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdb504dabe633256f3aa75f4571ef9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4523b6d3d7d1a1ffce60d865eb3858a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc3c263dfc5f98d090c575e8024d19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650aaef49a5efd45bee0900511aad0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296aaf39d4f03733eb0f3216f150b24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f20c3983402bd8cff9d888756cb8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfff71924694d8b34e5571f5482099161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde8c313f749b79d58988fe1cf7b493162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40fcefbdbcc2ca57fc6b551860ed91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927119e666b112a20d87d207f3b74a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae4d4f7810cffc75cbbc2ab52b2078165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7c3a3b4f20612bf172efda55c9c04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb694581eea1facebccb5a76246b36167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37108dbcf0740003a4d022c04c9ac1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c733fb86c4e203c409247d585903029169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1720791e4bb2503d0c6ab155422f223170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea17ac3d1188d5d7576962af14bf3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0c85179bf0f3439507c779e9eb9f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47a74e60ac1327b94afbb36687af96173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0a5f9b3a47843dfda91ba10df64f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d337b06daa13b63ebfaa6234bdcd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20235bc97b6c05419fa6d7152e6f10176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c76b67a41e5e58e13d782ed2f2e5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52eaa40bbe895d07bb0db930d9532c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5519584c1f26c84908b12de8cf45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840dd297fc8201cb460bc402f70e7de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56908bc8fa254568392564ba8f24fc7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6ea8bde54fa32e5b7cadebf250f2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a2cab21f98e678150007dc5963ff2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226980aa45cef848fbcd8967b82689c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33304e7dd37f90f9d13e7088a595b0f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25ae47d494d8a9a22a9b80e862f429186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71f9ed0a026a0ff05e91602f829bde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f40545ec842a755b488b86228571c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1c0fec50180abfc892d881f4234fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385c9080421070d37e8dc982019d350190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5904fccc35938266251b4ecca886126191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3544053b779105fcb658d685e59f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef2124ffe71289daf33e628e615b14193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c6da3b6f7dae298d78f43456e4aae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6dda15fc49b5300a83b0fbee3d074195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f01b9712922eb7e213740c22c5599a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb6539c1d3d38e037ea29c3dc4a33a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dae037b83b84e8a7e8421d258b6985198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dacf6e822685fd0283c76fffea5f25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051550588b87fcf3b199e0c757ad0bd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c7efa2bca41e9015e4694e713790201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3db9fe83af2bd82cbb6113fb94a3c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e516e2e63b854f62711371b54827088203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f723052569a7597d6316f934f332b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c859362eb8815e17b98d49f17f52bca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd91a1e3c54f5135b686972ac4d657206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fde0ac97022ace2898defdb4152999207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a451f802f1fe5ff06aadd48bd605cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefcdcf1625bb570a7de099e99a0960209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423f4f71e6f525cf3b26b9ae7639b5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f3d0aa5e6a00afbc3070bbb72351a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510586017834ecbb4af946686b05c302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da523d582925e43ca7c409ddbe42796213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5b6fe25053d9f24d6017b95f52ccc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e740cafb788028252ad7d0f501b41f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54b66fcebc3e33d0325d64306ee620216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4bfc96d2f82222adbdaeb39fbf93f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77ca5c421e220e162289b115686189218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464ecab651a3261a7e999b6f8246892219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a887c00d317b39257aa03fee9ded35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44efc55ed2f3546d4a05b4f598dae4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551951f95288bd4e8308fe9aca4089f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d274b45c782ea43fd3f4ae672cc130223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade745dea35cb5171774ab86833748eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca86fccd2b44aa1bfeabb331e8c2a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5113f0a034619f4c21f76307b477226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f56d1081218845a2aedf83ef14e6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2798ff2151b644252a60526e6a7af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7761da317adfb548a5bf77c85b604229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2e07fd244fe2cd1dd2841d42e9d2f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa53edb0fa3ebb380957e2a13a5cd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0edb5a12a903604b5a7ba148ba2e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437c191abfcbb362bf56f71ff524af4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac9b4f74c18d813476faf761fb3393234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b384c307eef53627d791649cb898e5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41119c98b9a094076da8031b58e01101236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012c103e88fefce264237c9141fd985237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16851d32dd53e1ece84138a7780a86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5712d257a275da5c72d5a10c0676239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff72685e74feacc3211fc35bede6cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b20d04b9d02d2d1cff7ed53886238241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e33340b633a932c793d7489144a8e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453705fe41f591d4a2c183dcbd0737ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f626cb9957c281e1192f7de6df17ac8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0c7ae6c81f78d6a35e40b02e7230f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398f72202eb7a3beef0e3339aeca1ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f5deeb998b0379d04dac23066009a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49c0eff5b3ee468fbd1e05c76bc74d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f172eae3cde2e3fbcf595b346115c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea64aed44810da446b02fb40a74a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be67386b049e4e558a3546f122bae97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a233a8b12160c842b3f172bd7ab8a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d5af67f0c477de15f06ed8f01854253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b5baf73dbac28c0f1a7cd670421b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8c5dd59270b5369c2069743fd4363255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b93acba158903db511056894779fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae962d2455cfe6f498edeee1fb6e40257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8bc1a7ad99b851bcae1569b3d6f5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf13aa3ae32ca0f985f8eed54b7cb79259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325d08ee20f9bf571f316ab78fc471a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1cc640b7d71e9cb297a8ff08c40c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6cef00d8dbb22ca46744b7ba29fae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ceb6ff7e96791f88a51b5bd2068b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abe1feba860cf6ebb2738865110c9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5291da51fb3b15cd1b3889402f695265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff71f55d46b42236d6673a6e66cdef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f098abe3c2cac455b6fec045800904d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151bc39af033470af33a89fb63b10fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93666cd71d5cad9a6f13a7d950f437269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd724227d5231cfab1845aebb3a1b8df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb575c9d31ee5dd71e56b5e382628320271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eb757c9426f324f054c6db19df5a4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b0b6d9e0e2731fe79fc34581a50c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dd6bb01c76954f8700be6507c51df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a9515b554c942c944c31fb1b11928275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907f10d57bf913025e5b6d600f810e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a55d68f73d0eec84beb0fbe97fdfe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d624c79cde9f306fb86e16701f9d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870daf0a55300d639cb7e095b65b105279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5438404bd9b7b7a8e3832be1adce230280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80354c4a7d26964316482af51915c0a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b1b3f8643cdef5084034b5c32e1a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2a5586877a1f5facdd7af93d89160283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5812497022aafb74f4e1da92936c2fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be7f81a28bc0fce59a783345d2d5e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce8763173ab7fc6c96fa11cfa20838286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f5cceed304381248085a56d14388e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af5c9d95d1e279d2b0de5262cf466d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cd0b330f71c96587b0bbbb1ab575e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179e53b2e7eb5c7361915dc1a1df40d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca4545d78814e7dad9c3ad9d7e480291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cff6adc2d3dd2dd8dba280e91a033292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263caf8433ed069af99188ce6b889a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8691675333771b3a89a6b23168863294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43290017a77491ecbab9bd3367a5b38a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2263146fe2b8d2e273ff4380cae56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13a9b8bbaed502b24ae398f717693a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7dc2338dc25f7787d46ad10fc1724298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ff08a1cc47fc116cd7444b06f5d68299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24594a5238f8e40fa73b33f265627002300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5af0ef8d6be459772f78c2e3347de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d5c11168dc176ac478fb8e91b620302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4af2b48b4fb2114ab82598ac1f76a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8c7a79ea3ed78b6a1a758c315982d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820b3c2d9a9fcfb4068a2042f52c07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcaade309202616414d69abcb3f68b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36812a52c9c28a399721398825850f5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76684ee7d5a9b0905bfb9c7167bc4783308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e62273f006cd9b2d76a4488dbb17d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71054484955a72b5999129b269ce524310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09892cc282ce7dd32a9a2d88a64de324311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa53cc7b5ac38226ba60f4908c254312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ffc5ce1fcf6002b488a02527661a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984ea676f4a17a5d2538601a2e7bc9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254493d600010014d9af8b896c191d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eba00c15d2192437e47bd9254992c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb8ae8626f00bce792e79e5989c322317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a573bda5c450efe6e31aa524d8ddc3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b3e411839d275e9429d4a56278521319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1562b81dafcb488cc1f9a348f699d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfa5ac100c0d8a62f7bcb6d8ffc93f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c270fd73bd6db09c1c518b5fbc020322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091af94298a04e153657ccee3c79182323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20986748e866bb8c8114683d128e7df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfb63299f8fdf0f241e6f7edf1a1c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ea4b4b91574c3c392572325f3c311326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32ada5f12e489583dee9a3b1e34f97327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100a50c9e121d4b8e94b101d7366422328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078b52a5f56909a9d157b798df78cc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1a27498aa466b9d54ccfd438f9e0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b4f200b658b502ab89d8cebe4f8cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b18007208ca94ce953aa21b262bbe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1b236b892869cd411b31b2d1c417c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7c617a33ee50f8f20261ae930f0c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484c3beec158cde7d8c578409db716335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c177b3a661e54cc0f4d405c0e8431b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975196b1551203e21931b79a3be50cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93571060b7ef4dee2a375b75c7cdadb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05cd294e0f3a81060eccc4cd9121935339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba1f134dff19afdb8245c239a46aab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6cb0bea3dd944411400af40102249341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e60df336481e0c8687399550ae0c16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b58eb8165b5c5107ee03466a60cb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c58e45536bf97deb72a5ec1a5575ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b522e91a0c35ab8774d6bbbd467dd34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8264bbb6701c7ec6e5b26ea94292f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa75ec94d49d1fd49c64f23d3361a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fffc0be76a7c805940e56b0bfc3bb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac966e396cb200b1720f9a22ebb6cc08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39c88fcbe687d3e35b1ae897d97c2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e600279d4f122f5243d7dd146e1498351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01050d9252edd1540ee318e9febe4d86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd60f779b2a289273dae4a042e5548353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc6b39f45bc4ced61eddc62d70bde3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c42f8a9cee6e7b065014c627b7c606355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4454e91ec0fd156deee983bff322b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40271f002bd08d80fae822893367e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49583b8c7eca871ebdf700a217fa122358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494072478578677f355d18f6a3222d41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171e51807bd243419b1723355c8e07a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203512c882f44b2a5dceb69dcb600646361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaad61a2841a63c110caec6c1888c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4710f8e68aa07750c2f2ed671b8877363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8f6c71fd65842ab5fddaa42fb7481364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12d83f3111dd1791a860f67c580802365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0a5da0214e27306e49835eb7a210f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777577fad419fde7c507bb41338d5fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5dbb506ec33c519060c4b221ba3622368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3daa5345e0aff64e1c8b3614661399369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b83fee5cbec5bcad9fcb569febf36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19df243770f6b2d459ec88591956984371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedafc7a812e3fd9e3ed98a0542ccec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c46d475a8f4f9efe3663e2651678b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ba02520bdca2eaf004a50808fc497374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c394dae7b7767922c619be4a75321c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cf275280db3b551e21dc3ee32fe57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82fda42cada5e0a618a6dea3e11e33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797db751d706783a55e4d49728add180378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986e9a5aca3cce182798743c813611c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d98e19be2f6f0e7095f36bdb1cdc8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322500651254ce5f945dfc3069994dcb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5c7d0c9b1ef628f54e91bf91ef04c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db788327540b559c9bd9dc973068160383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664481b56cb7dc43840945478957317384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675492ff0d433ffb6afaf24df6fc229385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f46e264db6e1d99f66d3696d5ffd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c4933cac9a1b1cafb0f0095660ff6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbe8b065216f6a3d56c9454766a10f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330acb1268a96b9469fccf5530b2ec88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c5a79c970a4f926b5912bbf9fbf38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb5725f2ca3932a0c72283393228f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b86ed6b46ad97081383dcf797f845d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065896d80dde46305a17b588ef2ac144393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77a033bc566ef7e18254130e285f65394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f5dbd1db98c0953e1e426114cd3d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eef135917e3dae97327ba6fd46ef35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e48304d0b217ac80ab020664275eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bdc146910c82d19ef0ed11d2d9658398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dbb17866b37a18375e9d0566e47fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29bf145b9a9599ddd339e3c0186673400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea831b3c6ae01c1dff66e8a56e19a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73d30baebe84df5b35233fda57882b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae58696c33cfffafd607a169be680f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b93ccecca934f120a010112be2a6ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81133fd4d49e58f800e03659a383690405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f3741e19e87e28c16fb823e202aab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9e8fbf3eccc8fb46af8e35079e546407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed78c29b92880a1a75e53386bf5ec0f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0d9c81134339274d1914015cb6391409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af293659acdbca2c4bab6d084c7cf35e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8dd598f9e73349b3d73e702e048c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c331032fa1daf98d4046a540a0d1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764475cb04ee6e6c8ff6af9c8b2612e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e400933f0a3cb28e74085ec86d67da6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9725d6109cca1ac52bb4d784b8ab373415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e5306fa2f1a57c99fdd16fe24ecc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db3982b75fc6a899959c1357035cb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc7b62fe8ff4b216451ff4d5bd3ecf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4129c4682a3450f6c3eb7a1c7c603e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1d2da960fce4c3329ee29f9996d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77435668a99aaf416271fc8b360e3f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5281b46db4dfc2f36f810e6285ce94422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec13c4798672177df5ed1dc1ec786423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80ccbdf302a5bd9a4bf27ad65b3e1d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e10ae88d5bef6ed320fccff94e5cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80901f316aeca4d97e790ad1b045b72426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508750b9c1ec8ee2fd3f0ee3baf4cd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd859f9a70728973e08a92108721bc3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458721fad4b5a73751a970d143e984e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb4ff0cbc3584d49d7c448518bc1a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395e63d393c2b7f6c0846c38c15e075431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee26473efc5c2eb068c93fc247cf949432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ee4cdeb17f59e960eaa9a50ba5b2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a09d4847f9404c5a6391b6424b45d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd614c749304277d1781629f6db6b828435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f781e0231236932eb6cda27e35348436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d078d800d9f9c3be8f2e7d688cc007437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8154087211de1d543a3c58ca47fe0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00fcb5ebc6e67541a5a37e10b597d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582d88a1d03a7cd3c1d0282d2c94aac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84308fca917d5265755e6a25c863487441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929fddd392a650e85f068b590eb91a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535c9ecb16ec4841832c376f5f2c9a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec156b29715d9908ee5c60c3936241444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0525712bab6c91be90592e20264de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a24de1d3673707ec0814247bcd3595446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe976b5feb8c519f2ada2009975c395447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93edde9e9dafea9441181500853bf4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670db97b6c02c3e22fa077bad55ecabd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4629d4b6a3ad2fa38348b743528082450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc510fabd8a142862021f170cdd41c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6001fcc99c104b80979003bf040062452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1835043b4740e5eeebdbfee41fefc8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d55d8ea07495a7279c4dc525fe3af3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb2c9f9cfd397aafd3467d52e05326455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c67310223b1a1487ec935a3b9f7b77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c663f73b860b28c94eb26dc1546e5d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33ab91fa58cc65596a26f611ed6766458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a8f4d3afe5acb9b0d6d2e90ff5987459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d751db554b451054c4482f2fc94e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dce47d143ad15c89aa2adffa2ba71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2efbeee17a17b198c54b1183103ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cc4a514b630fa7f1acdb3e10bc14c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d30b8a50f0f322bd3e6aa07cb0492a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d6099012ddac83b036eecc5686cd9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf1a0150c394f450d6370d427bd08e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37056ee544a46abab3b5d59572a53c94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af8bbe94f3ff1640a9fe72c7b7f54a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190dd381972b027c22b449c910d275e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686306c409e34bdf13e4e34f20a19eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61913cb35186d459b6053a9d659912471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac02582c9be7040c432a6eb7050b25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1225e922ddb536ff6b98762ae524269473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5feb79aafa97317ae4dea8ae6877d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d595261205facdd9f75d0dde3c1bfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af03b1e9c66abcc8f6324aaea5ccb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da808d8461de94afb1df16ebda4a1f7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c18840c56831ad0770fa6fefbde9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b695dbcb2cd6b30bdf27c0a69da6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4900f5b518e8d7a304b54de81648a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b25067943777d77ad6498d23818fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28517c60e629286eaa2061649afea30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72069fce67f61cdd961844a5bf5eb250483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71dccb3e77e5a08929d6a52b69bb07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d311bdb13bea5c2e2f47fbf4d4672485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee332b1d4820cc8188fd99d0c12bbb59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a183f04bd3d5dc1cfe0761d7d0ef82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ef9301706938a99c27262da13d50b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a42cdf00d88ea5b729f14b6b3d6df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fa28e26ece0fb6617226c7417cd51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d88cc4befb3e15dd8cc6317465c1f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f6576ed2608fc1129c081ce06788c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd8d57359d4849d2f8daa6448cd2e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfa14bd83334caaae1e31c7f64333f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002930eb728febdae28bbe3f35b16710495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19989b9074ae10ddbd3f70dcf0cc700c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec65d8a1cab4d70beabe81a65ca7de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22459f4d990bafd6d4e210bdf05dcc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83ebc6bdd51647ea9ff1fa76e63d98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d93d1d9fe78dd10a4508c29b071dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81785e51d74b0526d7942995a3f61734501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a166b8931659b22ba5d69cc89552f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4231e4db28de2c8ee7b18d3a340381503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342d2c29ea1c482e1776752b666c5b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7ea9e1b771f68d57e52e05e461752505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec909a0908722d5eb216f4e2bbef51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cd728bbdbc7147164fc320a912cad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52692b6e188bdde4ffa4256135b640e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbab691c2d7faa746e35e61a3ff741f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503edbf6e273ce5662c3c2565c3e59bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1b16f2461d1d5ede6472ac39a503e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b3059fbf46c8014863cd26fd08f1d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92484a623c75afadfa5a29e118b2ed3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b795674d281d74f35cbbcfa79e55cf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ececbeb810c7cc676cd73884c4b0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a48d006a338f05c2bb788023a076a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5506d5733f81f8fc909c2c52e96112517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371a1cc3a1a871ce820e2c363828232518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7f53cb9887fa36628da55f6fb7833519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b26e78e42da072f428b2c8c10af6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47c331629c18810adbbf528f72826d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad1300b17091f1aa3e10bb21c758ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b813732dde2abd0cd2f5d4f4ea783523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762aaac17750f59263fd6d77a001462524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c306d9ad7f635eea70bf8cc2b0b31f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfbdc87c8e1afa7bd675fa7a38d246526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab087c73542138a8c2cfe7d89659ac1e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d6cd42bcf197a4e68b030580adb77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2c4160be84bb5c63aee51486e0bbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb06b2d51869589b909fc3e8d51f00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d32e90a8667ea87a4339c26dd52f0c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44e59b5d60fa45a2885aa651285d3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfeb89d1089358677fabe16cd3d0e01533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868236367b8cbdfa4dd83b29e6bbea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f8397b066ce90c5965c29325c084e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19c4387e1a0a1be17687c21c4af67c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec060f9b7ae92efa4ad3ce9ece2fbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ff89122e9bdcc3a94da8815570df4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96941fb209fb52cac03162f4483a9619539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27843226b4dd22dd1f3ac99865ddc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a09062792811a893ad4a0954dfbfa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca00814577463712f4717d2a650c469542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672c28ddfa56ff13fc917b78caa9b7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a287855053af2940388cb606c1f463544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa9b563bf4e6317998806d399d04e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a934336a9d091d0cc4f0d0163a94d0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a310249e78cb579de376a368c4338547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14668ad8de7ea5b2097edc36726065548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ca5237e85087b503b4689d993c313549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c50f4c7bc030ee5a9f22a4d36ac4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb38b9d8fd33886f2253da0ec98f80551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc22362ca3da9ec0824d53c9de0c422552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16421a84c8a2e0b27122ce5c0a01d2d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751bbf64a4a9e24233a392f331f9561554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620afdb390cc6f0745a284fd60d398d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5916f062946aa3d6070f41ab215884556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3052a2093b2ec629d942dc698e4f097557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d1a023c101acb451ae38f06c2fdb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d106a9e9a0e06c31632aa109f81d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cbfd1853360a148d314841b6d17f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae79c0eee96a0da9e97c5f17b0fff4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f9145c5049b1c9c8a6f825f48001a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b8db112924718a8931d8d16291dba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49a23d7a705e518647bb1dd3d9d415564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b25fe5e4485aebf233bf064dbbef85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb398348bb8c47bdcd14d5c818f1d68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cdfc05ee0409e6a0e90424d1b2ee9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807be9783d901bd37de271fed1763264568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207153403d0bd25793b4b59cf3b89b4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5473c713fd17e7823cf4bcd7af18d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb8c9779a115ffff43f42053240a7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645f50aeb7ca346a22e0c85f910a926572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4716598d64a22f2f19e48db2e446a1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd96af02088bfa064eb8a1a38e901574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89edced27a4038ccb692b32339c0782575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644b0e2127f496cf7cd243fae76a7e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d8afaa31798f6b2c18a30cdc859a7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd75d9ae4966de565dc246273371bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e5848568744766ce973a0ede26482579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aeed95f1bed30a3f2a0eeb921d1c46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4dfaa2f128fcd6eeba4a1a84386e84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3c930b9494f36b0ac72794dedceb9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264b6c666aff43504894e8ef6b2203d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6f888e55291ec04abc13527f5d8ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113b9944fd81fb10536d4e9873d4f2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81385e7d2c5c4be410370689e0df65a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172e3130d884e5ca53b409fdf1e6c89587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc7c9ae27a110ae253ee6f9a3c1d4f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533c3fc21e1635a5ebf5c1e8e01d6a4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da9fc2fe5e7cef344ade32cdbff358590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ab0647c80fb21549f02a16fb6691e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a85da6d61b103a71d51608e7b1f3a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59423d42703fbf65836a6a1668bab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76135b4cbe7f907e6d95e09534b261af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac273a719ce1f6e4af9cfb60bec4ebef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe64d946dc9d1983698aaedec721d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a4fd100086824668f7d8bfba21705597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8e3dc18f4f837ac3a67884ff565ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b701e0451ab26789e7bf3ecfa0845fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a281c5dfafb85c30ec530e316f416600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1e920cbb5a4ade4d31ba3c00a426f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf7a63a9346db8671b4bfccaebd1a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655818baeb978dbe90776f7296bb496603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359875f66fec89f9e717475b940fb4d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18869bbf091bdd14618148736ca0c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b5d705ba7a3ce407d9c76fc2921a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef445e3a484fe293561bde79993c12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da532acfa3213ff9d3f03772c173ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043b16b9483f146e0c039fcb3001f5d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333f80a59605a6d52561942dec350e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffc5c6014ea2613b671a23161fbcb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffa902c83d98851db962cc5cb44aa4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793bffc4e785f9d97ffa2e52fcb364613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510021e07eb6748c50e01956e29291f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faeef37523c6996fe4fe6923ce3b11b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d327bba4f6048981c3905a94ac2944616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7407729a29daf9605d6367a2756a310617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f40844529804b478dd8f81fd65fad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beca30aad41566c1d0ba06e018f2dd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb855c265416947cd34b7ebff6d7e49620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1761cbb6d7a704d7a87a1e227e4a999621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad8a2422fba62c67b00baf98c76c26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a378adb8418574d508d311b4570fc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab229c9ec6003325ea0c041e5c7906624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cfa59b829d2c82ae25cecf6f508c5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712be68533a87b9864c874551b02b0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1855ce123f22ffbb8c50e90f61c22db627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277327695bfd7871716dada506b163a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137e36dedede18ab6dfe38be6c2e9fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b173aecb2f831970778e30afe7f70e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7582010d7a266f92134786ce62d5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562df2623c22054d4b7cb93b37563ea6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118e231d6be5a6c79bd1dc5e3feac8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77443afbe94e9b37429e4c03a2026468634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d9e1a80fa5a79124e8c6f8a1263f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ec527abf496262841ed36f9b0d7b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9860f3faa5b642ccc5e2a328f6355637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1d69dcf3f9a7d3f8260a7782f4c64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77553f6d5fb7f9b614fcb58615545c78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef71fec77e84586aef5a8d21d9ab1cb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4afbd2ce9bb3f9717bb931fba003a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca812f15c4dfd51c47a939bf6a892b51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f867660373b9649ff00ecad10ff63643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d129222fcdfb7328a0e820541b4ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56298935f2bcd8204edabc0a7ac694645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915c816d500a7d34bb8ee937d12662e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff48c63199e2b70e67f05007557c438647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcaf1a7c01997c9b515532dae2985a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a6827080f006dbc8fa4c8af9ba1c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce21e317bf1ad0146899a93f8e1d9f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb22f5a022251534624659975ba5c0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45fcf2423536f2167b38edc0960aa1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e8da1b25be9c73abbac1a2f513ccd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53519a76f7c281225dfa47251956419654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7489de6fdde5ac94079acc97024f43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd8d2d948e9e4b2c5cb3fa19067ed6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b755c33637410afa223012615acfacc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045bf1a87321464f70a65d1cc77eaa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdac66c97e05255644c7eb3ea6393d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb62bf32206f94bad3d1dd3aa83cdcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971f29ac83ce2441d90bbd7e65ff28d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9f3473d14950da903b959f2f8e7ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffaed1bb2602ec492f9ddaf6057ab6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169d562ad125050859befcfd6333167664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8af55ac1d0deb56c0fbc8458523c93665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32aeb2334b17b02910a6a5f2eb03e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8ed720ec3a4bd6f5ba9d44a537a02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158176efa540c3383377db6b0927a6cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9b6a39adc6f15309f908b17aa6539669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac46627d287e95af37593ac7b35fc1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437de8c91b9f347259186c70a461584671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3887d981d367846601ad92d43f325672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b7d387acb9a4991fbf6643cd99f56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0070b7dabf5ebe9ed39d3c07c8064674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea37ffef905e0e7728ce51a2f691da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97d66583d5f7451a6ae72f7636e669676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd8b0e7e1580038b010667485108fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9eda05d77cfbef2e079d38c85a05b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8f0e2ef9f0e352682464b42160254679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b9f3e4d4158146de5556db47079f9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f620f5fbdcd1b0016ffaf369fa37f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cedde263f7cd57755fd2e839534e4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c365a05cf2f801bf378c7046b93ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50143caaab86417cf3da4796fac55ca3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a25d5b9518e03e55d2712bcc9752a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03095942df48c381326f25b907549cdc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811362fd3bc6b96f1c344ddf07f0769687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252696d0e0f75ca71f656fd70ffb42f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c344470046ad231390aa435f9aa69bf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40072f0cce5a7261d2d1a7ce1c91349c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddbd5c581a794f7dd7c54ece93c5b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a901cb1a761c7be76d3d6f2aa27395692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99285511433ede925b030e0140f24cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce88e53f90a42b5c212193c6fa02c6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac45f652e4c1074cdfd275e8973c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f02e6df6bee41be47a37b7de93059696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fca3697b249e33f63489ba459c14b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f104947e17debc8bf1dbb4d73ca0be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69211902fac2e4209bdcedb071d5064b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799977165e80b2271dc5a7e0028e1da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93373ccb05a875467e46b276318428e0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960671912c12ba3b7324f4c8833eb540702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d905d606197634ef341d487f8bcd18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c0a48d58cae3b3e01a9e06577cef2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1870c49740ee8b5efe755db55644705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed5669f34a7223fbe9b795ce396e61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704176ce6dc0387b243364776008030707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ba0502d85ff54d25932a2e223dc7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3d943d227bcab85174502587e5ec8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e87289f1059a123237dd9015b405e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4549bb26a3a6295f4825bd48e91634d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d44090411fce646c71b54c47eae864712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63f8891b50f83fdab0d43082c58479713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea8dac7065b59ea534ed291d1308d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb0772e5e366ab9a86b503c3d009a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b8e810e676cecac696adff01efcd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b034f8ff1234bb2b3492f02674967717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782d3f969427d8d4d04f3010eb6c90f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ed883edaf7612021e5cffcd8e86f5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ad0d2328623ffa9536c9a309898ee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c37a118837aa507a9338d4f4da7d04721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca559950dde14a939511b57c812ed2b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3149e95bb4b91b43e89891509ce42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f03782caf27935f41919667c3d01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8609ebf4443c75707583fda612e61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375743d863efea6a31396853a3a92e28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5d503559c1ed3a333a44c91653cbd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cbf0750d77209c1e983d4f4782ed6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863ddfae12ece79966c3c276f638535729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc205455005b1e2310bf2b74bbd913730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ba4b676ed29aef29fb819daf474ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eedd356990530af3125acedced05b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb248043699a4ddf053af8e41653c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c8464d14b343526df8503de09d9ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b55c6be027ee17b93304fa65340a45735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b89e2b5f65f3908248c1b2b732a00e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fb9a3f25ceb65c60215eafb31e859737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae5960104fecda29b8be4421240241738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933609a8dcd5d79245bf1054f1457e72739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed706250d67048f789450cd37540673740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4d5e2d57fa6153ad3589f7b204cd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737638bb607db2e0b14a8be35e906a76742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118c02c6a474c9954d99e253700efa1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3d94e702fbc54cf1b5ab9d806f0d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa57c3169c66b3076c25ce0934b5b8d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275029a53b7e69777bcff23ebbec1cfe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04768de3ce910f515c6ed47a837cb868747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809c805ef3047609c730d13c1ab6bf3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee00b0d27f58461943b5eef78599bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9836349616658e4a9a7e9427db2f79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a390916826d07d6a495fdffaaebac80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfff7e6686772a83e1511daa00d4fe0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d6e541794ccfcd5f342a042ac5c79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c0f2a7159ff3010a03bd6851307f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60864b1c425086c52829064bd435ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0ca9af927aeb1109568b9e3dbf26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c08c22c6ee79f8eaa12bbad2f2cd2d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e4296d8901ba2bf8001a5c301578758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f1726c327f48fcd69d458eeb62215759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a3d44783634676765dd23e1a3fac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2678bd4de7cb6d53efc85c94e6abe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731afe0af5cc39665d999dfcd8a91064762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deab97de2c71cb2018c9d0f23d2321763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d11d63a688a8d3124647f52d4c8d10764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7da4d4fa2daf0ac5a6f1fb12c1502765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b338c6336a01fe84b96b200ed6b08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156e0a51fbe64b322e809bb1327204a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0914114db50a9e3c9304bf29a64a05768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951f7118bb864bcb1034b31fcd13ad1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65891b4d5370de59e0eb3c6fc1dcd7c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ebb22438916ac506498c330d1ee5b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5b915bd3a01c2851acdef36c05b16772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03e2158fb1804b2f47543c0ac6654773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd51748e0b7dc9f1d21d567aea8df774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97d235a144592c35005aef934a1ffd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6576b5a4c119845dff122f607b725c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661f6e59e43338a272390b87182cf5d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05308ef4c09bc7fb791cb16f541eb750778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e70c385e66dd4cd9bbe4456fcd02cd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c34f4998916592445367026ed5218780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57eec9328fae89247302b2c267d3af781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85892b1b702cb7722bd3bf7bd35bc416782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aea0dd2db700c03d2bd282ba03a6be783.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>