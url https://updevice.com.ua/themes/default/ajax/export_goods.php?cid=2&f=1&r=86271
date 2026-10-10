--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5bc7a033a937401a05faef74dd3391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a4e377c6ed44773594869424e636c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370f1c1a0c92ea680f1d388edde66793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878283f060ec07f97bcfa5ff7217f2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade833a0cca5faab76a98eafbe6b2b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd139e2627660fbdeb085aabef23af86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30c6c3e183c445ca078d09914238bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fe7df868258b121c68315661fc0aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c633ecb0391c2a7ab9e5726b7e736fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0042ba5a3ab86b65a37c4a303be3dfe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce266fc30dd72a0e240f46da4bcc5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfe292b22d6369d6bf36faa891880212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8415adb9c5e8b8c7f38ca7e9a2f5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f911476eb30e14854c2a664024af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22848058a66e5642f785c864bd9787015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73e7cdd9ec4f3ab97ff25fbc62613516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78713749c49aeaee451c7d1a865f5417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d77c68d45dfc9aa4d9f045e6909d9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07da67d625ee70d22c59e1a068da30219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca46c1be15bdf127d10d3ce9eba5e3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde3c86001bf5f3c8880322001cc42d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513f8a917b65725a1cf92587e22996f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254da8fedf4c96675c2d85644d5814a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ae018c53334f70235b65cdacbdbeb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d1b947d809ca7e0f42dc6fd2da88e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43015797c93c3dad7484b11491bee72626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9fd688e1a6299bf6d0573d148d8c727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da1c6e6baf9789d58911f21bc97c3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32f01cf07ec426fe3e3f32bbca9b0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e11c3886971c324c9dd923f0383c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c403935c1b823376b2299cb82a6165c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814b0ab2c066ae139ab2b9487b8c1d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c23b8b1ea0f852b1bfe40651d4e37833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5001f72bd9dafc44c77bfcf53d1b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04c5eb1efed970ad2d941b771f977e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419787422df63021573b2e103fbfa1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c095ec8ed8999b8b854d6bfd24daf8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c41fa3604e06c82801d16ac5b3d9b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e714aaaebfee69a507b5fac61913f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce61ff331cb474a81b24a6a606386d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94400c07be83956f6f26f754170d6ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfb0d2fa23cd150ecfeab98c8f7b3a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121691204bf4b419ff87b049bcf8c9b843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1ab200e5d03d3697c35ab1f0015b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac40d7404ffbd71e712de4874e0a4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee8b5482a7c5d48e81f09f724793ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf3f29a1325573fb21e03e65563ce647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15b91ad5b04c6baf5ff90110b102248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6645103731831e204d1294d6cbf0749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aeb23a6985b26397b05d4d797c48550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b85b13725365a69352594356947851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266b0d9cb2e731beecada983bded1e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88419d8621e178998e16b62745eee2ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371c75c8a80fc2ef4af3cae14b3158d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9ebda710f4d8b9a58d1111abab6f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11874c4c15fdb191c9dad7749fa2ae0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dff3cb292c4987d30ee6e931128b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78ce6fb19449736f7218938633d26458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9363bba22c9f74e333497b3427865859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5185f8674067f772e9a6207eaa9236660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1899e90c1503b01c8f7d18c4564c2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb24233646beb4d8b20bd85baca2c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a696a5066dca2dd9d59d78fd4d41c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05781f95f2d09c13a291291a7880e4ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d3d693be74aadaeb4c845560da5f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e653f57c6e1fb3a76fab225ad0f0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94843389169504a37a189f28e3ca2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387a2a84bea091ad96daed988bfb90068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef41a77463f38e720c502b4a71e56cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0747ce724c7bac289758c73dbea39b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1025ebb3c3fdffc92dfcab989dc3c1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ce2c3c9339b51a1d084e813f79d0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d506751a546db580ca8e4a3b9705173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bd8965247e37a35db7962dccf1b8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d7365b9f5435cd46611c7c1e62b9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155695bc4485b71283c84e9222737fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467f4166a2c1a4d46016b751e1d137577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11578e14fd51625ab900cb4640a7646b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777be0612d215ee82ee1f5d7c3cc879e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a134bfe648fe074f8700ab3686f8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce0a726bc5c9c222af9cef0a1aeaf881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67eea35b61955e4ba41b2be548b763c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddaa2dc90be6c067c0dc425714cbb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b2198aa59c431eb1a84ae88f2a90d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9776fd8342974e05dcf0d6117e1d03785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18c67c9f4f1928fa31227895fa357986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62a118e9eed91b099a9e6a2de1504087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e01e830f97a96748c2d99e39e10e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b6ebe2bc0cbe704c4781ef2b8aecf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728802a14d1e3e98847401ab05feed3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b54453a75417c573835baa4a95162891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac4229c63a0b4f4a11979e2e3e9da992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203192b7db613d05e312ae862ecca8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade038309e5e3f4ea8a3b7506979658794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052603bccf2fff2103464e68aaaf695d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af22a29ab481924dcf8e375d5798c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c065239502a791e19bf6c3b3fe8ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dd79daa9bcdb6dec3e654401d559e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b16cffdea5298bb548bc6c2e672b0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2316677f6a470d2200f5442290bc053100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9965c076078a062c7b7736c585cd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5004166153be3b645b7049d56bddf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed905a0dcae85740320866fe722d80b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d62704963672d1465c21f2f991214d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9db2ec8ed3bda0f217c92f8358739c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d00462a1d8fda642fb68c3ee17776f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad74f0f1032049350e31b54463bb500107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f49ca7d73347279dbffae06238b77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028470dc650c1b17683c2c24e844d06c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1234141c22f92a4a00ea84fb299e769110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ef0bd32822b551241bd77925a4da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06915819a6695d03a26036cfe54b111f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e166689b98d2b22258d781174ce576113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3daff93af762fef588ee7e4b1681af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4a43e0e34dbaa8949efe23165d468115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa24c29a7d82db7056f4a11897d3e2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b7c319e22105b72d8b36d957d149f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d891b0a2c433c439f1f226ad28775af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7473b0e3d95f5e69dd17ffafa719f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b48ceb67cdfa6aeaab701c0123344120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37e54503143f016e5053fa5a851470121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82025b146c1769f28917e5effdea9daf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701e5f2172aaf0666dd452d80a129d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba894eb661a58bca575088d284288a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d52b9db29be78473764672caa99db2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3a61fdbf4d2cd1129ab9c0c4d6fc8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c7a24c0f050463f3c03ed0bd589ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632e454b4ce818620f6097a0e9310b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a1e87d0931108f6cc890000c66e29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f5fcbe438c8560d06d3f180b89255130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00fd946abd0baa24fd98524062980d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e58ad8ab874fb0713dfad8bfedb60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079491f8f6c4bd5c00979db1975215f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc874f7fec878539112a0ec3cca1b9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661857d5553c1f82bb32950b2ad578c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39519ab5e90d1e3c7d707d877c989e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683ab4fdbb2b68040227dc2ee3b24d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edee2fd84407ea96d8d72690dbd850138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347a4273abe00408b99dff3e5fa60af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2a82f36e26c0d7361615a9ec330fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7107b29dff439a9b56f11999286e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31d2efc76d0b68e1844207d2528772142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25e1e04684ef7dc254e3e99d8d62e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff944efe6f4bead682da72026c1e6793144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f520f85a1cd29837d0accab854a5d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d858edd782f8d155fcab9a93bd073146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a5c96ba11bfa75d8214ce59e1109147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103b2df967787c7603e03f93e136cb8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3895e4c3cc993d106227cfc5e1fee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eee3f7358efb244fc599e3b29df80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d07cae0d024b2a7e6474271f86d877151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ce8a9fee2d6ff322db0bb4a4412e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e821c349245b38f7e3e6201fd948b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba0d3a1ec6d04bed7baffcee47347d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08496f631248bf95da4a2c06bb79df75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c626c3ec6cd73df199efc0527fa57b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d4256492ccdb7da02818bc74c3ad0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8839c537b1c108508d1ad13df3cd0ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0461e649473c3f932b1c7ca4d613e18159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088196b9f3479bc4fce940dcdffd2ec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db06fe7178b9c6c18b00a283071929161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f556da43e8e2209281455e57b4b899c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4517b8bf69da84a2674da30aa7ce5f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b9244824d23d4d8eb1e5678301a46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf5922dca951938df0b33900c2fb7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe4e1fba73032dc830d4bb46a60a3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd28d1cd655556a5d9c4afad0cc64b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b81511c42fb2885f7f41453b83ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cc17f60cdd0b77400178b1e5afa3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa390bc1a7be505ddd50debd0ee11b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09069fdade4c1db2e117d66860e123f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3839cfb318effa0225f63df26871e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732b64bbc6248f2bc2a57bbf5b7a652173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce79090cd8f862ddb56ed077f6232d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfb3851c310df8fcf44111dbd966f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8239e46f7f3e98214a1ae39673a025b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8b98852e37b7620bd924de70a9df9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197cbb32766a273ec485ed463328cf9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8faf463947e05f1279b324aa4db3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872abf7c3218a5ed7e1432e8a5cb7a06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c919f8a95f3ac35e6f2a21c524569181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e79c06d46dc9e620183552d44afb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cc849df9c1950094b9a6c2074935c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08484f4644cebf77038263fa08c728a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d6974232a83e818693be74fac88cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83466154e387b9eb90f9e8b9c92e16e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64dbc69e5ab48d16b3b01257710264187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05df13a262d03008151ed00e93233b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691ff65a5e14c274c0463f4a9a0b5b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fcdf553787167358663367135a6e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdea577f60b53ef8a54889523b2ccd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f12ea9138722e3507ed81414f3c23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273563f1f72426ae7108049c2eaf5e6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52057739cf6b0a5fa0784cdc1e17adf2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382b4ba50e9046912eb277825609fea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b665c808b87d02e0bcbcf64e8888f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a40d6241c4b208e632672b58b0684197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ef9b44f3e6c9d0d421ffe6bda9d39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425b052c4abbfcae197f3dc702bed6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1678cb5d397293c39150a88dcab29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d8fb3cdb4fee059048e5a9acfb501201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf207646a4c27ecb3e71ad5a5a00e18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad957f36db94e1ea978e1c8687b39fa0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67c0e702f917469314ec8f08f9d186204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa59edcbb79b489173369aaac467b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37269eeba376eb55ffce240409c953b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff23b8455264c1fbec26f22bf6188b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04be4349409ec9949c7f3dd1522f06208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0464c1a1085eb6d16835bd21e8745209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb12bda18283683ad01b385b2396d5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debc270afbea6eb682c114f740cd41b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5e1c9a0d7054e77b40f4505934f3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0519a0c1a9fe2a483c6cd31f0b4f3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e1f0112bfbdfee02568e9d1592a1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d93385154de98dfda9b035258e3e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69105aa961c65e0a7584e6349a1a6de9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31f2143a8096fc188e64e9cb2d683c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d0f9a19184a8f7c1e26554774bb73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ec0592f49a8967e68f7cfeb87e460219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5649d698335b1fe68246b33937861220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fa29b7d37fb4de527288136762860221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3ef157b2663d57a3658b4f27c6ef7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ca9ad65c73e28fb9de5183334f21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f6db919544f6cf07b9878ab13a1b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc18039d7d8ba09fc05e54487910127225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c81855f0110ec574db0d257b267cf2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8139aad4e108045b4fe03c5a172ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6e7f1ca424fb6672e14e709ca21fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484df88ec2ac8a7e4b69e20623df4c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5656456bd7e6a3b0334a7ca51652a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270a5b2de6c8437a0f07d9357499c93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37c169f2d1122f6cac6963d25a0cfb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40098ff202b79edf698dac81e27736d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9d4077299616c00f9d5d6896348f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7521f1ab8035260e4b1ff62d6fffd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb7973b24ff844a083b6b1453285ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e49208f6260ed0ed404c91ec462e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e2cf8d1cfe8ec5aa3c1a7f37a4e58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dab2b67003900f43190ad0cb9ec1b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23759b941db9fa27ca78848050460bee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4479aca7ac97ffc88e5469b73ce8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2455540ed4cc19336523f05f91b5758242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f97147d8f4afa20a813dc7c3614ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0397aea85d0d7304d37caf8b220c4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86860ce2e62f22e26cdfc91d2813ad6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c46a9b7bfab53c97e238799e7fdedb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ab76a596e9f6516d90689650584e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91a35f0e592e718e1c1103fa32b25c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3456fd54ef4023f06237c9833ec9cfd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a55be8310cac4ae3b351d7a39d708250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c092b09b0388e5984fb290482cbfad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5abed36540d97c4da2c813d5df498252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf90c28825f474f74708496bdc6f82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563c56b86cacd26d0a09ea86e8cdb0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da7aad452da7f58237b0ae5f1c69e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244da7798a108bd8f66f5ebded69887256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb27d29b0c55dcd1bde8ff5363864a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9dd8ef23fb2a7cf89b067b63c12e4d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf435c66584f29cf53d587e82380824259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e753dc5f4876af5e34eb1237aff67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f82227c2f19282b2690edb18210a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcca8625879d264c20efd84270e5d95262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207647c0516d252e3df95d5acf2c96e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2c14423365ab068d047cce2c2d6b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48edca61c9c33d8cf4a7cc9d5ea194265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1febb035d6d4065ba9d486e4bb7ac9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ae27ba3e86a9a836c02960a2ba45c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4103a8151e7bc74bb125a73c97ecc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced45510ffa347c339204736e0565134269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d830f151cae28f2dacd7181db2c83d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362257e7a79bdc210ad061060f62961271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710449ec3db3962fe88cbc0525a32470272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd68da0354314cbcf18aee6d9071d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef7f94a0a90e293897805f79d0e7fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591578b03848859123d0bbc6389910d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439090978ef8b0b66e78fc899fb46a99276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a265cae96f992aaf02904665c164bc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a16e154613ae3fdf7352b4f7d08ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e28aff6d4a0ce838c0feb49f52873c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762854a417fbb01ead942239824603e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2af83cab660a3c5b42ea6aa01ee2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311ff7445020b7325e9e777343aa699282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623c662f8d411e722240e9d28921463283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee9f7d8e7cc463ee821f09c49f4a2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d82c2cd34f32cda065839ba544e592285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03825c0292f5850a9e3938d4d5b41166286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174d3eb01d653432a2dda5bdc607ea8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7966c072d7376ba8e32cd6e16b6cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d6d09a50eb06d0727c0eefffc480289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b1b0176aec8240632bc83cf383906290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fc79ba11651471781baf35051d9b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab30ede585659cea0988765cabfcd28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586710ad0c40ae5ca6286d29786f9f15293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980979258846f43a365621293772ed4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5a4d7fdf6205858ba34dfd2b3098a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055493825c9b9627095c35358bbedf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b093dcf008c22cf66412b2b19cc8ca7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20e832e7b033bbfc7084f1090cce6b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb8e2f4fb09ff5687d0cbe2952270299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e3e85e7cde052854000c452b27993300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcc38dc0cb7ee1b7f88578db734839301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c302663032b2f56a5132cba8d0ab5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d33d0ebf1b965a6f268db5724c555f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0626c6ba3db05db4afe7d3faa0687304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014bac173323de46cd706dd2dd037a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320a86a5f4f409f0654d1e158a8f18f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf77df66b9eb71ef4426bf6f74775a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878cfe0cdaef7c72de40c506a738893308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629acaa1004895ee356c174775c0e8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cf1cd577dc884ce2f159c8185f3f4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ff11f13485114fa5fb067daf7e9b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05715cf4b0af0641d0a5b46bf50c1e51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cc71a7408dc2d27d0cc4824ae88ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72f86b6ed479384ac56e875c231d74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91d1511cd028cd1b2199bbd9776e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d2c34bf0458088fd0824adeeeb2bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c30b0a8337c7d65e95c7e40db74b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca716672d600db5042ecce4bc10fef6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3688f3b8950902e62d15dfd4c3ec6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3e3581d64bc8799ed7ae8adeba0c5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f616ed029fd9e6e33d299dab3b3bd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944f4189e1b43ebc01ba8dbaececd3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb753345d363c9625cd3fd068360c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a361c448b800e584b60e0cb38faa12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6fc2b10aa475dc2ffe16c2b69c29d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469d02b473fb3dfdcfddd59740538ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3637c976bf16182cafae380328921e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a47770e52d42ddde7dc95ee8e27fec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f732df4944ebe9830d22d14b5fb2d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355e81fe5ece63bb60148cc4fa89447330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87316a299d198d67157335542931ace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523ebbd822f09a307fecb1b853ea665332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c8691766a797b18cd2c8379982cd5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb939b863c9b1fd5a82bc741ac3361334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078eb8e3f388a5a261840bcbbec618d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f489092182fa518e5b0abaa97d2c91336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d149199b04c26c37485dbbf0c7218337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e181bf7927a76543a16cfb03646316338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc4460bc93336de887dfd54201694e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd98c14a008ef562c14b492e30e329340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bcd628e247c1dc31e0d01d69a0e10341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49817641ecc45f91064b440b7c2271342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80501aef230b343832b446729aaa5731343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976cb34b0101a4599126559aa089760344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a68459b11431f39f2e00597ec031d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47b060165ee1657d50b28ae6fa300d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be1441808b5cc92747ba1551aab47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bd4efe45ba984780381d56fbf70e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadc7eacb679905c5a475f69416e0b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a802b6359a977741dcb9babc2242015350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa8e3e7dbac3818f8f7b4d5bd9cca0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19b4ccc0ae015c431fb3d1f2bb5c73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3d89f57fd1aff641e9a85405dee88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c52a3b87c429163009ca4fe497bc77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b453306673d8a7313813c3b20c82136355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b81c87f637041ce52d70a9e81534356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7127b597b46b7f7a2a309fd3d980211357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10ee90d43444cbd7133bbaa2802488358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f85c58fece9ae48e51b89a50b7e86359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafb7ee73f2e45e9071ca553d1d682360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42415c8dcc084a8c678a0202b596d032361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0568f1c1ef59754ccc095c7befe667f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5ff4495cbdd73c44dffee97956327363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b64bd91094ce498a9ce5c07b1f14d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a56dd947cfbc8542a79781e5db2e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ebc8bce5878520519460fc4baa3c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084b031db27bd9f63850d676176460a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db813aa9b0693eb056472671909af2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5b939ef1a382b6f56462eb37195fd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffdaa491ccc5f82d72d3669474e10d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63440c08f3c6695e5c0d7c4e3e5a550f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb4b506746ef2469b8f0087c62973b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0ff6d5c81b5ccde19744c741694d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0a13e8a110bc9425af501b348cf41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f953fd9596394fc52da56babcda37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c98211d899dc02ed18aa2e7c916862376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027bb82a434bc53182078582c51ecdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86c73ebf36c3fd624aa751c2d9ab0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585d7258f521f67d41ee0b9456fd8ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ae332ad88f4f3023ad19072253bd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996ab8cdbafae5b6b4abe45e24158f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281f81825ec51683de8d31e52c85cd6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af241a1d38ab118ae96d2ab1524835e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e0c2e4f254c36d8fb8f57dab6701f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f275fa7168bb501362dac8e48a2e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b073b50199a4713b94e859bfb9f58c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d517d5a1af786f65abfba0604d5251387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2107e44b25232e9b7ba40bdd19c9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7f2a1beb7a4fbe56d5fdf534292c7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6870a24d5769bc2cb248bd341e2870a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f801e6b9618f993f70a62f5bf8a02a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75aabff753e916225c09e03fdd8f8d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a4cfc8b377927e3793c00a0aae194393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6ab82adebc44bd78782afe42231b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad40ab3521b18422553bfef0e57ac6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa5ccf94bd93fe1243e4b7782ffc54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01a2be8add8b11f74fec02c54076d9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103d39f5409d699e70cfb28cdd13d92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84442877a3c13db17750a54fd89b5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15afe039a2042205b52e8c94f5f6c1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91de8f86b403c5b3f7f0ecf51ef3028401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d226145e6b0c8d900c7d970cf0b63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f5965e1381a33f530726f6f3617a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957bd4b69a1a5acad79ed2702c10fbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de951d284c38bb2454a7325535f1ead405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdedf97e6386d68dadd05474e512982406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7528488863c5a8220eb346cae426b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30ebc5d681fd7642437ac06e4227f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32afc1ba030030dd19f58aaf8255a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d13d93300f61c6bdae85595d6d364f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134555790e4b1d71890209ea1dfb105411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a891ebf4de059745153282c0c5e1d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e0a6508d7e7a75c1596a45accea05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fea6990bf75be77533417c0ea01f83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b4b426dfcb5f0b78f95aa3ac3d050415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76499fb3e1004c3e59dc33f4dcf90181416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf1a151dedfae10602ba162e51c32d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1ed9a66afd7aff590aa7efa3a590f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5012e0e67dbe579ab7734315f1fe49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0966bcd945d8515fa727b88b181c395420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cf2a7c5124fef16ab4d825010df61421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd851a525dcde88a7a8c812ac531c554422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85396931755ab6dec163d6054883e1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357bac64b142f48ce0943c99a48a63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cce5c3f29758f00264b8bc24f0cf43425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3454bdbfb5b37f66d92bdf4debbd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0baa5f0e77e55417832ba997b408b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd589b12bedf8e09204d7ccb9c44225f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbb3f35a537b69e00afc914cf8180d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04ca9e2fa1467c0184b7bf98150587430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f823c1a0bb331689b107877f5cec1f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713777fcbbedef48fbe971fcac2e3c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e05246ae7844e721a2e7d720865bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834711da0a0ea2df6faf15e0cec796d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e2972b029feea9eefebc02e3c17c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213031498f2aadc829b5bdc64fe4e40436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dfdd5f674e00ac4ffc9c5db6308b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc44380acf7480f51c255db4872b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901470f2dba16c2a54b0a00aef10a6d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1683681bc982ecf6e37acd969400376440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036dc607a83f582f48c1298699c6bdee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d794be76cf06dcfbb4906b2a13ff720442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d23dd617b06e01ae0a20f7ab8116a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146e6aece395a70cfeef01cc496d58a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b25ba163fc1a56fa49f743e5b74134445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f303d048377d7c7175ca0523adf2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9de5b1e76b05d25389b0ab1635b966447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965630d481646c749a0ab04c4aaa1c4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575a244b6a8b2e13de29852ba57df3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea6ff3ad22237d29fe54834c137cef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fcdffe0a02eaac6e8931d41cd0320451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464a957915564aab023c1fda1ee61f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da6742710de5af7e9bf7c471813c9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1a6cee7789b362abd65e12870a102454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e484e2c062cd84afed91013a7d9fe93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b18923aa33dd624979615894337d9a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449eefede9102c06ef0c8ee17b29cad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abe689c01ee173cdddeb20c70b96db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a1025e82df28c292b2905bee7ac7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083ae1de1f911c8d2f67dfaf128fd67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910b459ac76d45eb9e0adf8e9e48003461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce11a47c08e15e9c922fc96353f250462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49433794a33741c190685b43e96a5182463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d424d447a22988cf8fd6da079834c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f439c03218715a1597df9e36626c686465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04825ee212398424bb3a6358a258dd97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c54afe54e7789880709a1427bb99d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20eeaddab8638717a02c51ce42c32c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f64216514af02f9104ae21daa16d73469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67777bf0cab6f082a4f28dfed1bc995470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e0700b2aaa74c20a72c6f6a62217471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911654d002a0ddf5d8ef8e92c67ee418472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9bb08b6d7f8b5bdf5ba6fef8b73a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a2b16302861ef1282e07b76def4b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8237bc868a1781ae9db4462583849a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a929d22424fb2642fc6134ab2c9e7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1cd6036827b3423d191625f08a313477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9061229840725372221cebb1cf5e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499c7316ab2541e20d0e4941db807ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070d7c3ebe3b86daeca18c2e570084f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bbbda364936a9c2b36375eda5be21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefeac9fe0840fae9840c031231c105482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee7b8e2191cf7276c6ba6f69e3108483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d7a917c49b1eaa0d5e08936128cd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588a4a9817aa45df66c2a69a5ffd833485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82218b3badc1c4e882b1512c252138a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20496794b6b854fc53d0c1b9883b7516487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883c7ae979e94831d80fa4500098b3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2324fcced0141c06352ae9d520dfe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75592894ad0cce2d71ddc7f69427c994490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfad7dad11bd742e5b148003372741491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee49df4c6d6c6aaa73992f3c2669a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0b387aae433164a774730a97d3f9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5969456969bd6d519e90c8236b1353494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14d66e19f31d2b85e15a77ee0fc410495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a8371c040c8c60b922abce7939399496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6820c2325c27504099f46682d9098497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a98f96a7420554e5fc4e640f5b418498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55319a411f44db2ab89517619d1183499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765705f379c480cb80be9a67ab9bb088500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d742c5314af69b0793785bec92099501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76104e6dc1438ab03eda7c429a5bba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93942a7e4fea14a6f222f9bb6e7da221503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a7bacf838f7bec16ceabf4a22d646504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c889f879b766690cd3c01b613e296e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431452112e45ec8d63ac5460820006c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198884623906925966802fff022d4a11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b58f207e796598da32269697b8492508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146ef2bbfac7b25db84968663fab20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bafe33c9194152b6440a6f6dc646cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcbecc9e3938fecb325efdbc68aa9a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c61ce2f94ecf73c551622c845a6b29512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2252bfdf6becf29b70995926d0d4bad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a612b34340076e74e303ffe87a707514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406bbac078fd4d06d17ae87eca2e4ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce846de6f7543899d788f072034247516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0c799a14174d547adddea01ead618517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaac9c5d9e8aee69a28b92882922e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249469432c22ea8e8cf32211b4ebf568519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66154263dcfadfd167b67b6eb750fecc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64ef4b95167cff953ba841b1062d9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac59583569ce835d709543f5c9f168522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49231e33bcf9c3510070b31dd3442c69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b584d65e8b77786ba78d633ed337c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d428a7f8bfb56424aeb3087f2bcce3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec083f853585ec9eb36764b583be9671526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71be3ecda4b45ab489fb236c469f68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca287ac3344666dd9103d4248db7d927528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48682ea285534fed2ebc267cb1d3ccb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875e49ebd50d3627c7b3afd4d94cd7f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b679c41987ef17e6a9c8aac28dce921531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e3128da98201766d00c804cb7ea26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acf6b798f981e8d4c6424d3c253aff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e5fb3cdf94df79ca8dce75b0cb7a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652532d11e1a43df5abf148208cc2ecb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0d3011083533a952797d6d5918dc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f93358c33bb3c7f0d2a5941317a99d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5789653ea2096ced565969c111cb6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9918215c4a8a56532c449b56667dafc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5a7d2b7a7ae1fefe9f237c2c1aced540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d63132b67287e3d42177336928b0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1de13119f8011629939e2fd4f5ec1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd386813e3c0ae02ddf1d2da0f5dc14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd94a9d9a9786acff096a398fe1b295544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709ed0a23ea16c468fca5b335e7603b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dc7c80c1df20636c2afe4be7a534a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36b514af1cd72731780333759277e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4b2b485836ab030589df0e9c33db1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f277bd157c5348cfc8c8a4f2a7dcad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d09d5f86f84ec318827ce34f6f70b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf448f7db079e87a650376c1d26b927b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135cfd68afc3a8c20a6b480ac0590db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4313becda6ba4eadb55ea6a9d6591553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa8a00ffdaf5d7ff1a030d9a9f6b76554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5d35d5a97481f18c57e13f9571c18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2693a40dbbcdbff2772a38d7d6229556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba201639d08af3c45e23c76336cea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f922a7e1dce581d38f4f0c64e845d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebc029bd40277231e3f0cbf450988e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195f9b8b7324cadec97613414391aa6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d2369e80ac04f9ef4ddc0bee3c172561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf54c065ed9f7af7cf35d9fce6a26c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a259fb115a796c941f1bf85245b38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876fa329786821b0b56966597c5ce48564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307a3ba44fdcb1619bbb87368a84bf4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf118202ad615b89bc7fcf9da9773a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076f15bdd04ee9f291e4f4343eef6fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3bc96769107109606327071665d28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6385e0478bc4566c638512a564c41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35c36728c1f59d3ec407c848094d12570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea80a288e41a55a82b2e3dc0ebddde9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a19522b2552f46f6a476be2b2a64572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910731bb0ccfd234c47b6abc1b467af7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7fe4e54362f6854d5ac7224946572574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069a9756fbb0bba64244f40d93bff55575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a8346018bfc9f6454f41c384cb17e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499589fc148b4fd766d965fbf6feacf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef1666d70487370c25dc8650ec3390578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c1f648bafe05c45747c27fc270811579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2253df293f97d6b75a6948ba8c5c5a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33e34104fb43a411a48d2a97697143581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32646bd26c2a63eb5be4d05fa90fd750582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c3d75c5c1500d70042682a799de80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf4750edd3dc476f9bd744708d942b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef193e72b2831f7fb657ca64a50ef17585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06785640232a9f5106cb713104cf5f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaff26a961d55fa35dd27395dcabdac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5153d5ec7377d1d99c0a047da207578588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08dc32d2daf5095479e20e0956601d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9d8a4947dc0298fb72d9cabd8b7bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b65d26c44a910d4cd678f11efe87f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2a858a8b70fd9b8a66198c3032252592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6728d2f2c54d1603326280cf1f56f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcddfa5472b9bf58267582da047e2f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8e9b9064ad3f31acd3ae5b78df306595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e0b1b58e08ee5eb94a928bc6f2ba3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba85a23ff968987601b2b6739148dda597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92208f722164afed9458684883203dee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8819d1d606df43b7de06eecaf3b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90afbc44d6aa039b1ddb51f3196c86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769d9a962e42f878c052667430eb88b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fb5db5425b4726d7e2c36f9f081ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312f42aaf18dbe4d1471011f5e9518f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4f577b44292af5b76f039dc921a09604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df3d68f5d6dfe0fe71ace6b674c036605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116e24a9db39f72944b93f67da94ea0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41908a3dcf7858b7fbb7388d1f1f6a80607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1556d95203a4e3ad95d90b8a487d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e539589fe8ed8b49719c4bd0ae8922609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd138f6151a649d0c4dc44f44283a83f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e3bc0ccc4da77e4826e288a27db44611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbe6059d9becfa10223cfd286172a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1a1eb0c957900c0ea523d98c8027f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c885aec2b22f5508f989744af69a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acd203447e208f0206bfabc40fc962615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f55c163f8ee48cdcf84896e5ae9f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5eadb2f22bc45d24b6af17b007dda617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564429a9fce1558ad16130c2c177782618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4f2bbd5df831b5929f425b71c3ea2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a848585386ab3db32d0f887655606620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c498059b3fe0ad9cb415167b85afa3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436b25b31e415665dbdb89fad4a2b51622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5db75adc06beef4d8bc7b7ccb2e1db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d9e4e24e84dc1a5318cc3dc30152624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6423e3d5d96726d75cd7e5c85cc1f5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de8257122744ad96feb701f981e692626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0483a31631649f5ed3e30340dd68b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86c449b8095df291d5a7a10e349fb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ce3024d62f26ea264916ef2c1b923629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a83847b6e59e8a6f6c470a2fa6e10630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0fe4ee87367869ca4c6aee862ee71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b29a950b143bc675231bccd22ad8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ed153d57f0ff3b5647dfffa8eb555633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732200adf987177ab1bcfbd1fe541883634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c97d348ca427d8a146383484bc61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff105c0ce4421863ea3ed78973769a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae77e55cac0969c18128a26e9363f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc3ff1b8226b1f27d1b9934311d843638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e45479110323c2076a55f0d308c613639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1032109ec959c7306a9d6da741e2c58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b470007348d1436aa44a73f9f7a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557782bcd010c6f642027c1682a0621b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65721c41436b8a377df43ed41054f3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471023def052c4f5a980f4a12eec6fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946e92c66a553dc313d797c0d9f40e4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffe016276f2a17a8882823622975ea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49a009d2e077f3209f577e77aa3b33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d3cb034531be73379bebf74e34e93648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eed00fabe0162c230d451ae9c2d20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8336af7d90da1f930607d68a7fcf786650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b563ecbdb2a90226acd8e628c41f9e5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af105132106b5fd1e3409456ada87136652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112299de7be25f8910995fdb81d1d5e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe615bbc40296e049c78b1a35f30712654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93417a7fe54dd85bc717aafcbc362fff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654333ad53c9094376a2001862c4d879656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c696024f051aa441549650ef0f99a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff0b20de2bb2148bbd0bde758e397c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0f21ef0de74532d4f5f418e93804f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b2ff8f7e4a0790cede6e55e7a5bb6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d99e45f18871731647c83705c2e5fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27140e87ad2e798431122bfe4f774de3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e97ccafbc8a85c760ca268311371f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906fe0a22d62b501b9d8ea89bb87bad664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cdd15cc316eadbf0154b88cb38ba9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64192111b2394776e70c57741ad33b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017502a900c0b01c41c9ad37627d69d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ad2afe1d86606fdaa8b882dddc8bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211865150f6fcb66dc9452499c802ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe39ba49f1791b6ec951857fa13ae04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15b467d745b00d9c479f593218ddae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdf785363244218c967a3e6775e5c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9acaadffc1f769d9c799fbf64f114f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be828a691946cd342a5f1163ad2ba49f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a51802637b1d886e258c9b15f1d703675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f63a0df4570c0bf09db8d94d4eefb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8cbbd854d982795fd093c6bd681b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee150d369cdd253dcbe917fba7fbc42678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b886d701ccc0156e2c403231a14bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07a13499f4698c9b1d4afc5d33cee6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9320452af73401d21985a15ece5b0b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fadbde1a00f62df98d9283847ad98c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f262147eaa0e00eb47bc78f65296b4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adba8608d9de6145b21590e3d489d98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e1ae8f9c24dcc0045b71e47546091685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f3dab5e5b6a6b434b717bc8118862686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d388ecf440586c4eaca73324b05a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c365312b1f87a3499e51fe7e60bc6b3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2887a50996179348e3995e6ea4eb6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2b60ec356bb8a0aeb73ab9b522593690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f52f212732a32b79e2536275cf295f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2326f0610e6f061f127ddd9ff1dc478692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a060232ea72579acdaa9ed846e9b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3bdb5717404a1e11ded81865dbe6c0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20c9a8794d3dc43d0a32f905d5d133695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442ce43c71dcfd982aae59fe1606cf8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723935e1b67aa02018ac99bb6ee80f8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59c1c480b5d9f8b17aa9c5ab5da1e0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7632b6653c269bc58947b8c496c74699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddfe787328cefd1d3374a6d12b6e2d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97628d9be284cddc0c66e627f19cfe2a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a740bc9790605ca8b760c7ff1743b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a561ff810ffafb9156a7e3357f267a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0cced4075823db49a59b600ecb17d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb04a531e48392f0dcb6846023ad0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadc83ccf1511e863da9f088c660a61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f1dd1b3607a9e604fd2ed5a99172707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec953eb80490f9c990313dc359876a1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaa0f2e5e6a463296aedc0db13c6f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91977ae9d7d16e3ad11ff9517348f3c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fade3c1810f6d41cb59e9261da682711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d406904f6f28197e4832cd4a5429c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71128cecb195902086c3b2921bc689bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb02ffdb42e0987a356402b34593d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844ac154b9fc265f4c8fd37a1880442715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c11562c5c0a52d56d6ba891bc5c4cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44ec276d61af1cfe68003e761e9e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d8a8e5ba5707d57500d9bd51b19c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e222afe66347f92fa3b0e11a22a574719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f5a0b44af03af2a12c58d9cdcc931720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537da4c03bc95979ac0e0eb6a2b29a60721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6950f6533dc0bf41893e7dc679642722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92001d26d50b290cf53b86d25f37afd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f75ed0ef26bd1cef3ad9e956cd72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691729521ecca4de39af01ade2e8e67725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcaa5631d0099a4ac3b4b8c01fd4a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df066d3f8c778ea70dc6c663f351fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223330d93018024753478ea5094ec08b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a45eab5910e429d257c281bc189cd6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9d37b5e6fd6dc6c93797030669c54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee15b2f8682b785b4df2640fb4777d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d963ba7d95d478485692ecaae5462732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe1dbbe53042d86ebe2deb95aa3012733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5775e18eab62df28e8b756ccc7000734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf6768b78470472a84a600d0ecd425735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e8f328eca440e648963d0ef6d2b6c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e0ef59b0463a764c402a29b2775aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cf4e52a204e6914260d8d8b7613dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5baf26e90b9631d58f6a7f34cbd63f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565af107fc3eb190f3949b0167425be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6fd0774688c3a151d1e219bcc0eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55e9b498c6a56f1c804bb531cff021742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76ee37f73d0ce8f30a90dfed3f3e4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed334939d929489b5d314719756d59744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0619b38b18a58cc7be52f9361cf010745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcf558d68d57e181ff7c16cdead102746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef071e752367e630da07d80f4269ba79747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd738c4d7eb2ac4e8fe371a27c82b5bb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbcc31d97f6f2e1f767a23131e3979749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90fdbd0ac1ca2b1a5e6beb2e2801cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc67e52074645cc8e5790cd6d54058751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a5be5307cec9ef08198a3c8e10183752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663df2ce41d8e1f40ad9704f268189a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebabc1e71d1f4bbc97bba915dfe630754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591ebcf4fb281c7cce0f533afde29f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776fe206107463996f117c65de8be7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09573e4db7891fd645c1971859325b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354942a94f0a48c7c8c4d53b150f03e3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4a5a532cfe8dc7c953b3208570c74759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6023a2c50fa934b66a37ad2325122a3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8765d0de6eef8e40780a24417c820761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c8c2e05ba757358b76af41987fbba762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa8e266f908f27ad5ac034f2f33f7c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d77d80d0433e8aad9208475241e89c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f512ac129caa8314fc50a912fbcb0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f958eb0e7d6849131b1b1fb2b84bd17766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d79d9e0835d66ced9ceaa64910bd93767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba45b9472924e7cd61dcb25a93615ae768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e788e2e39bfba28aed8908e3d84f0dd769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48153f71fcc1a32706f14dc775e8ee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c6042f2292a7f5b625fd1743bbc9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b2c6882a512e30113fcc5e4de38c3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e1d347b28723ab69f9cfe703f8243773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b413dfbdb6f4427b39a50113727d1a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218a2ffe8b67b2568d63d3c56036e1f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a32e4372978dcb9686417d8e02c834776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f31788a1e8ba5414b8e357d6523e4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98430aedce90ef1173fb75f134c7cd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a993662d31bddd88e6ceb13b9a5e07779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a734265f8c129ad53c0ce816762123c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fb599d3cff01ad4305af582c634f3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f2d340dcc1b85dc28a888b2decea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07565a59e6c38ebb371dcfadcdae5b75783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e21ac33000af072de3a7dd4558856784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446489562eebace7f80f9bf384df3574785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02cd60ccd242508d9ce766389d815f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527161931d85b4ec7e60053e9225b41a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43871a6159a186a32ff01c8d456647a6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a0e40288ced4989d1fffcc185f399789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4f2dceab98811942ca87862a51d92790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675984c945362c2b917f733f52adde9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee4e28b0718b59876d0f2f5d7652e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204bcc01dd4c647209d60987c104e25793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d2bed32016c024cea280e0a10698c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fcbd0e58c53adf307cb079cdb6c9e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219620263403393708f7177522600e4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2610a7677ad0236f7914d4c2210efc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a79a819fb99ac7504ea20f9159b0a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca22de6c610bae7f5be17dfe0eda4a8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a044845d6a9279f8b7679ee81a113800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a98eb76d0d90d333f8b4d7c90c954801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537949dec613bee0e4bd9778f7d6de9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80762fb70a6fa726f118d2e9b372c3db803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71912bc973bc757e54a9b1208c8a8e6e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd7868b7af59699faa92222967ad9a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de135b9bdc249a87db094aa6d3d239ed806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbf81f3ab1b3d4d88165e7c12cc5c5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3345062cc869acff6d7112b3dbdd5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70a1ab33ed1f9b01dab85aed34d90d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745fe7786f1dc10f8674ab345b4382e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dab0cf4f974ddc4c8e41bfe3d05ade811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65303770b98f2758353be02f8d1db168812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff548c639b06d6809f70c8db0112305813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b2d6f72446864a504d59d3a788cf4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64e6f45d312dde9b16e437dec8ee40815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98df46ca8ba7d929a8ea9f2e5e06d6e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10bbf35b6944e6f966ffa65b555c73817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96597a7dfe6baeae287b1b6a5d085e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f408016b4f63535e507a31e29eadd52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bba40b614c363dfb8b09e09fbdcd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a504b1aaf72f9c6fbe3333aedfabf584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc871810202627fac9cfaf333767e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdebaa1d7acccf3fec2de87dd86bb36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d171071bf831389e3f6b9e9beef567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219e0bec3e0257efa5f7667557ab2668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f931a0a75869f5910433fbc249cccef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e003ae1169934548be4bd2964c559e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe52c4959873f7498d2419a4acd72e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d68816ee64d112b722f32e0c452d9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f711795d56e605fedc780e189485e2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8f1852705f378d5ad18d2d2aedffd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b04ee064da2ce32979c215870398615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f1651dfc0e3759926823a027d9a0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612867a53867763fb30007b22f50bcd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87e7390184ad2c43a1eac7eabe77a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768e7d2786fdb255e9e9d0213625e8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130c77a34101fe78109ce5f15bc5d6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e70e74ab4ad648bcdbefffbb2e04fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed00b69afc5d159a07dc24cf08aeb322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6058e13013685d7790564c453ba0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c72c828f9195d2be20c333947c627f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969943e9c3b7652a9133da58d98591e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489853ed20f49fff7a91e476e290b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a945e7b24397d49e2eccabfa233fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fcdd5704bcf99f9526bdd50f7c29228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443af53ccf705635e7b783c7c586a92329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec2bb99a8ec3340f4746309bf731e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc56db24e5f534498a5b0fc4043ea9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bcf46a6ab16037eaa1b6b671495fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b502a83abe5598e07b738c80ded4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126d096925b0c3fed66dde0c870a91234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4796809dc5f237e18ba1caed940c7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc140d2172f27353a8a95177f71e20136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7076b2afea94ac66452f1e1d001081c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922690c36dd7ab1c42d804356ad0a9f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2ee27b50b1f1b0a1f2ff1f4958eec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d55d040e10ab5ad5cec223bbd97ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21ea5ad8740e731c2d69912e05c07041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77981789bf8e60146a0e92846acf510042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f242b448b4eceb3d2e0b8571a1407543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c4752d1281233c3d08b8ab4d7ea0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74713514851884f5929ee73bb266f48145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f7feee82b8d709d494e5a5e8584546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e6b238904a1837a7fea4e1f13f4ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b175afe5abc4c44683a75aa2973b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586054d8f47b9226500f2c16fb89fd8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbd7949e170ea68f5ddda4fc00490a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8106f06667cc40ce9697cf3eb2a7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d46346d3a4100ba8877e6a3fa207d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3764afd089d16c009f768c74f0b9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a631ab29d98122b60c7f17a89bd5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dad51c460aee4b87c616109c4072c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440c7a6e3530871cf729ca857e20dbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c32f8c0f30d2865c11406ffe46737757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde6c3bb6f5cbb88db18e96bbe5e56358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4e1a28fbca845ab457db4431f20b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad55fdfd9570f7cf1253067c44a6d160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8b233e158d43336a0176ef3cd1bb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f93d5aab4b16acb749fe347c58d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d98c91a24ecfcc9dc598f452491a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232866d1ab0f237d975cd0627965da664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ebb228411de542e131e00f5d18b9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b89629802565a34a3bcf66b4fd357466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e028cf604774ec35259dfd7c31cc1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8376967972485fc941aeae9ccb39668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f3d62b10c8a5f321728a77eb4576369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cf14292a737a0d1a2c9ae56d57ea370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7b35c85087295a084275705bd963c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f4948d78e663cf736560d4e66b36d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e8222faa53299936f761e1155e88a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b708d5a3b69741eaf9b1e46771105b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d98cc0e5500aeb17fb4af5ebccdb2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0731ec20e80c616713c697c591d7d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced3a8af1d0dad3a8e2d7719dcdecbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99a68fd28a600f2a223cb07a910b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8b07ffe8abaa5c6ffb4eac1cd5e8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfec72fb6cd2312d463139f5d3595ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b026099e443b52511790e7d146345a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808839e663ea8268ee7a1105dce6df0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9631704c668fd04716b58d6bd29e7d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc1cf98c61d12abd32063dddbf708e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f450e017adcd7595f489276c79717c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d07a6301817de6d6a071ade2202c4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249270b518fd43bd7de0d569245f1aa687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d560baffb656e515bebc7f276f76188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edb5d7fa014d49a4e5c99b4673105e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b71132bffd2cbbe796bfca68badefc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0356f9e01f230b1ecf49d3bb9b7eb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e3d9c3cef2ecec495b8700f6d1b5a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63df6423968db0e4d650b6d7bee9f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bfaa9a6443a14c85ad6c1c8aa762694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a215408547cca964fb0331e316c4e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b755534cba7fa17ccb050745a5d4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ada58bfdc9812727e42f4ed1bea11b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7c8fb8f5998c67f105838d596127a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d578e996937f061706fa4f9e1a98999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44702300678208fe74897a972bd7c941100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb14afe5a81a2e39e41f88a54c20f60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa786c0f3f730d7e25b9fced36dff3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923808523fa9d46187ba84ff51a56158103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acb71561e932d871eafc1ffc9ea694104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762329c4f276416a3e7da385a9d18b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de773ff286c9330b79e6ad0748b23fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0407faf1ce4d15331058a22ca34f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35874bea5c8759aa8928619df76e6d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8951f2034e3ea89d0e18005c61cd94d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318c1124c666eb07c4b6fa6e2aa0f17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a490bf4883a79329400116412d03d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23e28c50a1a1604a317487df4fbd36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78606323e84bb490110eacb3d68ad6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f398a409024bc23c53d0c2f962f46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45024390077b18e54d38f34e457ee562115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce662555acb262547742487ea8de8f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc41c2cdefa569ec4c47fde2b85eb7c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beda026ff177e6115aab2b262a9a044118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5d55f526fae1a1de3050cf9286c5d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3096f81d03885ecc08a0555c53f8f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd62f89fb05a1deb24e4048f4dd630a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522832f166ce4c39daa3fefbd945de24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa443ce775690804750899913a1aee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820ad0692de514d938fb798da361735124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8507efa8f9d4ce204bfe431bfa8fdd0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd39c345ce938d0199343f63ce7422126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e93564d859cf8888876c8601fa6cce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b601759de059941be10b8bdda9f1b1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edfa4d8cea05968e4badaaa01cdc5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf35aa95b006976a3640f09f249a1b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a2fa61a5dcea137df95fc36f7761b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a0d133dd93a9e51af65c670146819132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeba2495d0f699d653563bd4a2d075133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae20b681cfa07e85337795ec6f143b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7259ecf9743099ddca1348258b7bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23711a5856bf494bf999be8049907dcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad4120fd829af5cf9d461d4a3cc8ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18bdc060e9bfe810540a7d0c1f38c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3084258aeb1ce2f60e838e38734b5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56b32b884a8d649a12987afc7864e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b8de7c544ad52d9e339233a7f275141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ff320786e076a10039753d2db41e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db44a65616cc035adfaa31c347b3042143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49194a3c3f932ee201b00243fbf7852144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a81d506495e732d42ff13d88236e30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc7f6e78888a7686d1745baadec639146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5fdde6e26c867ebc837f307478bed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12017fe35d0d25d5d7dfe2a3c64af0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378f32d39bab655a8655951531e19a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafa2fd221063273195cf67e360d771150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645a9f45916bdd369ad25d5385ff9d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5bd4f726bd2c1365890cc5d8102c69152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9054f100e8004017130a8d917a31d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775ac97e604e197710e4a8df004bcf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaea98e77c31e756c423ba3e9f78ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a49b6f5d8664659d8fcefd604bd2d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9950f17a6562ac354bba6d977adb22e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30c3c734f4d21738962b71787f5df8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163a628b79e6310fe38a15121098c06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c14deeec52f4dcea87164d333189d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320010681ba34538611f862eef80d538161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aaaa433b95dbffeaaa156900e87fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69996cb9440480f9cdd9ad2fc614c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb0f6e1acd0f3c974b5caf0dbafa8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f71eee375598b38d56a8365781da9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5318c524aa1860e9c12f96b69ff2109166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740be674b0fed1795733b24a8c59d2e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efda923018c0b784d7504302013c64d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9114dbf3975e98c06cbb2850d820f9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a116789af8fa1ae9645c60373f19334170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1830b17504512c4b763d54ea0113c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3e02fb90e380319f9d0e6d4a0fe16172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7029c0b212cc999d1265a1207d20e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f87b83115d1e89308c7e0fbeffcabb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b3a01988c765a22a1812b2363a1fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02078405d62d750d2e2a5157c49172f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507059745cc304582a09b7319da40af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2e979bd6085e3f97fb482c93ecd38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b657f38a42116ac924ef25059a3b526179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baafc418a25016e3c5eb73476a1c2bca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec3e2eeb796a9e14c8fcbb799735d3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be46625484d0dc1565db9df8dad6d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5604077277448642af9cbee83be9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f37e78d48ad9df8ea29daeca6f7f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842555403c986e78618a55011809f38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854fa7c4964d7d56f4c5b52a3de49d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec54775610c2abff1cf5553d94e09f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f17548bdebe7c6194a6f513310381188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a08a5a28d3c0a1dfe15833cbfa34de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058573578c6980732016549f5ed8b93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a65abe423c0814ea99f05a6e044f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5c6f7faa2a98f03ed93f4bce68d6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323738b611c802b758e7975d1e22484d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15d3ab07cbbeb27aeea1a6002fb1b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a0bddcd1c31473938c5bab7d02ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e497e03edee7e5208443c0ceaad577c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e4c0100c69ddf9df812d7e5c566b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15e25aee13966de229d3cf6cb6238198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a09ab960d9baf63d53c7db986c994199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf969c25f85606f4ed6be6c3b987d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1afbb67a9df567f2c4ae034d142712201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19813d424beced1c85429f259a6e59202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a4d06715b60a9f2375695b794868d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7773add63590dc8a275c10c96093204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0993e2f86757288897b340673f3d7cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8e797a94d9821f16e0ee233901240206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecf1039ff510c36bf17d111bf6f61d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef0f4067488db80c78d26a8d0f155e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6e64bbe607d9aa05f2100388832a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c0a93228aa825ec289b89c68d3db1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eb420c8a5e13e47e52fe280c686a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5778ed99a37d09f91f003bd330265a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78eae11fb412e2a87eef82ba5335a5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b0b8038882873b4f6eb8654199e49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e463d33cee6934a6ae31f85bc54ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce494a0e3fa5a62b160393f43971673216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe3873869f01acf4409f5edf4ee404217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368113ef21b5de5c710b248a920569f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001c319aa12557aacf5e9f70d096627219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffb752477f392f2a94709fb22bc367220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b505f7f6e75ea42e31b75e75709e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbb9a12da5f14f32e2b66be915fdfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02961abfae12ce365990a4d1fda6fda5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3673cc6f24409b692f9ced81c158a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e940b245b230163d3e71ea67f32562225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bc398a92ce3d83cec6583033c71c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb584b8df0d1a02736b1862192fc7b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bb93ea662c40fa513aba708cf91fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8a0318115087575aca50e19c11b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5ad2d403b25a1b936e0177ac930b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9aad8428bf6bf896175d5ee464e75b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae06ac851e1dfae83e250239da81af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788e348f33df0c613d984dceab7fa73233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9b3787f3d1b2b6ffbfc946d66c3b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6280fdc1479023dd9fcba68e58102a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c834c2fcdc5b73c0a700160694df09236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2cb4b657e960f915ccd3bd17ba309237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b1537e6cc8f242d63c52412246612238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbf705cd3c694a38ec19daaf2f3b06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd297efff96b0c62a1a1576dfe50c117240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223264e4e1d418a7c6ade4823f30dfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31016448f865790f7560def14ae39d6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54412c3d51878e8ef2dd2219602fdd1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab39ff2ca8d55f81b97306aa9e9629244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf9b65429efa53881ffdd7488bed95245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53060c6bcf4731de22902d6a347e9b0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710901dd599eee4e45467db6bac2521247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe24d655f03a8232ca60befede8c58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdee538dc94b30c2fef9e061298b0fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07107dc6baa09d20629bb7932fbed28d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea25417890f4caefb72284d93e90c7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959641bf7e2a2da3568c524ac4f2585252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e7163747580d9728e9e082d2a5a5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23f92c14fe9f8000d6ddc9bb742e32254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d0934ad82c0ba051ec273cf58dff9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12de7d4052b1e31d6d6f4abaaeb4b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd40e91c48b4d2d35688ef7fe5093257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e13886b1b10328503052f6831e1d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32184f1621d2b258a52c3b2735e8e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c0b1a8df0375b89eaa97c3c00bad3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b1e2965d0b8087ad5d8e76fa8a9f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb7a20280bdf87162d19fd419218c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd930ed151af81ce0f254bd6ea0f2fb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be875b415261547c2d6362031d290c1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3670752e3bdb8a013401ed739c7421265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fb850157ee9e2d11f292f91ba8e82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ece3294ca67ac9e04d2eb1b64b04d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2c19a3ccc289b987dc3b7f9184a9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596986ea3b651ad464e654d592c4c5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9053eb5c65452d9f3a02c5a92409d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a297b321b6b2d3d9a66f2c9bc15808271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857f0250de7c9567bf34dfabc925b6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52194ca8d2bdee1824fdeadfdf2c439b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312836c772ffd30f256cedd208f91ae3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d20d29457a13b85753c9f1ebc8c164275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5df20631954b0ddc64a40e554f648276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26945a8ecbbf6f4c4e1f0ac88848cb13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099c98977fdd3d934a7faaf96c22d52278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a76b4b8eed8adfa2a7fc658c20c85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc091fcb7adc3b8b84b016040efb4cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca6f5bd81c0f9e2e9abe28d1a8aa13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02572381e4247db897522425d7225cec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c985700617c5256a3a14a919acfa4b2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9690c047e9c6d31cf53538d4626d1e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf9219262c5ec7075cd49f67dd47bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751fe3342013e4e88140e74e03efdc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3b678dd72cbaeef75f0183db78368287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c322d678e077e18a04ab1124957b81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68319fe9a615d526bfd73da6c34ed7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9e5eb2aa3ffc59a9d4ce2626ccc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c89ba86b88789c7ac60e618b825af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40041bfdd6e3ca50a596e2509b800cfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea74bf87fbd8c21dc72e48f01be8328293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b625ba0f5ad94e24e363c6d4ebeb25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd109247241127ef4107fa7e64de6d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c5b224bb1a6c8e600073a88dc1370296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e43a48e77dab196f705416a33515f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd346490cddf38b871cdef86f75e9c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56914e9a54c9afcec8951eb4a11475299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0bfd40b010de70f7d7cd350a6de71300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077a3ed4f733b314d96e215765391d8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae10fdf532f4d912053b133cf935e10302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64abc4a370bf71f6341cb18efa4415b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2974e77057d115b5017a6ca8e0d8698304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab89fbe68d3a8275c369d7606ca06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb238dc141756f1763e973185b5267306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d1639cd569b5f64c8381c69eef4dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9ac103deabfd86edb821e8c296300308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055d6889fe7f86126589c579e39d0ce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512e4448215d21cd35d9edab9db21f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd4a8ba51cc85af5e6063de326cc3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3cc3d90c93012fde30623b5a17302312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71eb047df668ef46a8d339290533c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01ee5f1279bac3754b008153c7fdc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a26a76d9720e09e3626c740bff6293315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0864d0a46b20a2deee8c6636b1d75c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecd0de672cff632b2c76c0b45de746317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5319329675f42cd992a855765a064318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ddc3a4c1a0749a9fce172965e06c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0cb720f83be4d0d89983262afc619320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60633c16e57553a6ba297191a22ce5f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcdd0ded76cab3b1d55fbf11100083322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f5623ed7d650ab63963797864f68c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb905b63f619a017c94a0b1742cc297324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd724b59d29c140558fd553478df6a41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6be71d14d9a570fb9b8ed6cb1c7a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f358b651a3f0ea80d959786238154327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b95a4c8190b7920436022b6b665e4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c594fae5250e831cd694859f1b9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835362e0f4b992dae822943a4eace21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d299fccdf9603c8ed60032fbeed6df2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df279aeccf7cf9c92b2a6a6bdb5a0768332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933f5dfe06724b69120358f517653f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190393bfd2cc1260b9e3955709fe39d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f38a185e4fed4908b177aa79abcfa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c252ecf88dfd0197f3bc4a5aad795b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa359998ee977d8bdce176a588934337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aa12b765c4c24fcea63632c99742e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1681d9b312e9e4301bb6aa661c621f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea956e2cb5ecf6899df154666186eeaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b167031b611841127164c42583ceb9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540ad95e69d05c44cb5e6a7dda32593342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5599865a4e0d59fb8089439300e9295343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67d8c9e5a92dcacee4f8a444354993344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6c35dd0ee3c84a73647b76ba45676345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe368bd787c575a34b4a33ff640429d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4d787aaf3788f070de73ed814f88a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21965e5c64405494e13736ee3fa2eab4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b6e569f40dfb8f80e980da3f7037f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc92666ba6974ca36e3b47b9e71057350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6866eff3d140153718079e96a0a72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749503a72889df7a54f1803ab618f32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de28abfa9f37215aae4a181374d1001353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac3a2b16ceb515377ff02d5c4fbc04354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca630e53eec756d686e485e0a61b636355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc7221158165b62a80375500d07661356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee7ee9130659465ee51555a2278fa2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a344b8c636259af0074d06ac109583358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a53e418744c5f3fe66c538f478838359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13e4f5a122cd8039e5e2d750535be7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343fbdd5e87a21043f5d13ba186e0337361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cebf7413d38f0fb90bf57728df4fea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e93cc3079a871e51b5c9a13228729a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173bb25945c1622cdd1b12d9b1de787364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5219963f61b9fd1fdd6d5b95a8d6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2d4871d3d4f7d1688b55de108d1aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c38502dd76ad8e069f4e130fe782b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca70965ec6c220d3f2e1865853098f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192ac97150fc108e57f71e9a09b51b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ba36038f75d02c81dc25cc3b6be0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95567dbea638d91633ce73ce01c90d42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54251a62d9c9b30647b663e953f165372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be8d8db1df0cf0e2ddfb854c0c220f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfdd91073dc8d7f16ae333fb8c33f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254f85ecacd88dee046f537f6c1feed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e88bf44c4a44a8868be75850aaa384376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa79dd2fb436ca737fc3a3aba3d401377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fc0755839bcf88d04be7f5b9dc75a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb924cda358f3387be18bb7766374d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b091100f2308b2365ac1dfc9ada9fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65e9d3de83acc62882ff1cf442022a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37395ce359d318f88be4f0376c682ab4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5dd5f926d955a3a378f353384015f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d30c80690ac8277730a91a02123db1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ea6d053f66659338ec00c3fc3871f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd0ce4b7c4a57f4d8dccf6a95d4abc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31b7c11af3728a67614f87755b21bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f23849c12215755ce3a5cfc95d7ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941deb61b11229a397b3b59f41e7441a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889bc69f3aec16b8f172863e2a6a99f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c089838feff8fa6f7ccdfd42fa3dca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66115eaa3c823f0aa671061b71ade520392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22782d48bcb0a134519d2a4dfc2a28393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028f2c63ea52992459de45162ac8c9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b165bfe8016f26c059d49b97639e103395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51b473f05eab7beb839478142ca983396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a8b052f72cc73712fe2ae8f63e4fc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446af23c03bfbb2d160a5a1828ab79ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636a67a6d7ced27c7074995ac0815d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6fef1a59b087a1f759f48308c2d35400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcbf5d61c70c86f5c6862c23f187b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e6e68296403ecee47a7785d0bc996402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5ab0ea6e3a358dd2d3409f9126e24403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a41500eb57b8286bf7d42f6a927c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a99dd5b7e0b07eaa0f976b36d0c0a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb5a13ad8d1704702514e932cee49d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caa49455c90cbca21dc2b84bbf3907407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfd96dd81240c5b19539d2ebb954ed408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ce6bdfd11d1b75cdc8072d895bcd1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a727cf988bb95e9e2fce342b6719a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6581df5f4e14a8749b7cc1e7c59b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be248f76e9ae5e9cdf968378c063608b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0488551f3d340007c7ec8a3ade8db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaac13445642c801ae4e12e133dec2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a22b58f6564b975fe11eb131f2cc0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b69bdee76cf7522efe02dca918715416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410894dd6a98fe0cd761611e1c2c439d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b1d1fa3a5f70a614bf9e78f99d78d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a442f0d8d447f8e18ecf453097f894419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc52dd824f7896848da2886e5e23d4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fe0a472448d7e4f454be2b9766de7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e801c01ae7d1c1b0641893ee91a1a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d338c703aaecd4269a81f380aabef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd220020b7726dcbd78fad4893d9ca29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c28ba64c1e335a0e8cb849a39d903425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a18ea4e087fe1806eb75eda419285426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564ac1f9917b6933b3f2241563ae706427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085f27186c97eaedb0219ff27329646428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc6450a37134db219167a047e605d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6db73fbba10af84579294d9ffd76a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ea153ae907f4d964a2d80a64c8bae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f3064e1acc243780f42996696766432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca92f2bc2a2b862622ccba1610fea50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40a398aa80b61afd370da2e9fc0331434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de537063a8262c1ac7b58f09ee00451435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3a54a3eff6d45bc3c5ef63339f802436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea113f5219995de0f4e9805d824ff99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4717c4483201e9b59425280bcfbf1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f17349be98fa3c1991dcd19741716a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9b9626123312811abae28db917fe5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b701d248f998fd2a50a56e86c9ac1fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481f36a286541d876c4ec9a8750ee0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6185dd692ddbe3a52d8fb29d4d9a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8249a0910119b5a051119169ba9060444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6fb41aff109cb6a4afe6e2b8fe88c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7b4e9a308bce39352e28e7929ab37446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fab7cdbf9a60041de02cb29b6bddc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbe3a34e2394a8fe2dcb5c60ec73f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9e5ad6a54cad168cef8f1797fdb98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096af12b940659290bc81f501ba3dba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2a6a5a418c1c8993ff2f20cc1b37c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b1fd5f32dd5d1c57d6838fdd98687452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc855a0c84cab08f0ad36afd51269ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90cda84ae6cd90478ca2d4a7b1a868454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bfbe6b689992b43a2544d68162ddd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6371a1d74e750c8003dd130afa116ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b357eb4822c47b746900e1a7cedc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d9c5e9c2d85191d3f4a9ce53dfbb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b164d4bb0e77632a3093ee7336d86a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ebaf86eb1a888251997d68e3143f2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74e0e76c4385f81c697f9fcb64744a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3d3159eef7508a6b300124a6b23b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979a4ce87a3b2d473a07749f8d991b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3f82f115290cc3261f0227bc15e02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031bd241885aabb5942eb41aa9115f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506941df0b032f2bb87363ac464f1325466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd4e39a155c3026e538107e9d9654f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c611bad13044a97a727ae4c35ff8360468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0be44d848416095cac66a60a680fe3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fd00ae42e7c18e0b1d7861a4ad130470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703d86b1536facbe292dfe5f96ecb3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a769923aea6e8759dacba68f35495e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120ae81d6864f5be2ef8932d00e3e08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650cc6871cfce690cfb014fa1e928a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1550ef4ae354f253592638a2cbf9032475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c750b45c23cd61831fe5ac5fe1dd0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc7c36c926ae4cc55d8e8656af494f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4961ecf4676576aca753c0b5d4e0d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10485d3bad29d3ac888c208fe8ebb715479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac025b4baa0f62ca59660b62651330480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6cabbcd9deb6bf0c41f5a8e0b111f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46536c342834415a0021b25232c6ca4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04dbb1cabf7ac6fe14252e22c240f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a998533d0fff21ad1f9439ae99b08b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a75d1c391a0135539a823e608ed0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc2332f2216e8de78d6205de1dd656486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0c47cddf563b3911212d4b809879f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92aa57d009b1d6a45c1102f76bd193488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c85931f544ceddb15edabd1e7b3eba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15569eaeacfddcbe6d7522fffe4f1a6c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a25b337bc0e4b212ec3a6a6912286491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0d5d80f520c01c3923cf484e07056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58743825b753c4f4d4d08dccc07f0b32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27647875305311176f2b06d863a06d3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca729ee3ccd9de83176c83540579d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d6ab51cc1f783cb09602bee4f97c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a35c4e5842fe3d735c8d76455c978497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af68b37843cfa5623465db2ce74bd9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b78c032b6300fc7758ed86f67c12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8664c7f622890c401d8680b9e5cfa6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf033b3f1e5dfaf2addb4ec691004f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124eef2c99aa52e002ff4eab48bc0ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec31691081a929f56bc02da51cbcac5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ca243c41a22f239ffdb1888360259504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5afe85fd85e280e4f76d64ba164de2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0887591617281097b06e101fc53378506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849820c813a44d00125435c41a31095507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee72440270ef203e6f476b9cb186f6d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa062f7d42b070ed8c0833d7907af6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9a19151aa8c048742330ef0838fbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6602c76e7827617bf9979d65e14e4c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613245c5fdf050ef4a8698c531a509e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651231a762448bd006cde8312cb2670513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426777abcbbc31b76251e9c5fb07976514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24a3367f891b944cc7bf019ea18738515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef356e4191da583f3c69b34328b1403516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c99d25cdc328930c73533ed771a32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31035809baf40ce8a53472520df510d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fe857ec0064bb6e49f2b232e14794519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388147920b552317b1637737355e7292520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bafdf8275978386cf933fcee7331c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f585e65bef7599b9f2b7c39156b77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a3d408522ba61ad3cfd4014950196523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168001e315826679f421e9ad703f5a8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f699adbe0bc5ebe495b369174054ae5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57fe6a59f0f624dc50f5ec2b0705ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7700cf00f50930af85043454a63c88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff4a127016d76cf9b9282b92c8a7f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94e74d1073aa98d571d043245e8c53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f70104e2fe8dff079aef21296db1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bb8f1d2a6be5a250bd15d785cd0b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1c120aaec22c0f27dd8d5833b5218532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32278e802a30a16b460cc2889ff54c7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a3c28e7bbf348089cb0d0a89ebe6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c97a4717041db3c2ced2027ea4d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228175c44f02d0f8ebc4ca2f6d8abca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105ba9b0fac917ef4532acde6cdfed8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b7f621cc6b4614c7135c0fb8d394d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29a3828fe76baa4b16d77e1b42ce57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b651969af888605846f5b77c8a929dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5593e9fb3504d9c7911376809a021541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35224a19ffd25a456bfbb0677a766d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bac32f85fa6fb83b855508267c5e6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faff1af7d8a46a2548558fb830c6f53544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db528aaf2b66cff56429d1d73c8e9641545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4703c30c6bd01f13ba7500bfda4308c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36114456f3530945a53660025f4938aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e98ff58938e1c8272584d62af84ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dba80be9c0a3777c94965ba9b75737549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90d63a38ec616c7f5844a96eebabf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ab930d6c5de2edd6d048334f97b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2ab801f97572e9be0e4246b2b3cd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd83e2fa660477b9051a9187e97c17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34db144f51a4d5f9aa673f32ac558f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b843463b570619b85abb37b59699a73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dfeb56595a4fa78306b2922830df7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203152a8a519b90d08223cbe394fe3ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73442e38fcb5f3e79ca1199f7a75b164558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce78e6c405d42966f854c53973dba7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a83a2aa9151343d89d6e2291aba46560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c50fe0ac85530a18f2b06638360650561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040e2d6a8f23c1a4e4f1d99f34c368e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633052bb1bb3bc441affb4ad1e0c2e80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72392e9c9aa36952cedff1d2c676f9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306861c8b6856c03cdf584864c971e37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced4575985fc976500fc3711123d17a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329b31d94db00c76281eecf54e56282567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913c7ab7c9d1fe1caa52ba6c0a989c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f757e47161834064418bef96994d9b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edf5d4c4720109fa724e201b7a3167570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a1486074b5cc40f515dac7faaf7bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749323625c68b4d52077f343ae713293572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328458c6fc83552d331f5dd4b22d4184573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca63a0b1f5856ef68aff4719fc6afde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17607638274d66953f10e28825565da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb2daaf809a7a198a0dcbfd4b85a38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d337c259a5dc4bfa2ff01b6cd82cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241c3cdd1c55778beacfaccfab25bc4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dec3bef5b7a803c29f27c1258566e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cd415c7ccc5748fe2b00914fa5ade580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f98625e571ab7c6863443e3ac77ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829916dd62665a341098902c890da664582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8729d932187600bbfc847e4ad0cae38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aa02d2dad54e80d8e7464da9f62bc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8643eb794aeef448b61babb4829a1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee074a876b234b5b245d796c7f3f267586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927efd5d3510075f1a4ee3ae8bbbf558587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02816b22737ab0b9e1ff3014e17bfd93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4023dcc1aa026e18f91ccb38d81f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c53a43fdd2010835cab005e279dd77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e166b233cacb2f2b443aa9fb86e8f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5413bdcbb13c7fbd3e90b7e390eaaf4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e99bbb6d5c8bd07ae668780809697593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac64f07bc71d32bce75c68a08d97849594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788c3311253a65b18520e3d5736e420595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b39548057da05ac29488628f3dddf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045faecaab66491ae6047dba6a533273597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d1d4fa4db76c74289d529d140bc33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e4c12c278f174b2df086e3bb75956599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052485510af31c43dc32b94a4fd260a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c8f714c5adad1dac77a60dd146856601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161ade01e1e1eb8a890be392f3ab319602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37766f8619fbee09f191e4e07b6f95fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9648a4f56df51decef7e095628c0ba3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0dd4fdbfa25246a0d9754588b0512605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7a9f55d60ccbbcc66ea5ed1089156606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb814de1475541e458c40e81c38948607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675318caffb5cc9058148cf521043fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0dcc6a2053a0e1a2f9fe23637fc10609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba414f72f216a8addabe1c7b16cd20a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fa6a5857bbbc9698183dac819b756611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030a8650cf5606b13b673ceff69cf31612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf834e85f3f001dfb4620897338abffa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9527fe3e287759c1789dc8a7c3b3f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a26fe83618d8135d90883b8e5f97a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a289ceaf58b6eaf9bd157a7f8afef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9583cecd8a926e66c3868fad9dfe59617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5040393c4fdb65661e494b9b0b70a2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce8fc7161a890484d7d72bc67a0d75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b3ea538c16af5960427804e6516ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f9d3caf2763f573fbaf60e8f37d74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211f40415e8899f13fe37b95e6f8de2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91e53ab2302941a83fe59d89063f21623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56149c809c8dae2eafadd7fe449c41f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553b04774ac6777a0bcf71a0bebd139625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d4004109ba4acd4f598a0767ad553626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847535548ffb676dcd9c46b8b3d6c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c53a7f8d7a187438d3d03fec3637f1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678b0b0b670125c3ab89c89c1e5074f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a66706b802176351b3371ff350694630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c442fa84411a57cf02469743062f56631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffcb6a78ac22591be4896f9a7dba57f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c613270ffcc6f3d6674664842806aa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190d9d1730e1c1bf6678e3cc810c91f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289da8fed317287384b464421dc5389635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fe290320c551c033614c35b01ac7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102092515a0a6f948dfc3d454fa499c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c597998e5f34f7b9ec33376b8c6885638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bb6d5e2659b564b27e471701f1cdb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45665dd4c9fa6753785fb3647d934d9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f4d6e992bdfe12e1420a828e9ad48641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703669a7fe622b9e4b6fd9f95825bfb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ce8e1c2f363414bb970f0002a6ded643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db441b5ca72063732aee5c3d12d618da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6acbc93a5ebd68a5bd4481600bd470645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21b750b42124c7a826d9e41f85d732646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145641563759f9da2282b81ca7be6ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c8ffe02800fd39f33db6bf89a0b23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8e033fcd51d2ab077095bfaf30607649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3eee4726a0beaf844fd34443770957650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764e95577bd1f42e8c11997102a085c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309cbf1ad311dc692927f0b5f29b207f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123f67a2db9bc4ed4c716420b2a884f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f00acf01696ce7378994ce13975933654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f454d23690a26fca81dd561611c35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875513dc6abb12855da68a6903cd3c8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e536832610a9a80340b102c946165657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31b21f74fce2daa991865d4ba0765f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde1b5735a3fc7390331ee577f76b8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2abf4e3ce1187fb6fc5304907b3c44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f1e3c5a55fa0530ad185522fe1875661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e981922193bbd014baec659ae5e6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef72b5935c309fb242d9651e4c629a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a95f25a6fa1d93418d3ca3530935c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6e146f6dd4c823727c2f857066f39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c539d9d459f8875ca4129e63422d054666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bc8c3358b1b51f295540d4d3e4361667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad60c29af591cd99d79a15771a8743a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694162febb05e7f59f9d6820fbb888aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb03d8a0140384afb7938bcf6b8a0a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec81cddba74166e0465a7b84a3724671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4d3b04fcb47ec2bd6088dc9febf5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71d0893c09f1c29bfefecb08b4e847673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72640d029147f902add66d434b3865674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099f3e6296a98c2f58debbc931fa3d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca0dcda88673bc3552bd111a7e36db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44147f147a413c31e693523cba64412677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a01f56f0b7d16d766f3b4ddb306bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2f3cf8a871ade3ac40ea7c9ac09a2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553064cbb22c74b4413172f950a61f8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82020e02a8c9d89f6fa79c8f7526e727681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36977812beeecaaf6c5b5d4619921e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537391475b9ecdb0889bdfbbc6b2ae23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8dc6c54f432900076cf522b310c4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8b08650d19f9ac9dda809e9665e95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa943ba83040333740622ec77339dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd07fde2097ab33771d38ebd252582687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8a961b6d1b539ae66d1729f3f3926688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1438ade839285f4bf73bd29e2b353689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d7410fcd38e086f3487d6a5610843690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead134495e5bd9fdb8d933f9996c957691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430955d6b90a73228bbda2fba964c36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107791e5a0a0ee56934a07e0cfe88cb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf93170d0c998e0cd89a0321846b11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ec2f6b957e436467ba916311a6d57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a10e9dfd7e742a6934dd28bbfc9b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78323d977c804825abd7a6c2f2a7d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3489156d06228bab205d9007453d04698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8dee6ec749841e93e9a598a3413fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992569ffb12039517294951f7eb061e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ec728ed5f987169bd98dc5c135c9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fe2b831618513be4edee15026bc43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493d40568e7d389f40e2db4883548ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171dc15d3aa3a63e2b49f36fe7f33b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82816fef4551698ff1a68d1a3a155019705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3889626d0c9f2e10af3096337655fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2a5f739719309b09118e0679bb26a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c08a62cd2090ad9c45badb52902a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bd8f477ecdd8129cd91f8a78f3e35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b114b14c205b95fb37223e08d4b63ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d881ab507196c2a3d070c0290920ff0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e342e3395066ae73ac5b2e3e6aabfb3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfb5595ca09e7c5780cf96c5627ec1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3824a12318b131a0423d3ba51b07f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847ea073930f36f3b9b3009cc078904715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107f538072aaa5e14d8fdaeff6ede25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9d93cc8d4566e383ebf2e0413914717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fff7084c7f584b0c9b833467b4ddb8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8489953ebc25da39773bba708ab58719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e6e122d2783d39fb19a312885030720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2597f2ebc4fb7814ea49b5676dcc5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf36c404eb2a8fd42160327ceedfdad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca6fc10b2ede227421c2f42b55c3b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502069fbb3adc1bcf3ba59d476256099724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65063008bdde43c28e5c448493c30e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47812ff9e6796d9e7987ab579228e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b822371b0e5d38d85fdf4a70b6637727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0d79a2c6408d1b01227ad8063c2d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146fd1f2d7b93e70c5591addf0fc054729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3575102be27814a35dc9db2c8ac1519730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547acd096fb16d4c0ad1011d5a6b8b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb3628ae7c00cec953505c5976200a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd94af2b6c85b3995948e9e36b3e66733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc8ada5e7af2d623c92bffed4ed172734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d7e2741d3edbe4b0588b1761bb6e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5793c658820108f8f04523d3c195985736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a64ac410f379af5dc8fdd3e44372aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1e8e5eb02dfddb0f151f50e9fb5eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda43e58f1a3ae019320edccadd4d0d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125faef118518303a1245737b8fdb6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc731ab64fc852e6dd0af2757697f3d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac573004815ca4e047c6ba7e35b48bb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623314fdf1d90cfbd9953502b8e3ddea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a234201a74619fb0a4b3399bcc89ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42b91accea68687e84a1f7159f265e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7359c991bee4aaf3eff6993761d080746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea204b9e7be3b46a13a805a6227cdfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea529510afb4bcf8b12852ee4acb6b58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b4dd5a8d0bfe4f391013cde585f13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41734cf3841dad7e135fe8c3d9f5428750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967db8ee788b9b6c908c4021afa149a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e789117a4b933a0224213768d58fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6170ccb527d688bae63f9d91a2a39a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd36842b0f3691cb10688c6f0281d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897907c551a1e63bfe0833d48e91ccf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a0eccde59386cad5e078ccafefbcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d783707cdcc3aecc69f68e38208c8f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1603318445994e630e302ac6568418e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d474f49be099d2b26a09e2c89834d4c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7698297dff72b18ebae4cb0964d2397760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febd424f8e8d0fff0b51f2fe99f2582761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192115dc69d2861ab815b42074db1a4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3970f4a728e464f6ab35e057e94a0d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c2c78c5c4653fdf8ce732e638f1c9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba57d7199cbe72ba685c04d9377b3dc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff2b51acb9f075e59f2260a59777b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53351c144f16c93c4bd26f0e0d574691767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>