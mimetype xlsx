--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e982e40374589507aac24ea0c958f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fd2b1f3e0b36b28b2ad45b8f7527a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88657ea2f14b7d1ac9091adcb0db2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f343b781f174be46689fc2d118349b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221684f930ca53461861ca7b5f48c0d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab9c565cc2d3c1883537795dd858da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dd6f2cf13fa3143e048760e8923517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5a58a5a32ea8e7d2eeafe57dd19078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9f08f4c13f49e5136d2250e01b2019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1558a53a2dfb55f700e7759233dc79b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e612606e8a9d4246ddc6333ffc99d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97fce0010ed7a9375dbb7ef87a6b5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765f37fe04c205b49dfa8d33b16430a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9750428a0489bf3d9d9ee6f7b512d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a27ca1f86cbf34a197089cc2a0e7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb4d2ac6f12c1ccc6af71f0ebad87e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c2fc0512a5db4464dc8cb33d88e2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dda64c71683afc6fccc8538d3a47218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a60c96a8e4f46a54a070544e17532f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050de81ce11ff2254c5f86023f743b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11db1b99571726615acbd3a27a0667421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a609e453e259b8f0c489fd528bc2b1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc3736f25294880b309a7bb43592a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d88067398b8c698185a8e0d5d886a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656da48ccee1a13bbdfbc0736ed7ff225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518d6eb4d706024cd7360feeb34550026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a41dffbe78ce96a4e0310ce32572c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bac4043a1f86d0461ea1d7eeaf97428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d3a7862a1ccd5772266a2670777129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546848517d81c86fee51530af7cb8b330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d3fa295b9857a791bc79837159e3731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8716a4826816ae64a3efbfd539fe0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2348dd8ae1cf7c9726ebf504cb441833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbfb3de1e3d44ae6694b6d318e4d2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca133148a28f6c7b112bb6d2bed3bde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2326e5c5d2b508075ca9838ac795036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa945bd20c539b9dca4a44d84bc5a3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce3d86b5fddf62b2ea44c8076eaba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db61905f098cbe82c659561667de6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c104492589d74d9ff515a95dfb85ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829f15aaf4abddd892ebfa17785054141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffb5d1c841da333c4c7ab4529faaf442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabfeecb58344ca75c5f3f2a73ebdd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b67d37aa4df7c9898892b09b1966444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8a3859b006d38e230ee13f02cf21a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc86ed221775b783a7b657df0247f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0250371043fb302b30e32e8fb28f00447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf403a7e1759a07f1fbfeb34ecc590b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe439471a0cfca2c4844d5b0c4749549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470a43db032fbffe821e3553fd17ec050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84fdd65f921808c0bd2a4efc3d85e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b967a5979c4ac32eee2dc0dbdcb5b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbaf74ff1d8a9f920e0bfc691fd7e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb6506e69388c32be8c5648c8a4c0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fede45e78d6cdfa2a12d8d2898c936955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad156467db21bdb7b06270bf988e51ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e177f7bbfc6b1bdb42a64249d62a24e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf93ebe86dfce4f7a67bdc36ec95c4758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9aa0029909cfa6576344ba6022abc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b851d4a8314a38ac38f3a424bbc4f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaaf11cb4e916292b7d7bbebf4b7e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6798ea4ce05e083e62c0ebabb812f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74ec57b77ed3100b117cd3858376a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeec7c384e5b43ad6508ca53b7333ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d750b7609929f3c3e92002746e221565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc4e18bf8241cd16161621350176766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08b50ac00ab13cff1de3a02a57eb5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a0a93a6d9f0a41fe847d715401d968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e070bb2c36ef080b9914f1015695069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a94ec4bb7b2ef4cc04b3e2e84ec71a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52327b9e0560ad17c854d45be9d5674a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5681df4f84c4086f659a0d337f28e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2394a9d0354fff1a4f57e2552eebea173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61080b469be291705705cd4644bd521a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e1f87a4998bb56aecb97956e6e5475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc4b7b4259581a19f39e2bd9e195e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840ed2b4fce83bf9f46ac965a6e571377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aff626dcab445b6883c45f6324eaac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9891139438744d810b2757c743c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dac58ed181800bbebd93d01583c7df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913acc6be74eebac14bfee07640442681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f92cf5a9990e6faa895cd5576109782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a173e9eb950b933334dec56a2a1c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475200d1f491db5ec4eddb9f1b7d124984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06eb08bf9442e2759425aa6687136f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd507f126902484b1114995f9274eae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8ffe5431e58dca15abcd00205cddf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989162528dc46ade77cef221abdd5d5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196e594753a377365926b86ad1b0a6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d94048607318f92974775c40ddd7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69b28413864e79ad6f94f11a6de82391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23621ecc2a5bb094387ce5a4983fef4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09688dae73d2d9f4a6e0aa6788b2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689c81df42388636e85575dec024d6894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27112f2c1671df64814b9dfc95a1ef9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77fbca46eb5632ccfe6e68491cd33096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4a45fa5a91cd9a6bf811833740ea597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148eb4fffa68f2deefdc3baa030382c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090652a2a1ad57f04e3bf3bbc73cd19599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f3fa4ad33e6859636d81f004885ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7226ff5173520f2edd40550fdcb2caf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501796d3fd4064a58765d58ced933a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ecc416b7ce2bcb6fb9a6cae7487b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769277f339aacd5cce55c69675cd18c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86753a7ba77fc2e780a623d17e5202da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba56f4a9c2d660bb84ff30e3635a54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f843f9b7b7c8b45cd82b3aac2327b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c3fcb46cc5f2a67cfdb3d04d9c6fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4064cdcd4a5b8273bfc92ed6fb64c2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0747e1f3ebeade8dfe5d1b51cd291110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3004f5c41d474a3c6b3237bc1f1f0ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ae4bb38f2ad14cc939567b26b246a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f3265de41223516493b7a091118c4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf23d1918a7cc55d37b8505dc3d9ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d592624ba1cb95ad451ba13d078090115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2461d27d688badf914d5ac0f655dfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838964d2b8fe8216a64c5dba67c568d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38f23761cc1bbbb2354b3854583287118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaed21929632021ef92b7b2ee6bb43b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d78190db70557acb6f1e5ed509a8dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e6b6c7e027f9b324ed325ff18d62e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239b4c90dd07e7bca336d3792879c3f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60783915fa75e5a6334a751f92fa3dd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89b7a3fddf7749a2ba8db96eca5065124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579b9ec4abc7353527a19c3a21a1220125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831792b18e6dc1ed48ff6fc28926ff4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18159a27f71a2023aff7a84d4ca5cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76e0c992ad7e71f35a7a3a35941403128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d5edc742a1e2789ae16af53d42a08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d0760e7422781e3f335b939c3d09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58181061f1b4c3af36c38b628cbcb86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b778ab9634ccd494192195b5b0343132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66366c39606e2ed676120bc1b199a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156265165b0913e6dd07020b96460f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917699a293f0240cc9e382f45f17fd8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4928d048403445d67f40c50174e2663136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105e6d364e35c81a6dd1472db727662137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91cfc710d415fac0f338bfdbc587bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec8ff8e4576399369761f106c2b632139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727a6e587ac5eb7deba64e6d72470fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a562c0086bc4b2f53b66937ffbb5ae6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae03e2b85fa40a55039709e897fb1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04906c76aaf686646deff614bf0b9df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356ccbb104b63417bb65e8df75def04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf464807a03f7de2374d0ebadd6b94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918362ebcd9bb334f0335889489d675d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7706e1247af0aa6a583ec1ce6fc06a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e503deefb8a532a9226692c7404b8e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8c2640ee3f779fbf8139283efad0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9f71bc1f735e578dbb4832a1686b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e2aeab168bdb7b35af280df56dcbb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d511b95da563470dea76e0cd7331412152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b5bcd62b7a293df10a09b37e229da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ceff7457089dad8c149a936ea7fec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ad02e9f4b045ce4561762cffcbb3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bdbe14aae74fa9b7f5aa41b4d97fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb30c6f2b2b9e9531bf434f495054d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4758aeb4277b93f72acf778c3fbbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dbfa7f517ba47a80a99da02e22791159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd07036235aaf4fa13ba6bc5321141160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b44459bf0f7e930eea886290aca96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854c8108a7b26425eb6e20d4dc9c57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5143949489d1e952e0b7f6366b3f5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e4c638a6ea74838485c1befeadff4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde1f0a387c8f61fcf262305a80623c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8308fd42526079f18faa338202198166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cf710a26ed1d2de8384c2869e40ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25b1710ddbb2ff74c64bfc00a9488b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257949856b9bdc5e8f1c32f30145a47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4353e828395b2232868995d44f191b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7d14f2780b68e7fca92c78d696cd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38f63ee9d19b8c64acffbcc8c46ab0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7a5e952b078878da8347006292a3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae60813820c46fd1be35520cc82eff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39143656a3c50735e536fe8f8f7426a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bbf921541362301cc0005e73e3cd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e443b4afa4c872c23d858a788f6d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6778ed58857878754376f602b88b39e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756e291c816a13213b14180fd51aff1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ebf691986de7a506559e27885592180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c795b64141d5819d6dbe9c8526e51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852cca3d4026b4599eb069d76926002182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f742e356f70e956a8d6d62934959f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754216107276aa9fc89cd55b6cdfde26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b779e19835eb2e5187f5aef029d5b0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2ed90d0b3c3baca29fd483cac3be4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cae99717357ffea94a53996a01c2d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a170914d12cd10c0cad5a50b8c05e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ccec85ac5751fcceee7b32bada921189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74384a3d93f9320940a3be535ccd706d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1e72ca366726684a315c48d6250b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cbf36349fa60939705ce1a843e56e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59d9aec5a5bd568124d46ac8f5a695193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd37f43934918df3ceafc90730b0cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af827a506baf33571c8340b819c29a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e799509b7e2ddc707b70ad14c1823196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6cd50af93fbfc9dead47789415302197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05b4792082dc9ab85d29adb7af1345198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ae1446de7fc553eeafa592ed16392199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40f0b51d82c9840f7a2844e7f849bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d96dd52375d1ac96e5f1e7a6446a1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071e4cc24702e9d20a81f027a887ed9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278bfe3f55fbb90c15b2036fc5a890d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049047ba02de35072c0bb597fde9066204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2af50ae72002490739ad359dcc7ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eacc7758f03448ad0624b2f13df9a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4dcc532c7ce151efaa9c57a0a11e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1706a6cd74586120dd34dabb5afc48f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739e8ea536106fb07b969d8813beb5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3688dba1ba144f7a042a60ffe079b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e259a25163ab096044aeb6e0d9f9dab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425054bd22261aa53ffa2937c4478eca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25abf4bdcff401f758148da4d5d53d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce41ebfe2c75b80bfbcae4376da17c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81c7a05eea0d70781712ce1b549da7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e72539ac8752f843f557015b806af2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661a86236e05c27e4924a8819b711d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5244409b18efc069f0cae29b23ceb91218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711e930578296d1bf9811d2413623e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a03733824361c654978fbce814c7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11888da923582f3980575383d15b7338221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabb635b0768e583dd6f43761666e74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028eb93387bdeec51817cc596dbafa7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19410ba2ecfcbbe2f04e1788bed28cb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6cb48bf7aa14a629122ecc540b495225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d2de12bb3909dca8967a7a5be1459226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfb6c466d2e7b8384b51ebf5ed6102227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fa3697ead19f4bec265657b6ef187228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c04b767191154a999ebbd6168c5f0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbc7cbefc2b776e31fc7f6f20e288c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17463bce3d191f204e5b1af1e15909d6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a04a1c5366f159c91d1f568dc8125232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdbd5ab07945fbdccd50f253c23c88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ff0c7aa9b23b8caf270461b1bec37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce340f74dd47db98a70c56f6ccc1dd4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb695198d50f622ef5a886d9818e89c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123956b25e704d3f750ee26435afc3ff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e448b3356a8b699dfdf346161c41f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3b92268e91f48e0b221c2f3f5b221239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7747b3c825d98879ea47ee25a3b6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad954fc799de0a3b7f02301d39f7a641241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532d9e911da7b684c3ec51fb9d515ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab70a61d1c764d47550a6447900ceb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26b49e26bbbe845ccca8c94ca33bb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92af9a8d26da2f5450275a5a69cb464245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4b5d14b9ea5061fbfb1c716b86e73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0b65b83d3798b0c5f1947c7781672247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ab61b72f416ad3379cf002bfe3f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4a35cd7b56068a6b9d11fb415618b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab84367f1f03e4e6599de1a8cf5e9b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0570f61147c868de535570b7fc8692251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304ab51f41be4827c033650235aba44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7cd18e1b43bcffdf402bbfc22da3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dea654f59f2b0b1731038832d35516254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a6b5767b1c9209723aa426f3224d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f2269c8b35a186882a1ef3f14dc89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0d7b1ea0df84d04fea580d4030530257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af90fa728b9e28d4e626c5d3a47de5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb71f2d269ccc5909477fdf163d675259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e58c1678f05b2b6f1db32205dc7c95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28e76139f6bae526f39906614897b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a03081530ff4a4d600f5678b2ace262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef58e73dd82f82093fa55a5d69af2f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938c9ae676a9b468d04b01ed61dfe85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918d637b4034160b12b6464ca88427e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b563d608e6bec4637874e85b11918d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f49ed01a6b86e1bd0b6f0221e4d81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b7dcac6f1c1ea8e72b42a3fbfc1976268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63bd22bf90ba6893351b6f24143758269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3c5aef8989a9dca2a09e0209b9b86270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cf5c18d2d4e1b26121c3aa4363e5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64000d6014c29c6c9924ed4a4b9caef7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e2d798eb0c6aaeac41fbc0a5ba7ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc408cc5f1a15792de1b5093c183b832274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617289e4a51c4cef6e4a84b1f1aba58e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2fd3037dca6b28978731cce6330bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b77937a3622f65cdd9c243fa10b789277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412a2f14abf90d2869afd603c85c2ff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac4fcdae1c4e4e4d1125b9901faf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19fcac09737e7bf2580cf8dffc4d9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f2c784a0680ea4e36885258ebc1c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9d8835e92c7aa3f8db752cd4de026282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c440aafb649c79225724387943938bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01340521f8491bd100fdfbd889981e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8982fd406e30d6af91112f4a9e5b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70afb6fbac5ece03f172d6625215842286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004d7d79413669e6485c107d196693b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f37d2f03931e5b93dab26a00fc888288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94151d5994d79c3cd1641a6f66b17449289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325fb1dd901708889cb951457c71167290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf3c42d82123e2b05ca9841263f0ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753de64bab845575b1dd6c9c87e45df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7f544aff92f39e9066b952bcd248b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749237e67554cc771d5c23d17889451294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a0290c285a3b4f5e77f5c1ada628f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573aab4b4552aefadcc63b60fc243fd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c61ac36520be4fa884b6f7ed4ba5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fadc6611de324242234e34a710c88f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece61c8cfa70e847883cba8d1d5388e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be2d98dffc879fe2d1997a701c82dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4488aa40c1b1bd1e418e85d51c8008301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4360440ce849d58e65d2b8af5df899302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e691dc96f77b42591ae4bdcf36726303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbed18949fe0a832e73e1144cd3fe7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502ac18b79af4c8c79db034cfc289f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17e274e67a96306ab78a4b01690049306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6e2ffd72fc83a435840753b79e8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230dca6d708a8f688d6ac2174518e6e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5686f7a7c223a90fa2360c13431543f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942b76da141c1acbf34d2d5c0998fcf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cde3fdc4a99125155fa915d4457d4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6095a9fd4fd9ebad7eb873f226ba13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d19b950ed0ca17b5514d1ad91ded42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d0a8c8216150d648cf8d4e8d9038d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065e4b13483146e5460a3d438ce5f50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf15b889556b3a1e12ee2df4cbaeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd8838e3ec1a1b2d9799922b87e549317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbab86076cbc88eb407a08ed9e2c71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa55af6a6f35c401537e7d3cbdb3493319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1bcc4ae29d89fd67c4b49360d4f85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5b70d3b56f35abd9d8bb88ba42ba1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5399d818bc3942718f8ed1af9d97a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae47998973713152a90617223b98d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fdc91d1232e9c5c82753d0ee84fe3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c221577d12174f83bfbb1934e7188325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf7530deea862296df6eee8a952393326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ead4739d279742ada37c886e2a245e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601266efe131e9afce02f7c2e648c2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398f4e58923622fe537126fe183ef03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ca49f8a33784a34134e01086b1e21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d10c8c12e996773185abf74b1e2ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f57af45205851d685d27677aa5e2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da44c3d3ee0d0c39c45ad5c80d32b57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656de53193e25714753cfd5571cb9eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b268b16941073ca63ee3b38fed98e9c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11620be033d8e2a9388a52ad1a4d05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6247619f5a9bd60a421de06d8f7997337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecdd27d51be519bd10a13829a7b6e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5373a0d0d8fa4708b79ad240c72a13e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4eb40c2f63cb931416142aa18297ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f2ed0285fd98b59ddb6ac9d41073c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8fab140e7bdee16c0393db8762201342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981836cebe153244101030d3323b4f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd9b1dfb72965578453307bb08d0b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8172062b619eb1ade63c5229ff1082a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79405255467002328c26371d38859265346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507dec86a3cb34d4b89145f9064f74c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547db4ff33274fa5b596e0552aa1c57348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403494b0632356741144e9dbf602e019349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc7b2f14a30a310aaa01f3640b1ace350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d468853a12a994f409c9c8a8fa62b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806379b77d4bd6f84e3910ea4442a41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326ddc4c72e4157a68088ac63d55708353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742760ce11a5bed741d98ac536db6b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7724dfd3fb42826d5f93f9e4d73d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ab6ceb2ca47cf8d0a2e74ff7e6072356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4f01004517adda11d43605b3d8be9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f887cf6fe8a02bb0d7841b7b1e49b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b6e4f5f7e3867bfaffe5404702af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd1fa992b1f527d98403d9f37d3cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b926cde68d4befce88b266ea85876361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf588adbe668742638b46481b54b885b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b49dbfd89331d550506e83efce70ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95498a31b7413c49dd8d99443fb22bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e4b2237904e3ad7d7e584674eb76b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6cb49aac91957a82bf06511ceb0aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097001e830492b75d5044c1c0ab100dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d41a228fcd4813043ab07ff66f566368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0eef49b1ee7924db756c0e61da538369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6617ece41ce8b7ec13e17bd994eaf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f65ce1999bb2f00845ab00baeaff9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4147843aa417092addac47bab1a59c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815621e2a89174b9d5a5821e8e232fbf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17733fa3de8119ae9d48be9006bc129374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f503f0de54e42e471fbe7952fbdd5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687ae55c3e3fe430756ab38e6de8d61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb2dcb3d7ee5b280693dc316663328377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751998ebe45890dcecad86bdf32ebe6b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64c75c1e23052f22f45326dd49aed3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f6d57fae7cdf3dda6ddc6dfa2519d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11b0e2d97858a9a51fff7680d19c29381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc0fccc578dc3a54e26a8ed1234ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46614a7a6ed2ac5c4816d0a2c091e4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68046db47114c43fa42632c206ee03b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930ea5cb6c5859407c2483b01ed6f6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c02fbfea2efee2d0d064b4736b384386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51cad92ec4ff58c9e10b70f4dd9f40387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba505689be499fd835d0377e70cda05388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c873f07117bbe588994b9cfa7bfd5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1731058d4ab94e4b4ce367ca7ede752390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c896f5caa5522f7491c6e6e02da4cd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8be70feb0ed089c5489a9644d0a526392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1663d300bfcae1529653f4b38adc1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f686c372a21af2d3f70015a26f46394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57e9bb9c4276f5455561defe1ad91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81be76900d4c29a6c37cf9d1229782396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1d6f744d6589d05205692d97f06fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c54427d4a311d92449db503c5e35c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb996e5fd4f25ffc26628019a768c35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c6148ecfa47b0674a88eb81ee1521400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df4f7319efa88995f62832873c8758401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b89f12dee0d7f452038a14dd1f49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f1aaf1854e0ec0c3d590478997fd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085e6382938a622760e3d3ae5aa8413404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c72c26fb9072bc94182b9f2f61c7b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179db68e031193903886c79b0c45d811406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9e647d4a063de1fafa4de3e7502c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02160b8199a8dca5234944aeb018f709408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf86796e9d62562cbe7ca992389ca8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa314112f9763cced30a65db05b10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ee83ac4d5923c832fe24a1150650411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca05048054ae263a4a11b1792384685412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea453129637154cf7dae86e5d5ce0cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85492efb2497030fff58643a4a3aae78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec29ed35df464aab7ffc341dbba34f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9805831969b4ed8da9efbe678f630ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b91b4f71544e098e1bf874f39875c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85530185282cab0e47281fcf078301c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a57e42cfb51083e85f0d644f0073419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da010d15557cbe7e80adad0dc1aa2d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fc13ca24037f5c0f16a62dd54e81c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b8f57713e48fe3a4068c1ff915c3c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eadcb335dc998ce7ce078a41eb594423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb51ecdf0c78ce04bfc3f9c2e86f6f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c0a3155be89bebec209f8810526cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42224aeff99d35bd9cab3cd2acab19f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcb2302dee818c1675698d966e3ede427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125d2e9befa108dcef935c70dbcdc4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9715ac280363e683fa54ebae1f5d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5882bcfd7c03999d4fbf2d65cbd7009430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa2b250622d1c3c97af8a2bae735bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff9c53042f607929dbb9fb3bf38da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a066c80b1dc2162a33cb538efd5e4d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07c1734e9f784424f41d9a86c82638434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b503042c41697e9d126ea97828072435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d909874b02403b7eadd5ab6f41532436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097ff888d8542c672cab14bb6b50240437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2f98a9506717d997152eafd203888438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547102b50e18749ab12f96b2f375b30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c318383ae339b7b675d9683f39811e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6edc03e26c713a395d2c731a9f100441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c411a5ec0260830811454d86b3b62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671956662fa944c9f14998eb8c2d6ea8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca641f84f0e9a711b62cafad94853347444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66007472772c9ef71a4018c0c5878d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f517886baf7545937bcd207b595f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24512b6761e42f0ec02a34347f32cd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092a87fa8fd57fd0e5d58326e8e6eaa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f93de12f7eb27eb1ab42e9fb6b796449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638257b75cfc1eac76451638e6069d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4503526409f08fb05236d199926e5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072f501807cbcc34b65b30d795825de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0459014130854a439e92e1e99ac1d7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f3faee91ef1c3b1b9ca5013c474b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57600235b39f48b280fd2645036765e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcb03409ee335c351538bc0eea7455456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaee16b17e3a381939f87e1c132915457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea7817a923ddcea34765e68555bb3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d5d64e44b86b6c0142baf6eb5a84f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429b193d021626c8a1b1e6476ec06c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6cbb1f678618c537d9da46d222441461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c12660538ed4d9cb283dbb5a61eea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3737049b7e2b16219d142e449af26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16673a11f89bfab97d23e688255bd4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10907e20dc83b8ca4b924312775619465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1a57f6bd670735e26a21c0ba53209466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363a90f21a89b7d44dc0139610c1da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1fc6d8c7c99614b9976e2e5328a0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749935921dd06e1ef460e86151c72bf2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779f58cb523810ade318b831fcbbf8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846c0f3e882112c30481c9adf75806d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739024705dac4875b26ec0cc5cf882f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d43c135bcee491aa21ab3aa88b637473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71680009f7d2b3345fc7d4ada6136117474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54f3de4649cd85d6f8b8357f6d34dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9e8a2ab907be00ac5db5efe5ce427476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1578210276ad2cb0e3c4af3610f90c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0531075807411200972dcd55531196478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c948ca97c7f341b65e9f5fe60aeb1fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9993051f686066f086f820537a9f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552100a8eaf5ecfa3c4d19c3535e601481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8efe3866b7fda19ab1061433e9a5c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0d81653b44f840329cd417280915e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df7535bbd8efc8fe51f82a9e38d944484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68efeb8f8c251668074f301b2bf525485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5434211e27e2d6d7ae6b42254e269486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac49c7963ac8f175189d0b7cf329cc8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56aef0e9463b98fd431cbb5e1a5fb6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc5d29cf5a281ca6f91b18f41e0a7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2adc24d60a89d4187f634f9145a122490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108a25ad952bfcc67ed4a0cf9005549491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e2ccdcc74c206320bcd8e38dbe133492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fd810fbd616c4ee7afddfd3df2961493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768a68a3fc12c1eaccadc7c0afc653a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ca02a5dc4c1e917ae50240e93686f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5106391b578fe41dc2a007b375ce17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdeb7c8a74a3ae0198a08939d85cd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b317105d9de830513eeb7ae8d60c4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf21a20ec00b52ea5b32f60b45b06ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d973497f0fe428fa706aaa2b630ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486764a5955a23604b98e6234a62ca9e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1b5df92527b1dcfb10734722829e1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18438b6ca50bcdf1e3923c7c5b5e3d7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddf9cfa4b6de4c14cd1c3df9a59833504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe111a9848a378d017f4550526c29c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a80e0919582dca6432f663761251f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c760f7c290b8edf07a67716e7cdf34507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f1dc75ac35e14dfc8048ff7776f1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e99482c85a4c6babbe81f01150d2e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9fc997fadec90dd1d9e2762fea111f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998269df9a4e7fd4210bbc2f6e51929511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60601e9ac8b761071261d8de2ee143bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb192e02830c6918d93afac570c58798513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc5bf6affa1e3e4d4ccadd2cff175514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa5c8b23c409e56b366dffe1fbed62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f8fa33698f34c50355aacb9c2e89b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c2a240bb8db6047ecc5bd1fa00e84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5666624f9ef55e5c9e94879a1ebd3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caedeb1be3f79122ed544f5ec6d78ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ca830573997c268c193ea666edac5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e309b0a60f5069887babf37305811521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539d010a32a76cf7609dc6ea03b29cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ea7bd08264cdc40319ef02c2f5f3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc874c7c5d30bf80d34cbb32f30c01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91a8c548f938553a4894efed4c0505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035abfbf36b5eeb6f760f051199759b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062ed92056fea18a9a277e67f53d71f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79820282f52aa529bf49ce6f5800edab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b06f5cf4d5afa7734358c50abcccc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cd57a5babd924757779065be44518530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702d22dbb229752095b250e21d0887531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e29f032fb00b749cdcd120693ed66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb08fa59c346b8bbd5ba6fb30c717d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10d3b789bbf083b3d58955ffcbafa0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877282e61ad4caaa47fac6e920e62f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795668d5fbc6cc6490e2020c890600d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26835f8672c7da5c8ffb761a00af25a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dd6174d84205bf5706445f2e15906538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db58d7481984f3a2e5599ffc67a8f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77feb6af2a2597da35b65c7630f5b4b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf07a016514ec62887cc80d5238af9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987f8e62859b82c58be57626b7ab9df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d29bb34702a434a69ebee443d8f56d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109927edfce66a7e43c1c83084b5ec68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208066234432866a22ad473c0da6a4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e951d119bd1aa6c8bb36ec3b0c36f7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eaedf7b0801385b30664e69fe2ed2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce63a1dff5753e88c6a3dcf9478668548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd39c49bff70c253a215ae2e49cde1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8f198b5dd5db92f70558c47fe0a7f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc182fd56729d992d10dc61508c85546551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cf9a7f97ceda60d7b95238f045bf2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5281aec92209c9575240de1b2448a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475d6add99efa22434826c562496c5c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8df95e8548e873a4d9d9eb76121a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb8967cdf6d0959bdc1c05a9b5605b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf01d67f8670a88a55da8d00392b47557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333928cc634ffcc8118442dbb1742ed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a35a3397b17804e7df3b4ace57c39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db2ede0e848cd06c7cf810ffb004b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdbaf5354a78db149125a837220f76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86ab23ffb82650113e86a1f5e5a297562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439d1c85c8dd949fa4c41816ffbd603563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131317b15f27f07d4fde0e3dc8cb1849564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901896fde53d3be8553d11217432cd44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822d1911847a6799a461f15d100263f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f799547275b771ce1a904981f3fd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2db6427967c1bf51845713dad284cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560a6e817ae0860d9c820263140f60d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23f2a418ef81a25bd871262a5f5b52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051478288a320e9cff410417c417a46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97f0eedc6603de4d1960d7a17daff6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee588a6fbca79e9b99bbcb487c5b20e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df633404c8888fc1ae9923da51699bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dba0be38a166426c641ba34065f87575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e62332464e891438b8c6d397e0657576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac33c9554edf73ad4e49e560708ccc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad2539a3fec8b7955d58e9e5a669e9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5d6d3915a7da212e4edb57739989579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62534888e81deb80f913a9761e512c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98798429f3d858e62922835cf904b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5c05f6a970aebb097d89669e51758582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efe982f0e0318aeb49c5a07945ea33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5ec533b2d0069eca45723d3e3fb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f676f668648bb7e4d893ec632f558b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac61fe82df40b3f501d94997be1fb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84472031a936665cdfe7c4e1bcbec9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c6835d24e3d1f2e215403538bf4a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb6fe3408884320025afb80b1d861589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6560220cdf4e278c4b4df28fb18c6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41274794406c2829d4a9472020a695e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aa2e9f50d92da95fdb8a8a48740d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32641862cfa13715045b2da7fec13eac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1109a6b19c4c8b2279dd14deed5f4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aec625eb83273a02730ea6366c8a50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4fbb3f1af9c6e4b76567576b1e5ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520b55eec01e5a6a151a9dda9e3450a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ddfdc248d7e0618966ac7150bc248598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479dd3e3ce1e7b10ff81fa187e6a998599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9cceedb8a583b770c35f96dab562d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebfb406e86c5cd7c630a203c7fe620b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e312594819605bba106cd65eef43d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50108387fb279a49b79b88b07ecf729e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed251ae0b0b05818f0fbb556add343604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c29d63ff2f5e11b2fd62631d03654605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762782b186febab6713882c83404956f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc33da42fe451e3ddb233f74d6b3bb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4a68fa60723a64af6274d57a2e7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad7e0dadf037c43f679ebba09309cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741c83811b43ad06816b5319e372c3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d402b9b6291f3585c83edcff3cc0f73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed43bd6ab318fe7f3edf2a1fe63c79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a765a922cfdafe053e7717beb7b3c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ecf1b35ca405a01ad31c9b795d190614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc55c31c56d32df6820deae46c17f9a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a1db8eae53b3b3c80f043f2ca2985616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f856dac9c5a06cfbb4072d4c59ea6db617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ed05bf513283f29d891f63f5cd53618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5910801b7f14919ad28fcbcdcb2fb59619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5faa17130a39428b5f2eadc504d65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95586659b0b7a2ead041adc6ea8212d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef712b4d3641705013ebaaeb70f9c34d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d0cccdfdcf221e608f673daa7ddea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee49e8cbaf5a5b723dacccbf94b13b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b61791497aa2410f30de2bf739a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f039a26e51e41fc0563dba431e11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b92396ae04303c902488e8d5547b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcac8b83910d958f9b3989571de39e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80b45083d55bbadeb66e00b574c452629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26dc9e8a39e1bbef4a200eaac5cc07630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72213f1007f25b2fc41f762843a97774631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0295df7ad8b08e131c15a54c63ca40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef882a5b2a48d169ee074f5302c37749633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99073c2fdaa3bd62b9b07d6fa4c034b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23fcb2f139c954fdb6f2edca8650eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145f9fe5461b8a146de219dc8962e2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627219d15c41e14dc84efccd1cee9927637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad744feac09b20c20c200699be5117638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc826a0c506d87707ec0392164c4ea92639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d189bceb8a99c3e4cc9b7a798cb0bdd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de994494afcbd5a85369113119732f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682130078ea785a87f6641e1bf9824642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665964ac22acaf96a7d849f5df4ff28f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a60b0d605fa7c968541b4d0190dd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc855eb3ca46b3e0dbb2565b0a62f97e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e016decf96cfd79d2917640a419c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdfa06bd606ada37b37eeafc670de3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6092bcfa30fa6cba63cb40d1b1dbd63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d52d850d86d96f590272f95e8596e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ae8021d30c896a036f446fe814db1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98e52cb546204057d3ebb9d81c5700651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842742e5c977c3fb14a8dc58dcea16e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baccb7654440f8de70fe9505a8c7aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa441d39803a9a87e4bb6da7b5105d8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba31d89ce5a6531caa85a167800db2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169243c87efe1c26dcbe31db63a199c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e50878b650b433070de7f2bb92d27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8553b676618b50daf8a45be0596d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd3aaa69d70d24f1506b205964cba9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f98e4ed8508b49a67d46be2d12595660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d107dc5453485d63734d64f1b65da0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0884b41fd2cdcf79e88833c6da290662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928bb733cb5df998da9cd4fe26f336663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b98691e32329588202b5ead63c543664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325516ac302da46e258442b61f6d636665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428354c3fae5f4e405add85b0a39294666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e6602255a50cff2d191bac7c47451667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d858484d39b87d996d34f8ca5a4cbac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a58be660226dede99ea2b41d69d0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ac2085dadea5ab5e2be098a4dd365670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bb002e152b5120b3ce7db06317e0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33effaea71662e14a043e2fa6aeeb2e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfeb0f11a8614caeac7d02292e2138673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2995e3f8718558c8bc0d80d447ea4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dd03f8ce424b83c4469076ba15bdc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadd9a183dd80f91fb3bc50debd16bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d7d1691eb3f96e5507c6f1dd92fb6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6412aa88e094c28a8f05663eef6c60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2acd93bdd006743fddf7936f478b7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bd9ba204314abc2e6a23eb4a1d5bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a81303bde385e9399a64d4b8113128681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ad0dfb4c76e770466c8999a29f48b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e6638553a86d8518d10ed98d9c48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ffe4a161b21f28355c25ebf251b9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9f4717946ff1e82fc1fc582b1664f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eefb02bfc79c99fc4f3cbc7d61662d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c1548bc2120322956302233d5e717687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350853a23ba4b5ede4d933496f2ff21688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1abc7df5faed1ee9913a55455d70c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd881faffffb763331c8b6b506d156690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe007bcc235fdc52dc9f521448a077d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7a5ee3832924727e2adab04c1eea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a755b1c4de7532abb0a30768d23cbda693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0d9700f99485f5a6a24169994767f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72b1e2610d8e1232f7e5233675deb4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da82c8044a99a36ad0b49e67b32279696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3734183b120e6350eb54f14a2f324697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73383b01597228ad38e3fd760da6547b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c5795d11fbbff25e4c0ca5f0ba619699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e5f5b44af9c64c87d589db82a2ba4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf504b0a45da2f66f74fc20ecf92fb7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39fd2352f0b3f3ef2bbda6b4bb55f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c30d80d981294a2bf001c3c98c6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd18367ece9dd4a2b938be7d8417b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8095c3adbd39337af8ec4a21803283705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c249b9a42a6e1eb138512c122f767706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab95c9d55a521047a5ec8fb7235d9a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd1f2234b3559c4d862200f473bc17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aa62744334b2f522b6a4f0858afd7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e87f0082e0b8bcec7eaf2aacb29c8c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a9235df1d56e8df482d9d6e13b12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022877a949863b0a450bed7227e6034712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc2288b24147a0af6ac7feb5f6d812713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc488b85a9cd17937ce92ea2c35076714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17e44cb7de0b5747566f358968cb65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947451ca587f4646fb387a080cf5ad2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01bda47a4649c96955e1ff68b88dbe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369b622d7c49c35cdd10301820cea3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e22038432ef4f439ad06d69da29214719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ad84f180532e0ddf3f2dd462f79dc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b171244981728ccd7ed0bfcc52e4d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669161be46d4db010bb41a6d7b3bc6e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faf1ee22773057d87fa2882e578b34723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775926fb6ad14e016fe102703998ec1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46cacbf7bcfd57bb91a7edab15bc20725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87792b2db8c2243f5410786872095fd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78b7a641ac556016796198d794bfb3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462dd43c8b3c4f4ce4c7194e4e82a7c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73204afa3860a2fd4e09921517bdf7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78615d89b83747c198a3dcf557bd142b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46996718c8573824100ad018fc444aff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe529e497bfd62d74e318faf407848732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739ed52348be46e81a9bf87acc9a81f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe3019ce5466717c6f46a04b99773a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d51c3779bc583985d2523e7fb0b0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69b811d38af309deb9e9b3881597d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2d98dbcdf48f58ae92b56132b2586737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d01fa6e458a59102e2e5cf7697afa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535690e8fa9597275542a17c23e998e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec4b43fc60c088693d661c496cfa5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeae2f4ab10d6f6440d60bf10bb6e99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dc6769a2834e2998810f77a31873a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d26ce7b55e8e1838ec8d08cdb5630743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9cc2d512bf4ad8c8596190dec0b7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc9da12d0ac0a0afd62968ca4911ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32476faa5cd6fc46e827114e8fe4df21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ae51d29a669b9287c35fba132101a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adacf83ebfc77636cb3f94b1631a196748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3c9d310b68d7403ee20ed5649fa59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96756753b41fc17534622e841ccbc793750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60558c77c4acc93bd926459e058f1d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c28fa80642d3e863afc76696235ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57932f4c48dae257aa3ba0a7bcebb1fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e0675df3a101785a4da8aff0c74a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c17d9c7c61706b1ebe0c85af3f468755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e42568ed522d0c3f1ac9937284196756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13d4648d4b767812ef069f4a5296c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c50e718e5870b8a8ccd4cc3795f624758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32bc637f8ddf1c94f2f4916e7eaf9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da716e9a12046fc00bab69122d7f072760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289636c8a8c4b395b9434fd914d4cc6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42fd5f3ce414934d122f272014cdb1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf544dc12c9526162d9fdc35557b60d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e3a68c4c0d0ec3dd057ddbb7e9f8e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56c7bf4a14675d919659c71b06f837765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5ca0d647ecc2220e49129375d773b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0163816195f9c61076c3b6fdff93299767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc185710cb11368acfbb32317715478768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab61283be59da18cda794b5ab69fb78769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378d5a4bec4c0f98b1ef11397208b43770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc6d88800c9ed4ba4dba5c1ebf8cdc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b073839322375a98c2324ea734e71772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd5b9406a9ffedb37d4972b30b1f1d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41a6944b695354365721314574bf75774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f5b034742a9f38fbcec575f14c289775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9457e963ad992f31a9c525e1a9fb0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9fbff8fc729301d85a6fc79e64448777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3640f49146465b6aad992aaf7c8ab3e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4d7f4cc306ba272a158e3abef9ed8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9df56f5726a39b3684465024ee725780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fae07dae8c1f93fbdf52a397d7226781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bd5943b8d82678fb71d6a57af5147782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146361c317d4e0e68f8ac6e4a412c35c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bdd48a8067610f032310f7baa2517784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3319473c395828e82da232745943a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654fcc96bd7b32f768a702e4310fbddd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc8b0a0e5cb31318d1a51be849e667787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf47b0bf1c4940f26c5e70953e92c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c50f073acc2144cd003284aa17738789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d758f024a1fafa3dbafd2a4f9ebe20c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c68cb06096c1f851236fed9c12b580791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d226979ab279e92a9a6ba12cc1284cd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e64524a52644bf0dcde4c18cac53f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e39006e13aeb98fd24f5aac38992794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c2dd6bf6f06edd56926f8e6983002795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e591f359fe2c5bfb7db4b2e28780bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc8b5bf6ee1f8cc268c9f1d41d1715797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e910f2d472a843aea232862fe558fe4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59140ee08d8c0e69a4529227e524d0ce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c88a30a28205fd9c9cb5f921d42123800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0208b625acd1a6a64a3701d20007105801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4e41649c9b754fa45a1e33d7d71d0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcfa1302efbd5e5b53068c88f0663d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abcea4fdc9cd97be56e809413c5e54804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7ca14dfd99d55a37541e26bca9a4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b713da171a9805cecf8cc2ce6c1b89806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae117fa02761f0bf7955014d947c1fc2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703e5c31a86c992fc78d6ac2d8271be808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b095128a24f13f6c25e33cdbf7ad5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fc6438ab94ec00bb25dd54e5e4603810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79833f8c0447e886bf7fb9800b0da7fe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f54a7a8d3d2d5fd151b9955a373e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ac7d6cd01a04d50f187e29c270ca1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c241f0337ec6df650578f93b212b68814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e71519b9cfa1d59377086faa7651c7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cdb86b9ad23487372a34ee88118cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2af202ba5c106fa2924bb54b19c39817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905e6ac7bd0a722db084ef077cfe20e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1a7bb89940cdb2766b55479c08ac0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1bb9beadb943f5b5086439f146e02820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32e2014609548af914d7d65221c12821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc907c21124706ea5f0cc984b3e0dfeb822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d88d8302a2bf817bf569655b521268823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7a9846ae317dd8d19f444acd8ae62824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47e21790a73cebfeb213995523739d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fefb261b30933b124066c56ea7f67826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e83aa642885f97ce7558db2bd21ab827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9518cb2e923b02ed34d6c205801a2dc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116de5a07dce0653ff9333d171129bb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14cc318da48c0a729c7b1a41542247830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5657a4b5885390fe1a006a714c880c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b5d34e9baf705d470d2f3457d9f1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073774dcd1266dbd927d236b3146c837833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621c479440a5e35c5d69b7a721052b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9273fcdb029b96fd130535453fc37835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c05c38f006e2bce8d927fd2f5efe4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d32c4a94bad4869df16475f906125837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e68e0cefc3a86f78b3e4a992c3e6f8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3498e63711906aa6534dc44fa617ef839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc18881279102fa9a31d9d6d318f8f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11972cee2a014c4859ebe7134eb049ee841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60080b57bd405e6714d0daf71f74daf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e301f4c090df60ca33bb909de99cf53843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35a3ef67b48a44d9f26ab28932ae7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c44e2396ac5c2a2616036cdb9101dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d12d6229bdd222b7c9d0b01281ae6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbafc225121014088187fcd364cfb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701a70f104ed9aeec67847fc20025d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5746a1346496c01e55bbea7eaf07a3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1fa5e3cba168b74a6812ef6b279fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfb2661f0e11ba5a19aec06dc5189b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359711972f251f830fbad21345ff6579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b58c60976db788054ee80b2e1f67c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7824ae68f33a6e0fe4384474722e16c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a26ec795432e1a45f2e8ebcb1fa412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0507b315667733f2fe287d12838c4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7db000b21394b59ebc4ff60586b1a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1b044327d17a5e375cc5a2b75868715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e79bafbaee8a152545bf35b461ace816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ebf7babc937440312b6fa857b390b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87613ed9013bf8bb4813ade7b7a2b33618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360561fc91b90dee0a1da8820be1e3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36295634f1d3d7c0f18e0876a255ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49e314867820ffbec91449fe51e5eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ccffc08f3d8b9dc401e3828a15e6322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7945d2945d219507d5ea6ce6a730223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97d8b102ed9bb37a9d8f7f2ab2fc3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe38640539da82b2e4024c8b8cd45fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e272165010456686a7d93b92993976926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05097ca56e7daa07b6a4f408432e726c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d068aee10c6dfa6dee86bdc102d94628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21a7d636f3737fac84de179aa40edd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d79428dac698e51992b129e4f4c05d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4a23933fe018effc9c1d8ad639ac331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f55fcb46e5cbf1511976bbd2b301a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c08469b4ee3c361204d699227659233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12f231328e215822517b70ac2cb10034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea8abb7fefabc793b4292f8514040935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48df1c9708224a1562be5f2b47b66c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c7e5bfa4e4f3720ace4f40cf9f2d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b84fb8b81f27457d11ecc796c7821538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1360b4c0fcc5cf70f6d302feae6865d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1385761b66853a59ae123ab5fc0716a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090237b5351e23b60cbb00a734084db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f83d0798e38e9a3a683f13cbdb6d5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcd4d3bb538524df92d627f234f13a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4c036b57b3aada6f53733eca79ea944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cd859728f4379ed8bc67ad38793df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd7d31be9a13b2129a3db2f59f3d6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334a4f3a2203501f48fb64ef6a6b2f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ef44fabc2f704d0d0da489591116f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2dd323727ad2d03922bc14cce0e2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9160acbada45fca17a40dad67487450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a301e84b54d71a537843a0cec5e94e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fc93ddce4daff028512a3ece79a9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbdb8757a5d7d74c911b886489244753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8bb75e13845b74d0e6409aa3dc00654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8147d3359084ae0b5b39bf3ea317b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c1ea5cbfd859ee5a900072329348b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26379e75f058858d789049e3b8b427b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96855352aace1388b1c28c49b128eda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28016a36c8132d2744486705044715e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ad89377f74b81ff698c7488caa3bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c1aca86f379747608d9ee71566ae261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e486fb4ee4af314346b3cf6da0b2e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faf1c6725fe543c67f1456f6e8171163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb4676f681ce06faa3835842d7607464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d8cabd439bdf3a0a3d4800d7f6e6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d88207a7435dd8779f4dc44579c8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fd3ee684fb018eee3bd6589ee6a0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5f074b4383fcecc20f3764b18107768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6786b1d257a9f55f72e534093c19e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a60cacb2ff9a4ac35f37541fca72c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89bab0a23d9670f8affe83cac1904371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b640d189e92fd1cf00db9e73a2b93772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f676cfa8e792d1cda28a73415abcb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaeb06f62fa091523aededd3aaff6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd60e30f589316a1cbd473deb51f48e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745a146c2477985515999bc3fe24af676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8a8c08346a4ae2bade1fcf1901a6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6b3033c73c9e7bf06af35200b1fe978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772e86753e913e7125a9d7c4151ed0c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36fac6b0e8dabcebfb87e88648b2a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a21ade93f17c6a24585f8aba9fde381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c947969df472b869174223b62659a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0536438c05b5831cb97d02e968789683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711b53900cf7da52834760e2463bb7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18880761d3e46e0d4d72a19e458dd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe6bd0f85fb69c22c30b4e7f5256fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c947db6889e1c83eb86992288bac8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109c6db83267ae0526d379005989fdd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0362555b3adea12e78b218647a23b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3025c3ab7d8f28c38808b425c6150090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3bd325e704ca66eb6cf231034f0a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91858190e0a6ec2acc34b6f12e75331392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40622c672c7627c3f2c5f3b8ca7ac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5dc09284b3ecc75af4b3c04f74a6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f08cd99e0b4cb3a75d1f441b75bb4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848226b70ac44209c98cdf43726fbfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40431bd5555001e53b4cca5ad7b90a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b6772e0bb635323720a876ad281aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb237f2a5eb00ae2bee90c974ad74cf299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0ef816ea3e195066b82c1ec0c4fb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9ca9f9d174ccedf91ad117b8b3b0d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471835b909b54fecf60dc724dde50761102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802da42c3c22c94fe94f7f3ff79c3ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995abc4d73c84bbd5e0e23c892375858104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6bc00cf1530e475176e948eb4214105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c47fe2327f7d819932b527bbe24c25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fd7ce3564bc9469133e51ea2941b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39969acd2ba1b30297c4069bd7ecb63a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd01adbe0077a83b8ccd53ac8c2516109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9925cfb61775bac49eb8b826775000110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528bd2d6b7b2a8b1223d5bccdf1dd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dd25d756025f3c4897c311c57968d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9fc94f5c9086b339a7652c9052a89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee99c62f4f65830c53a4bb1d8c47de2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709e1608a09df2e8b4e81d7a53a3926115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1db5b7a80255c72dab5bc5e87ca111116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc5647a4502f4c3684a90747982a13117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08254f475e5bc82a0050e1a8554fcf42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe4cc230ccb3b8d0cf0a2f0bf81eed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdf05fbc475d290e449e98b4f80734120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d47e34d72b36783337038b1206028121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ab72e28fb1183c3bd6d299bb0ada5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983ed1a33ccc0aafbe967594cc6b86b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa11f008805b9d84264940a8d77881124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35edb34b07190f48364a6e7040ec3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c638cd0a4f78d696b745c58d2b58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a5ff00adff311696550e1715fdfaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de5f6819f1c11aae5cf5abd35b90d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3687c2439bc0a0ac91a1e5764f56f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799c73f4ffc42f59d77a1f8dd3ef058130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb3057a02e70d1b6b99629daf30f4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbff8bdf116efc5d482f5685f95d413132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1286904f0916b9358f8f0ebfae5eb50133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e7cf55db86f264f31cdf6882a3cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5828fdb5e2fb9d4b225903e55667e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc912d12e328a509d63b342b9b769a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af679ee0574664b43cf9ec364a579f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52822983e02e23aa31596935ee230138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efe02ff9026c79efcbce0f1ec74f1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f9d19fd4447f175f8703305718b91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d98e945e6a13be693b1ad307f0fd1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa566b9c8aa0379ca7c6f0747bc47c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977a1e83738892d30002a62d16baac3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c5d3d1464ea735494b81bf991fd65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b282431a43762d6bec084edf7fa249d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea36eaea626ca20bcf27ea6b3df7a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b91fd908b84dc5480ffc33de03372147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6bfa8b432a677277502dd0db9234b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac51231ae7d0583bd50e20b160402d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e09a21faa1008a4aaede969b060603150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5fc02b8706baa9bbdcd03bec60b5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b322e05726ab08e458d07bd9121c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ca6429f848903cdcabd000a491f94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7ae62caa59e81d70b392430391776154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709e0129a005745f2863bf502b5a91b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30393a620a55aaa5f2b7cca4c12eb42156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9bd92ac8232a05ed30f75d1847a1f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb8a304d6de8dad12dc2e611de6b08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e209d4fd080bcc96981d0db9bd00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc95f3e682d522512e6512ba11f0c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f31047f58cd86f879ee469005d9678161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2da092581a4542d12a34d96934c96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59293556fe88d8fe90332f3f2b0fbaba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e86b2a294f66e467b71dd647689075164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb66f534a5b0c7d2037b29522120856165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cfd76ea3d4f0f35fd4175f8fd292e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c85724504448d58c6b9bc81458ca79167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0399e04d4e101d463af5460aaf65f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dd440fe03a38a56463bf9009a51e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f599d0f03976339f90557339833a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efe519f887930601c702a142a2a6c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65174b4e1aa1ba842500f42f54d9a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7573c4c83501ec804d8d769bda509173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1da7225af6b2a64c0ef4ddfb923134174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e24d1c96b2fa3794cf1f631a79c9f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f540bfa08f73af30d005e0fbe7f8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5f44f55fc794113af3a0dda022071177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68c98193550acf1f0fe9a6710df02f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe28a7d0aecd5148e5f882d1218aeb1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce5e686646f56f51030becbea712c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f132b127aad7ce25180fcd146b0faa2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77d3531a890a8b18af28d6d4c9e37a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04474e464824a9b1706dabed5c0c13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ef94542c18d64ac7a078162d43639184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eddaddcd28d8f3c7c15e7d8f7383d4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f89d471c009ee449687047c68a11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bcaec55a184297bb1f4c554741cdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2643a10e807c24e5eae29d4d645401f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6a5560f70a1f3b9cc5f6aa8d5ef94189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebfbd966fed3ca7dd16d12dde1049a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff6aead0e29873d8768758f0fcbee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c7f68468598196fbe3e57d38ddea7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c62da72b84183cedd011dc1d6f7711193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f445bf13b28280c1d5e6161ecf504a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304dd146757c5f5112cd1d63292dfff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef47fb7f0e1ca2d120e9198e59bf0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18e56155d4209ad2c9178fb36c356e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc427bc6028dac0d33e080990dad1d4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669107748195ab215f8946b8e5b82c3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8df96167e3fa1620b2a2ff96442bd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a0df1b8c7b762f58b9a011297f364201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2843e9f97a634d73d98e3069be5b7e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fffd255f05416088a7acd89562af5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392dc33de685f51cc4279573f681a92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ac3e87f32cc9179511ca85bd03678205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071e80995c119be4cb3e9c7516b658a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f5eddbdc355864acc95d896bce64d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340fd282cd9a604aef6a16628cd62c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb864a7b2b733df33f5bb3e8c9ae5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08622d5ac5808f6f698adc6007b19342210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5e39e94ca857a599318151daebaed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7e0483a772fdfd3a9491b868567a9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad6590787a45ba8bd33268cf4a786c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583ab971fdcf09dfb4a3e749ca5a855214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdb4de25da5a5dc9033534592dfb5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae20fd7dde1a732d65c74127133b3e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1dca3b41e99de67f86f9b1aaea42b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6a02ff3476bd6df3949f9344ac4a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fcbda5cf3a7c2bad3a450e26c04491219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52778b19d670235faf6165e93b7545f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20690891dab1087cc4452ed0b649a0c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8dc866ceb34b7b86b4861075dd00e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714a42cf60daf20dd740fcc43d1355d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12376f5b38d2927397fb085c44cd40db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd548ae1dd6ac2e2e91e2f0f7fc1dcea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7cdad0eab2b26fed42032cbb08821226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50733f4af4f4b297a3bf66ef0d5177c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bbcb934411d39655614c00f0886ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3110d4d983a003ccf4b7e710c67d3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec670456e97688217def16a31dbc2a1d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aabcc6b095aa9966cc96aa87c0d80c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c960ace553e3a647159d3f1e704c7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bd796d26cd9ffc6aeb457c9a148b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc2a3d03854bda618d457b347bbc59234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75c226d06dd628ff55cb7948ea46ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14738492176df594b249d81bd91958ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d104d460f647910ce83e90db06f122237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f92a47da98ceb5c7d35cdf4b783f48238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b4df5305c697626ab0a44d94dfce5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c18ae66cd91c6db5d5db9d6afcd35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1ca03bd5e9cf4b9b386433092951d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8987d5ca691470c67873184812998242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44083aff4928e43cc2d540a9975b3030243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6e7cdc8cfbe9f79750372bac46120244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958b3cb8619545c40d3dfb899459d57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00955f049dbdc20c56494ddf3580276246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90196058e57a6c594614529b84bdb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c226cca17348ca40c7a796c9e538a9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0ebfdea0dc30923527fa19bbfcbf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b632ceb3fba7693505dcf5c543b7dce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbaf037e49658c55f9bf6e7d6e224d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e0853f49556f8bb846e9ae56e65f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e987193914fd0f0e942ff4540766253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0a9baf1fd0225a1cdaef9adfa8809254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394107f1d05d5b91c4b9f830f57796c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec05f6bd489d50bdc070d93dfd966a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176676f7be7a031d66153c3e436dae1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31ea10e812fcfc19668bb9b1114c96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062a6c9fbddc3e7f62697d3f011c397259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5c2c9467875bee24f618b2e8da8cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc21b7e7ab9c4dd9119713589f4e50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dff9d2d02730515c70f5f2e6643e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfe507c1f46a02641055299fdac94d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4caef53f390993716b9d219fd46763264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd698870189445556020aad0777c9c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d7519465e3377fc06619ff91d83d0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678d0c70f79756ada494242a3e56bf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193428b4cba0925cd8a162d96b29e80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28626fa285686dc1725aac5f98ef68ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc2490594381fb30313166cdf08992270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441a3e2b67b3d91bb24639ebe798693271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee8e5c7e2628985c4e95796181884272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33e5d5df185dcd0f62f129967da41b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1d69e848cda7d76e8fb3b4c0053b8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92474148cc9b3bdb0696ca004a2feb1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227d46cbe223f5c8e501cd9ee1fdd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5543da62abd8d2d6531369cf1739cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cff280560a8631743555de3a09dc5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70b60ca0023b97573806e91177baa2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058347580fe303a82c2c0217ad9886d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bd4c18fc95db5ffc5acc47e42a1e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0480b14605c0194bca6ac6b55697f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6af1250e72fdc5b8712072bc59d455283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e815410052a1261db82cd145fbd0fc3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4917610ccacc622624515b47939b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6cf74dfebfc4d89be098154114b25286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206658316387c04374bee284f5c35df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e514f0bae4961ab777086fb37fe6a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363c2f8e03dc6326ffeb81d616e61c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca65fea425ab782995df7a416ed80a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a645129ac5503fd5b5c04e0de2b6a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaefe58e5ab6340bb0874ab3aa86f11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd984622833a3ae815e112eab329ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3bda01a449f5c8dcdfa0f7bbf67b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac6b740e93e1a84eb80107f6b427b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2e91efca4613983c4634c91a036c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cae755be94464dfe9970ae951196f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a4186563c9dd70641561bc7648a91298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e14c88fc01f45882f1712d3f1efff7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5e0f0723c0f23a2493b87d41427c1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceb767688218bc96b970e287cf9525301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee0174d05cdfa16e10bbcbdc2d8652302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e4942d718128133d40f1703f52a58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40085a7ad8fdf7e93482047e7e09dc56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e815a9782bebecf871a980bb5999a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947310cd75adffdbf9e3d2fe22e3c274306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034a3a6692dcf6583c1cccdb22fabab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de562b710611e15869e30e6c954ca1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69deb1822f0817d41e26fef54e5760309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652854f384158391e2b4d69b74a6ff4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138de4b1f5c853c412281c6757e37429311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b773a5ef3b0a82e98d4ee45b0efa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a977f7768ca47eaf11d1bad3fc2e0c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2dc8d9a31e16b0463c5544a9d269c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc5b58e951de4ee7c6636110becd4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e8641187c1ff95fe58161d3ecbf6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce7f10a545b42ca71f66a2e01761eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85176b0f3ab6ca599a23b929fd340706318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ac0d6f7364becb90aecf276ec4fff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c561ad1fe46a2dfdcafba0716d40e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a55bfdcdf943a57b1c9a71616b410321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efc5b34af9103ae7e1331531a18762322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90388f8012972ef127e8dcb422796b2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1bd8c55ea32b3765b39325790c7e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b8ae873160e70be9e8575a2f206ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9f46f92077523ce3de17d7eca138d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319a2e0439ce9f3e8edb908f5ac63ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaf721ebe8cc150a1e1fd78f5d4a9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba628c9c92ece3999d3eb8d6bb59c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b114781fd395a0176c20dada488536f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71478a7b64c1450cf59c414c76462f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead18ff23285395d8f4f1475b3dc0bf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3ed5eda277673071cc284835b0965333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f850edc0e916fd223971db7b5899334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296ed50636d55f4e1049cccc34e7833335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae6aa5f1b9a2e9d5092cea4ce55cd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a201b13eced1e471611820badad607337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4f01495c17743d8ee50a73c5c5f2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a93e41e013a570f3173aeef6d99ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e1fb36e57019e9256239265c163e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef037c553e2d48f4778eddea1cc14e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371bb58225db924badba6516cf63878342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fbbb6a28442ffbd40147a7616dfe6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43964f7fe2117fa44d235c7d452d90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf768bb050189c38c0cef51c5f1071345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4f1517fb874e4e52429cb69798714346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad0b44c1de1dafe2cae78cf927e82d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c213cfccf22f6a625c739f81cd1356348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853885735d4b8d167a236a95064d25fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b31ccda5ec0da11f67cdb79b4c10e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9a89fc7f21939fa4025c573d75c90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd528c4d04ba845ae433299bcdca8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75298e923235aef853e59cc31106f9a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8db380da1a69b47e38e03c5a9bcdc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29324a7d4f568449fbf2ebc2a108cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f814cfe775462af8c5e5163f8f1846356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeff89f6ced3e0cee39baacd8653fd6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1195a3968a736b67bf928c542ae3526358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb910f88aa747d2c10a6f4a259aa80e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620979cb73b7018ba307cf755e76004360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e1a23cb22acbe623132a2b549d061361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ee69421a510b49ef5310d6b8ba82f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18556a03e73a784b331892e086a949c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151c71f10f67d0156de2bf43c7071cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf9f98ba10de7c9ef2f3ab3d3c2ada365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b82628294b0d4a5d803d7ce3546099366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e2b1ede1ca33912b0def8f916efbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4ebac5c4fd78805bf4bed9e4576a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6c195140643b15b73257860b50dd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4feed63f42105ce1dc38d68fb0b42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03639fe5464c1b97edf91e7782f5926371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621868d495460aeb8946ac9c8fda822372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d8b78ce8a88cc19bac247ebce05e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0450ffde90444e94557a6fe53c41de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d93ff1276d34d80db13075fa64d767375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f26dce64bc29b3a61fe1bd02f81045376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee7f78f262626821051959e87c13af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d02ba32f770931f4e02c6e5582125c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5aa83f7f8768304ca760defb976665379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04762e52ac4e821b58d3257cec753cb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd9a29de16fa7d990a9cbc4bedee72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a57ed4e5ffdb276922604dc2b1e79f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12edf80b4daacb0e0a53a2bc24b74a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06d783bc5bbef98644faae58dd071b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c5b5e144a9c434f6b552450bfe58b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa6b4ff57957f9f9c3f3b61cd3386a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea827e435a144197617f2c9973e91ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90077eaca348b12a72d8522fa4788bbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3d6a70e5cd01f9c5a0c35fea9c461389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc02e0f51ac400c033b8928807a278390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740674bedc149de20283eaf6bbaad82b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093da6a7ca902709ee328ed32c95a2d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65f941ef8224987f3693088a08ebad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dce8478f3ac002d0bfd5fe5637919394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b4d6bef1d5fb661f0363e1a208eeb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a129b1a8a8e13a71fa7991121dc827d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e826578cd13aae997fb272829bad5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a99676e9769b0c981029f9cbc63b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca971d9b10f451207cc32660ba018caf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017487ea5b30071e2265e2e3551567be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e978ad6852d40aee1f2df7b4b178f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39229dfc9709b81c1f9f4a47c4962e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bba40fc0a152919233d39310d415e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc159a13d9fa6367346b20462a963e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e02fd1e168cb25c85f67829f50c3e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c971682b6457ee41c3b78247f42b577406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e587efc80858c3bf04bbb9a5ba504da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098516a7f624858d932509dee4c1dbcb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57baaeb03d2fc3a19f12cb566f4d19409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf075f90dfffdceb1cc1dd71968a78ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6bab963c1ce5c10238dce2206a54d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6704a97892f9c1e86549b6118c2a4395412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449aa54e8a7984ff91c24664557687e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb24bc3b1f0f68af54de6867de30402414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3203d458cd37b14d9f35217cb8dbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb6c3a43208444ea35514af6d01da9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796f518b2752f2316b731b6e11efdce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22eb1957289027d75e054f3ad5948da418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6b5ee092fa275c559f02377f2cc43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ba2da399caac8e27dda7414be48a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55519d717a84a1778116159f546d5549421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a8e8a9df1a72a03b26a0462bf9c93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ddbd9df9c006447055969df3d1be5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5dd2b5f97330a303647447cead34e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c857b627b84cf6846f105ae68f714425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a54becbdf76d8a8edb4378185fa7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604dd7a0692be550e7f9d98cb11105e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2455385a5ebcabf2ab796802a56079d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0c5d4305060ae79731ed9ce8ada3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4075b2d44aa540e48382821f3cb9f79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd884e762e4675a3003c4444a7799f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215ce571efa5ba959e449bfa4d8de6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785137222054fa67fb667f366eb1373433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b206e2cfab6835b03c418304eabd7c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e0dde3856e2c5d663ab5af8cea949435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ac2bc68ed865229980da8aac1c820436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e4e320f8ca2f7553b2f7c7921683a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca2d70a197b05554698944dfe694bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac13b259a70c7d7f448026706af3ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0ea7fac064c04280229bc77936a37440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f301969f192ca54b23ab48e61ed2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287058960acce093f2eed090dabeab21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d43b97b6204cffde11cc1120d309f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1910990bee97040914426bca0d244444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adbe5348ad69bfb0a865c661746ab2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4e5ec24dff4a6c95a8f94ae734718446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d0540149c3f2f9456e88c5a74caf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becf0210cb2ae51966506152aef31d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39fe63c5f120a069a2d64e917d0527449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64d3730c497e9fd0c95a4da0715e84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91221b0572fcdb4a673089424e23dbd2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae5b2655a1c7751b24602c0d12477452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7696a78714c042d4369268b2017fa83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286b6d25dbc3d273851b7e19bf93164454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74566e68dde6191b056908dd1b9661aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1315674cdd065e62a6eb170d8d15e6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc62ad52b16a5e5046a5eedfa3d612c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34616aa8deba0e0c8709bfd3db38a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c1a5d0a5bc075ee7ae5968193d5d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ace4d7f34cac209a93c89c258d0157460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1352c6437efc0d3272663eacf340fe3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb0cf4bf6d6a1fa4dad9e3473aa255462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c026f21a297b6c6a993b7946cea06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd676dc47623316364d0d34c88425b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d922fc40b794a321604f9263dad549465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d81ac4e5285e3b164bdc654c5a7fb8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cfe071db74b612dccbd32e814c138467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4563fac8afc89b1814a3f214a8de4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de351c4785eaadb708a248427d4eee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef2d63b2ae7d73d2ceeb79c011889470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4195060332068a9f6a746c57defdbcd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53491728e1386c4cf977fa1b00084f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643a4aedfbea744ba712515ad342168473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4ee462c64ab72f1d28e9b7d5c81f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba43d5932015c578ee2e7636cdfac0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e66975f45642c940f4bf4e075a6d86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1bb6ac417a6ca6b5d28cb62986431477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c441297c98b7f91484dd01a073fc4f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35ee020857b4f43acbd4720bd45ac4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5211cf26fbdccd2d754099fb3c6e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d0389b22d63cf883eedf57cdc99a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832055e6a2617e279a22115a35bf63cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eba08ca2c7b0b6bdd86beacd88eb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6fd5a951dac16681222b15cdf7592484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d21ad461365d952aec1539b1733b19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13473393f5d275f9371c0aaa15de20c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae63786c99911cf586c8c62f77d4d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765660a7d10b302348d4c76af31403a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff963a79b8d377cf0174549efb631f31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975eefcd2c6b5825e5aa53747b6caa2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3613c1509d6691a0ed4963e8a5d8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e0ea3a460fb4d85938819396e8bca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f9ded14f962777c1de6547df66bc1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f789fea11a1a0669ff935200c104280494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f91257952aad428b97fa27223b5201495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546feebd8252a09167ab2d051a50f40b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad6ef79d4106d64a065ef40c12b663497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e3a8ae584717615970ad91997b8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22da1332912c8c452e9895f1a65357499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961ff614f52b729dd46f24489474a04500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d638c60a834b2afef13d9f0a0dbd6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec30359a7c171e4cbe86a88558b933502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1699b80546d37e23a3f2489ef74bace503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cee73114de24521779f771a6de1e85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240771f09bebf4f6ed2eaf1a2f39c0d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb864fed1f9e42d6dc7f1441ddd6d5f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454daa7415f5805939c5e886317e10d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67091f032ca3826390992d07e743ae7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95f0ed09066dabaabbe9dda735650b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded0661d58f81046bbd0af0c8cb1d30510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d9a4967b37281d12ccad789a47e51511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa609f05c59b120478304eed81db437512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bd57a375408b6529e10a5f7c73b92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cd0d8dbf4ab9298fd398cb103535a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f52a486e9e68df5c536b907a1028a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b717b8bd66b09838f0aaf2acc816d03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9712627994f6e6ca41ae97a845a9e6c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7f793f1a8e6a4df7639f3cf48adf8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd2ab50d3942579c6babed44b6d568519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41b6a9f0582a40a14f3e57f6167212520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d13a7249a9935bbda354f2976eb303521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340d59e0ccdd1ace3592f447120725d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dbf4b8ff2abf2f8c3a5fd63abf24e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aba8c4c86fc90b8c9a021d4dc0d5b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9bf3a6711fccdfeccbd1abafd97fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98880b31b2371fd821f1578c8be16e9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f00501374a033b882e8a228d0b4492527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf623608636dad7a9f09e8315deb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9307b357199f5db0bcf9b80acde877529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361e5b25987e4516908e59b3fc89490530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb22a2758125cd49297912c117731e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aebfba297ba051492c542541f11731532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900d45da4a922ffe84e8a112265e294533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95413b6cc0d5a4e3d7234a12b24f16db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba9098dd56924ca8225e78a60dae7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aede9dce46dfecc23babceb8e992e4d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaf0b171d33c4ba74c99b25fe700ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21860fcd57694005bd8a4c4486196a00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252f45886171579db3ca48ee61cd87f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5199e5bdb350f4f606fbafd5230090540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eef268f02a90767defe68ec9151867541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc346e767b4573a97e2f4ff6d0b0a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99f1ddde16d0edc8df335fe391abd6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12649ded80f25eff1d85c84c76430d68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac932ea1cee116b276119bcda5c486545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd51b3b1fa8562f4842ec62582a03e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab101742e0843dec6aa5014322806d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cb0514137b399a708d3269969fd93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c906faccba048c8337d1f3812b91a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea003f9eb4c8e45219134337303a095550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d8bc5cd5f701bdf7935b2fcd482a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bf2693d611c40453d1d75f4f8791a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec7f14999826f3447a6061b9a21f61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078533fd98f3ded8a0dfbb99a1dc5fe2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c5c8c4f8ad6efaacf35602318c664555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887075eb8e5b92cf9dea8df5b131c17d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f4388e87d394195b5caa75fa52b87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c539109daa7e3e046100ff6df7beb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f039ede27df1b3cf1d679083ef89416559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0216b569bce6f0edef44a4a664a1aa0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a548c0318756dbe56ff50bddcb02ec5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ab401cbe343987e9b5c92801ee5c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c3f1103a09af777fa88e31117c7da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada941ce4679677703fc21db201ac9a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2023b42848f94ee665c9074b69f8e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf1b92d63ca4b6493568457a462af5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d1153c265b08cef2e0bc8702a822c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0981134cb0fd00ffc96ea9fe49dd847568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22f421675aba16bd8085dce3fbb9ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa1b9aac15e998b6bc354eb43f77d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a3a600da9a43d5937da072ea86da6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d65c17dfa28b75490e8a9a7e9cf722572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f49a150b37c6328969724f93c45d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c74fa52db44c9b299b10c988ddd90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b393b940d13130df7176ae9c2865b79575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17956ac0a7ed3f136791aee18b0593576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4482ba106a211695ed0ff1a8aa42ae1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79305bb32d26fc0c97cc02482112945578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b2c0839deba821a012940baddebc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c195e3f9a99c8554b4fa2502d3e794b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca7c6c0059f19f9f5fe735c73ac662581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d9a5c48a5c219f914027be6d5072582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50547fc131a5d1188d0a7b9217572f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e55d20f9c51459c71a1cdab0548db3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2afbd16be700606f6009eb6b383cac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a55c9d2380f29f70853af58367639b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a704d7e3904b7885b792c0bf48ad88587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990018791e7ffb2e989d25326aa22467588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb0ae18aec6e990f38666f9971f59e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ec7d3c51e5182b713e870530e145590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a33a29d8e331a40e304e25e4f28e54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c886008463438ffe3f61882c6f44edf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac664bb0b0736988375fadcb3b5ba86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fff178701d546c14b984172734dab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9e9f7b6cbf829b84b5bc49c2f4656595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43842e6437519fdd8fadc249890de33e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4172b1bccd1f2becbcdcb694b659a19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368f4895cf382cbf16488910a146436598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d41331ac91be86196324280ea18f5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b292231d3541e7422734dfe61929c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60745ffccd0a16e81a0adeab045454601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc6eda40e452147e76e367891d2fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569e2c10df0c933ee0b273d1f8554c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c3a32bd6a68ee7274dab0ee22df7d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2189bb4d1a6d1c0e58e65b4069f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471a6c94b1f80716035df09d0b661e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd945b2b2d16568659497ece623db9b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba68ed680256975b476b8ae3050da97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005643810aaca0cff947fc60faa4df4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ccfcc42e206ec0b543c35a4788e3f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c0b1c8a4474022674a1fdb099bf8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b9384fc1b51d3dc989dade9a3c7b8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8cd0c5745a9ee1a6a7121da98a2bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bacb89a65b8ddc4cb81b211fdf277614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddaa673bce7fb3dd6377fc8bda2f49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2b449ced7b1a7109cdec496384948616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15680a14ccef91b24a2c3642234a2baf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aed5be76bc1c638b5e00c5393843a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81aaf5bf92e050b91aace75aab1d466619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c854f9a3e503634860c4441683f8f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070152dad2ef0861208b6888fa6e6f7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daf3d169cca2db1bd280c8c407eaf1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438996eccea4467ee1ef6cc21a9b6441623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fbaa72369e4d0f248160f6590eb5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df90c032adb3a732ddd357994e6c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbd2720188d2533ec57103fe5ba848626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2581de5cedae864aa3a43fcdc5c587627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019febc9a0ba51b97a8c73adef6f221628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c4e0e60d362396c189ebb73913e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d519f902c9b13211ad80ac1dd987cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781a3cb1af9f9ce141867453e09cba9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94d623862a384a69f6f008899ef990632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0408459484e83bce7e7fae745df590633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbc397ea969aa5789d805784c0db22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414a3c2a7156224e0d471ecffbcc2b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48952d6ec21edcdd98b05f12cbfc51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863737d8c475909341110a253d607da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c487a9e0191a3574a1749d06af39f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d881849de5876c8b60a3f14fe6afc51639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c187cbc79c37bc461e4c5b62adb785640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a718eae990432923f51d535fd5754641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53083a5cd2cc4eecccf371557d6ff8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecfdf2dba3f2f2799c6564fc87f26a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ac9340344d922064214591b464bb8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510c7af076efcd699a1650e384474e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbccd3f4255ec8fd312d62385df133646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86cd7b15ac87ed34d084dbaaacf308647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638b285a07c3d6f996d5d3ad029c695648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d298bce71b9cb1545c127bc0256bf7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d1e12d8eb2fee1c0a5d2b241c737c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7771fd4c97e75e30aa1730a1c683dd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e9ab74bf3257d16dab86f125000d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccbc7c072543bc6fde57e4c718d9f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636319947cea5ea3950a91ae39e0c49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93105705349611ba41811d48a183e409655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5730ab66879492cc038a8c0643a6ef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faaf0d9a441ad0928ad9601b87e2f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35639e84b57c1337cdad4fe828256f4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95208f290c53fd2856695612048f09dd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b643b7585a2a6ac2cad6ec807fb83e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67b6c18d6fae5ca38e28a94931b0f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408d8729d55640bee4caad17aa6f0f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a3e489c4c373b3694bd25b071965b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4233706c60b4755244716b1f9a911664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bab5823133bdd927cbb264e3789705665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa267e6e050e26307cfc20034af9ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ad460a9ac02a2e474a7d4e457bcb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0647a46eff6b055139e7dda8ff5c46b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7985d4fe1e258858780facd54ba700a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7124289ccd0d9d545424933931c46e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e975d37234db870ce21072027b0f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e7187d05dc444b0df5166def107c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21a6ec5826995a66a4af129f052a6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a5f56fbcb7c20401e07ebb231089f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe39d0f676682737b026fc69d9dadde675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cdecf359f7e4fc2ecd6acae64a5e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d657fe43af1ea499ef812b71c0af0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbd35a203cb53ae36da2f3f088c6fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3111ef1b721dc1ffa6c02b3d2455e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b18a6f5e9036fd181f6cdb3abb71e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18c0879771c2142e83124c9e92dd51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e4b26740805da2e58da0fdad55c72682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acd44097e2e3bfb2213177b21d5a00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afdd1f565bfad0d8d0845e6b70c2a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338552b10a028b95134ec2883762982685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fed7117b2318cc95f07c0ffb1e0d2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5241616831728d2db77e4607e0fe0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde3b17cdfe326f80d2d27c093231b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394d17fa348d6b68aaffb30030243ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72798923b844620546e6c441d8f1f025690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c74dc826157fc2fc785336c4eacac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9c17729cd55e12db523818b3a40c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ac9053e558baac730b5a1a4c912b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af6a004064f1723a595e6ec62e5b34694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f44c4e6e14a4514e8854a80eb9335695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df29b27809e894c43580361f3b3f29a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4318216f1f90cfa04a166a4afdbc55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8987696f8937ce9e831e3d6bff03d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0142180e3da65aac29a440441ce7ecf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901fd295ca6b28f23737f90c57d5291700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee6407bdab2e5d3fda0b6941fb0371701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387574b68358e4426c5c4c1aa1fdf8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2c1c7db8a9a199dac8346def3afe0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ede2081c4e07a8a90c67c1e69a893704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ec18d4cef09a5374cd6e4e04f1d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bd2e500dbe4f25caace594c3b7937706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dcdc3d8b028f275b9d999d44aa998707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f4f211da39e5f41c46fd7e7889f52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01e2694638466e123efc1e2ce3aa63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a31a9a722b5531992003623284da8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f32ae2244ff6b9d1fa415ba298bc9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb60936e080a2ba1aa7446764e6803712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f5279f5698a1bb63d9021660f7d07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e914218521febe4b99207d2cbc17b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b82af6df7adec55def96d08ad4ab63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb51dba81dd8d78e1b1cebc4b5ff10b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5299a00b5374f7c1d94a654ec6293f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5cd06f32f7584e19304cc2eaf438b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b466daca2d0f25b15aa6984e5d029ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a83d7ead445b1a622016f73f1509720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2314d2722ac9255978b4655a239f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6bfcc0a75c21be8a8a69a1674259a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619177c80b624694f4d3d7972660d7f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d546253db2931270bf9189631c0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2103c688c1be3ae031ed693b8cc7341725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8542441139723fa6162b0f7e9d97771726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2d93beba745497521ae3bb2bc579c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d229b7bd4e99d48a245ed8a4bb925ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113df97d3cb89dd5c94cf172e488298729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032aec49c20c8d55980c8e5d1be98e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86a06bc82dfaebd02c09d349c7b82e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092b3e05dd4ec50266b1f1abdfdda5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90772f477d0a4425346a4e79d3b85b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b35dd77c807fd71c211b4309e27d5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13465543a563f550b1184a13b27e273735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5fa9eb62724328d701f4442d6deb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77a194081f34de10c9722671794073737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d8fff7eb1919a398f79f318f8786738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e0200aeb62f15cd826fd465a1366739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ddf33910cb93b6852608d4f4f4b45740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919e73eff4b4267a8191fb20da9366f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24c4a6e86a32e84c5ee7b2a941c2a1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5a1ec53fada26fb6fc31ee7c381be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf60dafd1084d4d06c977f4fc56e31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857295f65e0fdfc2dde1ca8662e8b211745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1808b94683e664d52adbaf69270f253746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf842fa9b52018f8d2dfdaa4aff1b995747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995d7c0c8488d86d6f58ba731e3d338748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8f71089ac04cd21aa947885e869b7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce0701ba1bc7958ede07d131f68da6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0f56d6caa1735d86146194f5dadd2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7bf18eefe1588cf21f47d0bd48363752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e266f49d2c24483d0962cd7476a077753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae9502a2c348056f517d360034fdb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a97e9edcfadb83da80553f0bd61131755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b53a627458ebb51ef6417d97e3755f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5d2bcb976e30b33ef8ecf8b465945757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af7328a34cd081de6af2844a6f6a57758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea29c47e47ad2597548925a44bba8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215305b74c53592f10941fc906e7eeb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1807eb6d24ab4dc4231a28be870daf0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceddb72f20e6df43a00326d1a3daf9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dab93b97398be3cbbd32c8887e9e2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5791ab6e1fdc772335867bab0d540764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3651941e85f35941946eeb72d78904f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bb448494faf5bdfb3c55666349956766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bd7e5f217143c82fc7a96c47a8bde767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>