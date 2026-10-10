--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43ea0ac6073961d5cc240539498faf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83795fab8f9f54fbc9fd1de9de25e40f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f739bc5d2cf293e4ad67c40d034717d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4e647ec59e04107730471d15d02354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732bd6408281da669704a54d97db0bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c59df2b4364a31066ccf024831c256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31718f225679dd2c723b641a54f5d73e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fadf17836dcc87b26153e4ed1bcff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07f629f1ad7328e066f30d3b6130309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff91bcf02ee0524a2d4808ba94532410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd0efd73454218e6cb8e248897b57711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1703095b4732ae226a7bd5c41a0a9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1059e11eb303503a79101cee8f89413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b921f7d43fe48f0da6553c07479368514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832675a488e22c8540a70650a43f4b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4d8c443747f917c7b4d253067f76916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48083ed3d7a2a2abbc273ba9bc62a4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4106103aefae98b51c4f2b48b727818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31e2c62987dad323f31e73ed44516019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b42be185e17efd1bb6e68afa12639220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f203480d6260088e0a4a1eb28a5002221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40151dea295db0e93216ce4b85162822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77703e3580bea33e8d322f5d2b164b9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893790c6debe0eb633f25ea55fc6ac1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4cee088d6f66d85426c7f824c529425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d72f54fe4db2d42c70f69d3f917426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b847988a032a85a9be19bd96934890f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564a805a37c44ce8b74bccbf9ed47f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23547fc44809728d06863337ea54990e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc527ea4ab39a4ccad53da8364962c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb638c28c39a2046e52e8b4ec94435b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68cf676e986fb73a774940569e140f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fb4a6fb032b193743d36d28004bb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72bfad573bf828666cf4efc8c3b48834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2de597ecbbfae637f586553e3df3e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e64ceebafa061e274930bd599a68e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b680ff678da3055690b9cfce0470f6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2947779b010a7616ecdb71cae7e7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e743f66ec95f07118a459d53af32539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f642a6b6070577d2da63fbccb8785f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9cb318d231b8b4b7b57f49e86aac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dd96b08e288297a42f1574977618e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726b49209349ade6f2baba2463ccb5043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1984176c0ead12869c9c3a6e65f31444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dbe28d976ab233b158701c637410fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427ebc1298dc82106c52218614fac4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3c693cb18ed85da7b959d1447563b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5a87b7c85b004dc933b1fb9d8929e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa479633dd7791d9bf3335aa8787196c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e189095fe51e969b056a5922e201f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0e4d596228a02d87f3ca31eb0a6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682ce198424fe5377a4307755a1b13352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d372c7d9b840c6479649bf0cc05d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4cb34fd7b1103dc67851390a0647a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35703cd7cd101e01b45714f1fb13aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a028bb1c6693f910ba8b349a584c4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be509fa98041a1d47750213f026ec57557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d2b32b8fea27b9bd7aecbd48eab858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783d3c2e2de4d67a210a898af814a2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca80fbd50f852481489cf74e195cb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6198c2a5926f12ca85ca6c1bb234ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13475783690db46fa91941cefdbfbe0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a2089e6dbcdc12e2b960ca0a8264363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ade9a2d38ea79185cdcf29ddf86b4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28374e6148f61f0aec473e8b2f3930d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9fc27f3b1034fc454f2c3667dfb5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac10040987f5e75921239011a405b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9537ff1136766612ced632f85f0d71468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd4297c9694d20f5d2060786c911769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dda4c0ac93c76c4a3fa7b7180e1d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c4011ea0f85992443c2c63276a58b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7562bf582c308e7822f55acf5fba9a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11b6a6e0b6f7dae3139d4d7663b65273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716d6ba19cb24fc6af95ef72b6f0ab374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4d421caee4266db2eeb00cdadf55075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24458052a937f6b89ce146f61c11c9176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657fed05657b5f07a2028b235e7821277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce55a4643d8fbce7a3de200d943e12978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46279269a0bb3cda1945a0263b1ec4dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a016db9f4da4eb858404b35da8b0e1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18fb9b8cef68a1ff8e314f1332bb4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa5ba652284332e62f5ebfe23b05e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662671dd3b1651f9896838a83b5446e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257c866d119c23f1608a7abcab5a3184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d300d0efc733a7a6b03e4dec355b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fef8c5c7b02795f03e1bc751964e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cde48f2d009069b70a3a0378a9aad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef04c1b50cc9118d9b1173e81e2db388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23377d81a2d0daccbbd21bd5d7af0f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01403fc0e00e6159764d38fdbed79b6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157612473990cbe23014e8b2ca9e47df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88f92800d45d2dd1e6b81219b5b51392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9a43ecd6534df60ca288f3ee7b70b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e6eac3dacad4e2164ab0ed3a9a18794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924365991ea43c80cd88b54fc211740295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1385c8bb7a2b33617915004ebba6d8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c7b59528604f5bb1c47114db27c1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c7ff98c8fb33946813f212f5392a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee19479d366534f1a727acf1751fa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f78d2d9f5c43c63d66355effb78fea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a2a03f80089ccd2e727ac40a1290a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49f624aadf34975a575fc7960c6510102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d54ad3135ef2bf0fc4c3551513370a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72db5181fcaf8cd2871033e82c3f456104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d8d2b907a0bc2267f5395fcc3ca88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73ba0f461b455e9f3066148bdf29f9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdb4276c99b974387e92ad4a1a4c45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4908dc0737d997039637fb6c16b759108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5e41b9f3011f147c592db8b5f79a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2445a71b0bec9f54eb78d3052c85f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c592f224a7dffbabb710098685293b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51159819c7621f7fecc20f555ca04fd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a844d60f441bc30753dc8d51b6dd4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080237ea1e7668faef3983ba29a5ac8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381a0f6764da8cf722b311fcb8a69e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7590697979a0c2a33182b5925ba0e3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8553cb4540ae4310545fc09f2d7a22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22983e7a878a3cdd76e79acbb651fae3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea412f18032ab024f10e6d709e496a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4f0154302e2f580f57a979599ad48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4ad1eca69d5d5ffbf73ef33367bac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874edbf5afbba102db68c981cadb4501122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641afe290f9d321905c7d43dd547476123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f905f2ad596367469026b69de967f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3993da6f5d1dbe70d42f191997bbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e0d23705ebf581dff44b218530762126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e63c7dae0433f008f7f6394cb7e47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58b28c5a965c72e1004cada639915f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbac1b1bb879b03f6fc3d39a7ff6f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99c8519995015ac36d26bfe1767e73130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d08ec0939e19216e47bf0017026f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e793d616fe6d79fe345c572bd7d38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8358a7c4d3416f63af6956be09e6de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4009cb8de88e69ac63d3031194ce954134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d660f146d21b75259d12f2346061c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47d3be6ddcc83ba207f77da9a34adb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117bc193aedb2a31ac5827666bd18c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4e5d22d2493f72ddabff70100c318138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228154bb55a1d15931b7627f4886e78b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb1442bd8017c255e84cd35a23ec60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1996870ab68f9f20ce1bbc12c3f3c46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974caa4bfea7d5561894e286a959a544142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1c348c581c5efa625137e17ef89e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2b05a79caf683d2621ab050d7d492144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1b75906ba468ab17a82153251fb9e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f02efd5be641c0e32b8ab68b712d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd30c5bdc5e18942fb24edadec9f96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdfb21d6408b33132a7ce46023ebc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0820204d804304f8f92b2886cd39c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f90a32c47683dd41e7a209fda0b506150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068904a909b6906431df70f76e59201a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ec85d3f479ff973dbaa1fd154e83e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68c92b44b16f368b6eb7e0ff32989d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84556549059b5d489ab2611d6b47805b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ade8618e858eb728c3391e7f870c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dac4087f21129b0d626b2638e7980f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cea40446b6dd2e785b956ff24438c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37d0f568207f876ffac847ce16c1fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34003997fa40a950af9bdb4f72e299159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5690475e511f47c04e011d65e03ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc19f1739022778814bc63fb7adf21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5e5e07f204d027c493813656aabca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d47887dbab0aee58fb46a20aaf60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37b2947bd6051c093f5c3181464cd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888da13954e5d55c7ce882d420a4738165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20256278132238882ccafd8d748f322166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90670e6716fbaeb59db56dac44a59463167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e39b2807e407ff98967c57f7d6601e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf458f9371e83b61ace377e5b7a53c99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aba27ad5e651714d195096c7edc0e5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10eac8b8b69389f245c9aaa73ffc77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddc304062c93830325a376489c7c2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ab4c2869d9e9efabc19e9921b9496173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe195149ec6d4306b9b2a14c5d0e1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0416507166132dd0a165ab79692ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a0654fe2c470e19d767e1dcd8490d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d56c2e8e2e4182c84bf1d76bce07b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc87960ab217ddd0ae553ac867449d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3da2fdbca65384dcbde06b391f6b3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d016dacd4b1d530adc3a338640bc2f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e59153fbad654fa8128e2f6e13b88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e0412bccd414084454d212dd9a4c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd378988ee83b5731886180d5d58701183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a216f7fa89ef40f753a9dd9a2b85f74184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac35799c9b17013b1bf436e038c3e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101d05e54ee9e3cc213cad7a21ca9a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3c951419589ec14694a96713579e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5b0bdbfa9f2008d1c9aec041c4a15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731758be068e3c6016ba8e1394c59d67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3926c98b5e1b621251b6704a075ec7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eed4c20b3a2ad135ebd81c2338a4cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aaac792686890203a5547a173a9f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886d17d8283fbdef12a700a5a1d3f41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdd75a8f9f54a899cc5d717f095f07194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4c124df7a1362fe99c51aad50c61f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c61354a10f3a0cc2b49927201b410196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeed24e1a92994191647e6375895035197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c02d52d468b102434ef312e9773761198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948083181e1b8d39f86a8b51faa00ad9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710905c0ce9e178177e301f595768a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4afeefd9666e995af6bd851edf6d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fe44f5e85e35ffbe9b75b072239b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a1dc21fc8d820c137ecdc9d81b97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2964e8cca9ce695c108e759627e7dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09aecb0179868c910927ac73b84e03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e710033719db53ade3749da83cd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6c9e2ac50417d01313775d230a001207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be298045ace980b41af1e9fd6a310f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae7f9d1ff61e337ddccc02576244d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420dc621464408f4518603481548192210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967b85007a919e5351c8fcabb4af2d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584eb190b49495e057796144099d1c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051914b812e3b2c155ea505dc22826d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f438331184c4dd74b0c3b8d2db84c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaffb4986ee3e7c74bce01b44077553215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544daad203cf8229031ef8403f284fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4085e15f27518daf3ee6a02f17f66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e931e942622eb048b928837c04d92ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f712c34c4363d4b72eb240baa0daa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e63e64ec842be039b2d6c4656c3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f87c7c98ae333417960fc8d2eea2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cfcc740653185d51662ee0cfc129c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ce97a2c2f1428e5ac2c7baff60b9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ead1a72880313cd28b7d76589d690224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59dba31934f4bd345c59e36c3c5cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc160670134228a504e3c8c91a09cc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30690272def3c6447b2916c3f712764c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96beef3be7be1e55918d52c826887b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5564c3f4796934c13b6d844781ab9fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6db1c32f57fe861382f7b5c5827af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7cbc99ad1de1d614777c66a68e9a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8c327f81b99ed467e159b2b546656232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacffa6004bef849c77cb3783d52be0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0a020c95c31fb8c4c2b349adf24fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a325cbe0605aa1c90ff53e4ba676a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc583e8a2c0c91905e6dea962133dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330632f4b1c6e8b7aa083c5e0ed52762237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4f1c799cdfde7134d3072b96817ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15767baaaadd03eb067fd8c92a90c7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eaef678a2c88866ea15689cc6f540240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d163c493823b8f0228348b2d84dd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d67138b125269ea5e351cca41ab4e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f05ab8cff9b9be877abcc3321c26fb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a02304530e4c1bd10dced8101bb37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e82a90d2d4d12847258d65cdceb4b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54add6faced0516aa2a6979d3d37640246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110650b1941d28b864df2f93c53677e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d09490cbf33732cf7245fcb4bc1bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631609d9a518ebfe13b0eb60d19705e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa8c34b9c8acd1d247e74c4246091b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e730b8b9b73556d4c049beb3765aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b521ca1aa95513ce49a9e294ad492e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db1277dead71e1ce3e0611cc4f7192253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ec6dbb636e7c85b97e51731eb1d96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99e6c1446eb1e5230f971b7d73a5e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ecd53f2cfa43afd6d07590a48980f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a84aec374192807dc231313bfa24a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a2bc416a4a2dd6cdc98b5d325f60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ee5785a644937afebb63be7c2c571259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e086ec80ac423571573715140acb55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d35ac50e13e51b24c98e65190fa1fa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519bc109e62648c2f8e0828c700ec1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064872fad34390c8310d237c25fbea80263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4d0f3f97be4290e3d5126112f84aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb00863952936a11f83b474ca785e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e2c363f0193f7182a1c07e0e909ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdcd7631861c0d5905952d5262ca5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4816a9d59b32343d00b6afa257dd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb6291d17e0ab6bcd44477f1bd1d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db72bd5538071da6caf67d75e11a3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6c2feceba0c5140cb7173f98d3f50271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edaf3d71a10a2f4fdf194288e4ba40b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1afc43e14d3f877842ed3f12d5eb605273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92f1aa2b3d4c1f3daab44eb472ecb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67a335ce9dcfad72e37c6b6391d4e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4c71c55b32b6006038f3ff6879587276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abf627ad4c9a0efb29eded7709213a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454314623b8d3e6910c44e9cde24e4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe680e4b9173d59141e6b9b9a8cf3942279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658989248cf93cdc8d1d1fe93f4ff63a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e15d6acc007916768ee3760593c7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283485254469bb6cea2f1e670dfbe7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf4e0927cb5e8f4ff34d06dd01bb36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910f190f1fb899b5466dbbb4760a75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9869d6ca177dfcb6d62833610787dc8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148c173c3bce6239b8325838aa16d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67239217362b6970b0db76d4977031b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa7aba4e185da781a4ad81d340e2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b678500381044f87316a4b45b02c16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33d015d0129c50b7e80e730cad4031290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bca1335cb2733116290df7b121d8a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc45c5754060d5a6509c8eb34f3dac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb12b8bcca855c4d5727113747f329293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95364ca13b0c98d4baa50f349c8f8b0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92ec0ab981a8576d4e105d817b5a4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc458764122dbbaf548c9e35034411b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76178ecfadec2a79dd86208c8b6b264297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a092f925abbc8370369e6fe6dde7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b4573e1c64b70f36c2eb22c9767a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad0c9592f06c8c8c42e72b5180f19c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237c76ce1e62de0f55e0b9b48a21481301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c947c5b05a81e8802521889e1826f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccdc81aa6c1df8609975bd1335123b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd36ed49d44aca2dc6f564124918f1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084ee0d88e2a06dfe4f2ced1c5e3ec7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a32396204a25dc69527bc54ffb21e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118678ccd59b35a4f36e422e26e70e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34d8348c16eccd120b60dff8725f20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f77f0a38a9f481140a5d7cb03c0ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e71bdc08ba8ae488de0cb693c3b16310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91931e6f1cdb73dc2bd436389287a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496baa73f474c3907e8534e5774f49a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7194136118f8be09c2bf49772ffdccb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573747b63a5a6079cde5e2402b83014e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1542efa18f27e0e742a16564003a97a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e091479a5adedf7eae0f7290e6f5d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bc1084179ec2ff77385c542085f11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a217f74a91672c59d46e47290f96c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8a31de6569d0ad2a97931b25bd5e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c322189c09fd7d33c015b46a90928320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604544b2d541b359dde3b0a44236bb9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8d75c19ccfc676849c8477fa1a3c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3df68448e8799c65f3070f41dc5681323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6b2deaf43d5f88ce1ea69a3ea1ae0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff9c705bdeffc0a9660071a82acf49325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b1f632dc2861d745beef85daad49f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ef6bd2106fb206b4fb196b2fff21d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0e27f20291803de578a6c53a1ed82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec674b02fe76582c5770bd21834f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ae785499e16dca21ed9dbbad00908330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0163cee38730dbca3b385f3339f4d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be99de68d538c529183fcd1078e13d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6d881063d9cf488ce4214681ac5f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9886187c1b4e82bec523ac4f2c2fe4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7c834ae499e3e38173b9c931f381d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727db5f90fd4b54932611fefb7d6688336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f21e6ab88ee737f96c80b54562141337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e5f262e82d851a0553928e288ca10338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce423ead800d8b0d2d25263495f083339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fa44e4184bda052be95ef51692ef8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054f00216dc7debe98159dc68d66e11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ae6c819be5f534ef0b1e3a4a830d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c88f90a92e15128cebd325d83d4224343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3a3b2643d15f4a8d5d80c8690402f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833e52a8ce7a85a2880548e5bf27603345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155d71d095abd99d6311b7d758440de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84aa4d8f0ec0c6c6f812455bd2eb3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d83131da9362ae0617cc57bb898b9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94ab70a231828e5e23a5f1f95fba5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19cc5f5a61e22de3a2b743b67f8272350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef01e77fa1d48fb23d626da08f5534b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9a2d43a0cc4d2e58748f46c5ffeaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018ee5289d08075ca62e075255bd167353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3e2cc2ba4d67e82be382249f83c0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fc73905a275e02b0ad30a28ecf574355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fc9cafc3154a3144fb7dea230be8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01fd186090f9abd88802a8b1058c42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97356726926381745fc17fdb5260132e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe487e172d85e94524e1e9db4dd37bb8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b8aefb150ea3f39c547b57f5f3c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968054a874e69c80dcb222437e73832d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785b5e836ef0ec4de4734119ebe9ff1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b15a13710a53ce9ef285980143d97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214be254612e26a018259f85c96830f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff2a7b2cb135fecfeb0a8fae921a99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba67161a9279f3e93627ec10b34d465366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc7ccdd485b033500ae794a213f032367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d6dba5d0788c795bb866a9162035c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e914e5014c678d7f9cc17c0ac4fa0e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84333478045445da8fb1874d9104af6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eb42391f0c1b3d5ab0784236157cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790504e20ff81e1571ac331a60e1d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce93b24c0679344a3f2b779aab508c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b0cee476ab35db6069a08dfdb79bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4993d4219f22b59bd7925b1d8b89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6c07388e62630fd74db81de436b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b71d0b7533fc9b91131bf1501cc6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309379ec5ff1bc4123ae171411415ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9586a122592c062f85c26114be265379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f4abcbacafa3a0618e0d2cfc1e450380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62922123a203ff2749475ef911ff37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e17d85be3bef9f673a0a2d9626e4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32b75ef534b0194a38510843cd56a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174e1e4bdc72dd3db58dd752cd04785384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fba5ecc741231c976d5d8fe9a02fb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe804a890138156502c3998b5b2e6f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746484099095ddea16e0d406072526fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bc577303147164509118fdd11bbdd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf183e4450afc75d2cb7c20bd6404c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b69af58088bcda91b578795fa095a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0f480147bf83096cc1be9dc831df391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b9f00eb30b4c9950474a55370b451392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e27b585e01cfc70d9736322593396393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8278a523a238e0788409b5fdefd521a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fb666691afe1c8e12b5e0b18ce7b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d91f8bae0aaddf3b667122265d722396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b562d33880f78aed4761d3f0393dbf1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c5a16f0c65ab0b0a3732fdd97cb78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ac128806fc9fa3e72d9348ff055ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547566d85b43425ae219b5780a0ec20c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c314c91e1f5fa62127abdba0565a02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4f80f3a5c0496960dc1786569a586402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9edc7e70ae28e74fdb0cdf67bdbdd9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060102075ce0b3c106d5ffcbc8d008ab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20045e7e9c3ae94ba1340fd1cb06325d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb004ab21cc60693af9a7309eae72e48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27172a005a59eab3a4dd0b8cf082c9d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305880377520c6160a738410845e5300408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03728adc488f6668bed8d129ecddb3b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066c975b08f78b4cc88c7cabb2f68df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab11470dab2a955b0a80aaebf5327c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9a211ccb0ece2d09872559048d034412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0d969bf8c303bcc7575cafef1db6b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33a965c9f92b9b01874cea2e398f9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309fd0d1112e32646c9b2aa83394126415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a423e22d29bdb2622373be6b488208416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039cef96be6455d2f378e8f14a30b6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14769a5352b2e69a97d5fe67024386418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0ceab5cf5df1daab7920c18995168419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d65f65187b3f30c4a1a249ea6f1900420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a928cf60d8f54136016e508cb1fa855421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4970eb159a1b9394d775c5856c02b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b85f04297e5bdd41d30cd9a7dfddc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d052209581cc6b74d8ed20852f844e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc95b83e78738efc8ec14231d9d38f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c2275980b894ba0e752114d2aebc0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c95c071aa5f2a4cc4a92586b33d91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2b06e8843068cb0735fceb0cd28a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003f4e20254f6e4b368f7bb57962afc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54485cc735646e2e0501a2ae6ac19014430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e2065d913163f692c63118ab504ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614a065e39347de9fe01d64624f9295432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a527b338b9fa4082d116c669cc6988433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1428a0d9952cbe890c0b7f3c9544c2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1829a5636ae56cc4a8aee1a17ba8b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f01be147974ed5d3233d11bf086409436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7b64827559aa713b2c466eb2418d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bb0f35dfb7bec80efad897282b9e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5211aa9db1bce0a8ecfdcd04f6f05b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5aab309ba343a210cb8c5d2c6266e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2f36082fdb765f160d29c48dbdcf7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c14435adc96981d27cadb3a248d294442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d76bf829ba34d5753991f60e49a43b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d75ae0683c318b4318b435af70ef5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d257183ec977b0e79e1f472f9f679445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf8b0825b7e45b052ec9a70fa8132e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710a2624acebf971a65e1016c47f916447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a92328ba2b8d943df821b22aedbbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ef939416df09ebf9a5b7ef1553784449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217de03df9f68f28c2456259ecf71e0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234b1e77cabcf8af0b5b8c00f5332de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7918f0e68794d434c9033ad7d288c0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192216eb9377b47847e0343498ca6cfb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb46be277112dada92a8e63e7765e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380ce05e0fab591d48b48eca2943ffa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be04c9e4ee3acfb390ce3ad9887b94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e481bc50d66f973143f67595d7992b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65a5facdead049464ef172a1a1fe8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117aa7c00f8c08db21c67dd614b38e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72532c03f8a6798802f7cb808b28057e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d06d8efb88ea03159008a3d5e8be61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c40087984d6d8b287b47c3023512cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53507df39f0a9f089d0410039450a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e6ed5d65353e5349662ad33e7bdf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791beb8a623143b6662aeb342c4f3e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba6b47f4eb769c2bb57611104d1097466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e004ce1c68ae3f84a459c2485495e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e56175392f9af692d53b95d6434e07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc2fa44af9c328b36b5fa0c9edf727469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3be992bfd02059f8bd05361efb7399470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a624efbd1cb996e0844ef49ff3d586471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39818b62673cf0dec82e8638a549842c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8f62411cfc306ba81f589e98f1e84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43bfdd7593068f8f3d62687c95fc87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af870fea644a752236d1a53312d4227475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76088620f0e422d33e12ee21603efd65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6516a6504e01d141e93c6b97f8f6b40477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2dc413b5c0c0d3ffcbf10cefda354478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c14716c7942c138f6e87cc10ce57d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a04b44aa0393f80ec3163dcd6f4a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22232ea6ce1a76c9327fa88d20d30846481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d7c5d48e2604ce6a37b495944b465482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b4e4d6612c752b27b2e312b57ed7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d75613ea087271218e4c5b6537384b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f837e9c2c51213465058201f9a5ee6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef277ef675ff897e9030dd3a0bd4c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd684dfc352776b15b06631e34e937e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4916eff16be6c193bbb64433bddde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87969cb6fe0e5b6ce7ea40d5a60f611c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08534deadc6ff5210db4ec601ac116490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1e1a172013b697cd5500ba1e48851491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d70cde73c9e6d4bfc6c008af3e9703492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341b30a104bc9d689e4d90bb227d895493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c250a4ebb860aa8b215c978150d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7aa5ba50c350e30eae45b672f53a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac51cd0602b631709c7700ae5c2fac0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec449c4361a5d4e972738e71e3cd88ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0e469900e6ee110b4692aaa0a664c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909027c7bf2c09754148c25083d06863499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393d5799da439d0a71f6fd888539823500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e7eed539c1d21b254cc33f60c6dc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5f3eaf89892d3e1b680771d03f7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede2d999b85bc2ff6f5eb70c5b3c244503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7db3cea9ce9bae0984499c9345165504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a06de2731dab37057f9b1fdb1e3d3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9550cf0aa172fb95b598880e406e4c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9167caf3e9487521bd9095125b208507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c64e646b737c7e3ca4ea18f45169508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9612cfaf2dc838241a3e04acaa12ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537b50cbb2e402bfbb1cbfe53bbadd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9f20803b57b9131093343a65bb86511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cfe3b1bf6337f8cf21bfe73a506b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e568d040ecb4c1c9701a8d503afc0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9d2ee8f4300ff7e31a6e707a6c39d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c73d6f08b6e1e5d6c0a782c840e38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19e1ca461048967039aa230e5f1eb3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9307aecb6d2cd3ef3411a67e287e51a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd654d266d7ccc37de9b4b6500a5bd00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09918584bc4024897d89b6c47e752e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c6bce1813f097f279b585fd5031d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0b79fae67e8033bff0142e934e0b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a37c438250aa0ff27bbd68912b4f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d73bb1837ac8e5cb0f550cbab1724523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495ffba1bb530cf53900ab99a0902b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e680fd79a643f90e6e99e4a2fe5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cd89e6a000eea490cb0c9f926616c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6050a0276aaf74baa68ca109b265b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc44c42307e66e08899bee5f500c29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594b8879d6d49260583629699a71723529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e99557893ae6965f5d06c6ca5e8c2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e2a777814e549f52690c16b976d94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6680d810b99d61c4188c72019b1f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4a5eadfdb9c02e9bdc193e00662a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d83656e4afe5ae44a7daa8ecee83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48da0d9feb5ae9044aafddafc311c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ad89f85496c037ba47a0fed8f7edd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559af7e5e62f4a266f00cabbbb7df0d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e1235560d8b2e2dcbe9ea921e0a5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3501ea012ab7ede051dda4625c202e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb6917f3741af298f8475506739c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d7442e9fe57beb6b4cd3ec2772a16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef795ff9f4cee94f38501ef18a43e64c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75154a4109882df06be5833e7ace8e9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d3667452c1cb8ef73b45a04ec6b0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505484f06d3a858b4371c4380a58b8ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19024be999d33e35f93d044e95c40ea8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ca25d154f47d55dbf61fed2a51d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4e826da2a85e91712f1b7e27359f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a07e595ff0a7570faf6f41888a33a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00153ed9523468e5f0e723853abce6e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcce26463044cdb9594b0831bcb00f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798352e7254d1ff7f3bd1800f7b1326e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce8e56e0834f9d375cc9c2b9cec867553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71a897bd0a122954032e639e89ec19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f18e9e9d4a26ccb340c49c9cddae8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf324bd8251965b6b640feb389ff2045556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8e677631275ef8939b5d226412324557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e31040caff3475810d981834442e52558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34040db7c099117b36802a9d5d157a87559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dbadf1b59b1eb0757a1ec45736d80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f7296eff9d1538f347d189e38279f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12d01a4c34e1d72356aa5167d3c6e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9869830dda07722a29f32b5f73f1a04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6e573f9da725b14c16253179c7009564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347448bef00d6a1afe9ef878a2da5c41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcd03468354c43db835cbae90eb588566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ca33b01aa87af1b6876c0b548a32e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418236ad623179dd1975a26097be528b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5988fa94d28d55160acd7031816b7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8383eb882f41e1e798ecc4beca9218570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746bf3d606f4ae81364e1ef835e1595571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9bda7c166e6b0d3e9138e6c2b2412572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500219f796961a03432191d8b9635d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf3b441fb045464ffbd74103509d15574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c80570f52cb78db2e5837f8a5084575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f4a334a180e5a9b51c54466114649576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f6d9c2ca2769726e41ed41812920577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869499eea9169e53e59adda99644990578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774e884e90b31a259567bfadb3da26f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361068ef2d89a1cff7153e5d533a5da580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca7c9fc5a56d2d622d39005cea1edb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad92c264859049b8999b7ff0ca62b25582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802ecb0bdacd16fcba3c6eb1df09566583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63ee88296a6259a758f6c01b667393584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76971795b7293ca75d868eb96bfb66ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6623dba4713bf3398461bc1fd0732e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d30b82c78efbbd53e625b4402771c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c6be877a980cca168fcffac06f381588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d729da075dba36d91e6a3fbc5e52d4b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b023fcfe61596bed9d96ab1098ce9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e083f1b2c44330d19a73a7cbe710bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1653a8c7e64b120e6e9a1adf640b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541af3dc7f1cbdb8ac06ab3ee4e76d3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995f35d07e7a08a60283eb48c6c30a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe017b9072f8bf8d78cbf400850701595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a939d413cfc5c18316b1ebfdfe9c90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecee5c3bc7956c77ddc988128907bf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade339008a4cc60feb06c314e5464083598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa43e41bad0f23af92aff3d8812527599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e6051f2364d52555cde4f1d3bdd5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10ea776a8aac7f8d9687e350d3ad45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284556896e8ce00b0baa207e231bdcf5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551956eb501ce6b815d7fa8ae1333839603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ff2b1bd2f91ff0328df5b6990bc1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caae0966aabd076552c45c7ceea9fa0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c17a3907b9065e68f0a05bdc41e02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e0ea94cc95599954c3a873591578e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d006c8474a3e4fdfebc2ecb94ee728608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcb8169c49318248e2ef204354a733609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e589ceb7d0aaac6dee3f418b4ce38610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b776017da5fa5b7b447f7e5f220c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa1072b9f0c94d259f1b94fe7cc840612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cbf8d295fbd815215578f78590e06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b456f3a44b2df4f6fa5d4644399a34a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126df84b9a7780cc04502822e7dbcc1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73674ea48a7d5cd3de1f8c61ada35c4f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba217f981591f3b505000b1159e0dbe2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ceeda9769574bc116b189b11ec0a75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a1f19ba1d52f39c17e70273183ff7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283d8ec99293c2b7ee25066db580e27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8e47f926b5735e5e2ef105b13f680621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba02297b813f3d502c98cdd6464a2f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf396ec6da526af61972874f99124e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbfed347aedd91942600662cea8df3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6168979b0bbac602eef5fde890d1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d26d9a6f1b1031a3b3cfd17f1dcf1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f377c35d5375f68d41a24d86a45cbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda3fe317eecfb5161d9e348bfa3f6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e478a9b4c3462c79e810b9b728cb408629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b184e191c3347166ff47560506121630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc8cd7c71b20531e039952b954040b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e3e57ada8326ee548407589424611632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6cb481cdedfbc63c1fc76ee559566633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cfa0ebcf76cd9fe0cf33a5c332f0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0415577686506491e7a72a81971420635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137904e44ac574529af7132853a4be6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835ab96b874eb25e1b1c2eede807dae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862db0c940607ca3c5a83b2b55fb1fe2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d92b337779f9d285d191a65955a8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1b281bcbebe52d48a8bf60bfc4263640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dbb7f4ebe96165713cbc4a089342d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16679d4855e0e5268500e2246dfb7cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdf3aa617eb5490bb021a9570fc62b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e4e8e54565f3d6c04cbe3d39ed0b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933219617e9be48a84037f8413ea16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bcfb4bab0039e4b82e6de249e265e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39192ca9cb682527aac1131921e2fa2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c56defd2c060975ff73894463f1f17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed837f13273a3c97be6c53ae424db9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e3a67a0ae5763ee8f2fa421f4a3d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e99ca9ed93db9271c7e141f4bbb3b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6977b7d841cfb078966e648aaa5ef3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124b48d567011f08fd3aede0875aab1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1e0b0ed299865a17372a69847af5a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c347bf19d2253951c277469a503c9c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9e8227d7a8713bfb12599afa48215656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9965f6429187fc5cb2ab666da401a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ba6bd032c92aff92e8760db44c639658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32915cc734ce699605be573f3e89638659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277916c174671a76bfcf321ab4f5c714660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ad4ddba1a149c8e6d28ea3d2cee97661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fde0ba4e7af75f4737654ff48aa63662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f0dfcb8632d8d484586b62268edfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c66848aac3f8b5df01c7e6afa4af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6a3b78947eb3fcfa760a7ebe47f9c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4fc202359152a142d00a6091a0daa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5632ae1d2e7bb1c633b379abf40dd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7405510b95249d775f57096c4ebb1ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb566e228359163933ad9f3f156ccf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225f8744e4414c6500f0b2aea2c11e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf7478e233763c3dba9ff7778bb47a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59d51baef7d8a136882ff028fb315d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91197e2fd58ebbbb5e43ecea2d68a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191010e4a4106c35ea701e26bb31ce6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9434cd3d597607f0a9dedd223f64e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4dd54f02317c8d1035842a63d35c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288aac639b404eb4c4461df8037568e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86683071ee07a7d8fae82272739487678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a39b77c102aeaa344b0c5ce993bad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc64d4bb1548ee906c64a507ddcf5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fcec0c98943e2cbc34d473de70e11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c4fc1724672ef720e0e59c1b8a283682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb718406786358b06cf26d5a9127ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce251ca3846766e79d895cf4aa42b70684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25a3078c980e062b225f507da2c3ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878d0e8e107a81cfeaf3c90364ca06d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded3c786c02f56ed520e05c906c4c8d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0a4aa540e862fb40bb98142992ec0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1be5c153eff0a10f8383a459724be2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93565d0dd7cc10123e2d249e6d1da392690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120dda3963db05f0d2adbd6bc12df02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800186f687e54ef0399a3f69718b81e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b159750457e62eb3ca0e10908c61e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc669483ff652fa16a4de9878488039c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220737a937da34f5f1efb5d1e1d28df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e19e84505571c4e2d0ead05116c6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e792e478985d3fa3a8744df8be0f1a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adcecbaaba1cd10e53932cdaa4cbf6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e051cbb5deedfd548e3a51b4e0c5f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1465b38d02c537d9f2b6d525fa354700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485584c33ea0d1fd6a6a00d1e75b3678701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb813306dbd458adfb9199fc8c7a00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b7075df2cf10e4648bfa7d15a013a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc57e706cb3ef38c6038b1f0cd2d14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1291d7bc96036b73531f2bc5d09149705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4451c25e6a20bc4f6550453c70b57f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7efd94ad9b95a9ee70c9fe4d57db6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65fba27360e00e0d753388c37707f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dffc08427f740a97155cdadf7a343709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8431506b5605397d26ddf78f13abb4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9aafbd316820f1b0c4569b4b12441711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543680956bc609124a20327379c335c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6774451934d87531c5cdd224404d9ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0757319f77ba5aec99d2381f98342714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07710eccc60c43b82c084d85065dce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b0d020c49a751ae28603cf6262c19716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11169ed3d663a5464c4454cfb5da51e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d40a3082017cf85b5f41ef740b01c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b270556f4c6376ccfff9314ff6b92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c2bb15ed3eb7c28120d876f1cb0ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b63275aebf4412b905807b9f4b52eb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbef9f3a1b77feba93954ca9e8c7dc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b93d66b7314eed45b219f299b3f77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742e2722fc0c30cbd1e88ae95ade7af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e519cb8bd9cb38560b18b56f91040725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f607287e2c36799305ae2e08592ea4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912de6bd14111636d2578a99aa13847727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa38a3a76f6de7c0058c1c7e408521a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccc1f351bc07b0da66464fd54e0689729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf7affa6c2c7f83f7f7fb3cd421606730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da9c1ba74a9379b5d61692d7128ab6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc5ac35d48f977605d6224ad3ff546732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a704f4e76361a1b6d7ce3fe165e37733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1102b0cd869344b20455e0175d87a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a28243fe2dc1fd843f65c464afb4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a1cdbe37923f77922485cad2cf58f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bcbb8c0952f64930b5d15e1d395d6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80543b60fe1f5fabcd534d07e6c39d12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcec74b340aed914254b4f5554559c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb5d47b4f2eee054e25ed644734769740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013426af4734923c840d65d77cb9aaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d50693450dc9b85ae5aa3a6864014742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93151688e913799726374916b51495a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055e8e67d19f55eac0c23e4c25b5250744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81ff99e4857a47e5437447387cd81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c83984bccb59d1fd3be747b0b614746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee29717d5b2c93a71d1bda073b5992747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa13e5f436bffa284cda38ccaf7ccc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5b35f6f3e0bf22ed5ab4028152d8b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619a756ba4655d9b44396f49b2838fb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0988373c89de7201ba07f1dee57af3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50206a39f7b6d98ed598315793824ab8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30774655f7d9a4af2ffa4a6d5fb4a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ea31c3b0d2ee5a7ef0726792552b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe492561d29f5f5d25e12dbea8cac517755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238de54e5b10ad49579cd8a20a0ba10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418b490ed9faaec6f7d0246ab7a69bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99ba4b418eea264a7380f0f1491e19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109f3293b3770c18bf81f7731fc4ccc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da71952379c498a77d87e3a0a7e5868760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43d249a84f0c9af9c42ee3d1848cc4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab1f457dfaa5eff7ffc140d1c08a5f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e3f82fda61599a3b9aa9f96b0d58e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbf86b04644f05aef7f0b52778cfcc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622d4c397ef2f2ea59a4a724313e34a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b8f6f1c4ce762fde8f36edcf3459e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7277e486d9a920e308f34526722f73767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5185ecb76553889dae59b7f19ed3932768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e50e3656817cdeb66873964b2f0a0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45902451fd5d0160ac1b80e2eecfce770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def9b33a1b0a9ea7abc63cd3c8a6e5f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a3ef8a57c16036ba9008519f7efa772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07da8ccdd8fbcc038815e872ad5a5df773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402a6cc7999ca51611bac6fb56d4dfe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80482f142c3425b4e6255f85f268c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5e9789014e00680ba4713b367b94a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7bc97b06c1fcc76082c51f4dc556777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9242d68d707ea1bf52ee1c3a71776778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a97803326987b8b61277b9b420da10779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867cf4829f1bde11c52733c81485a4d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac754a2b00ddde0dc0df7fdf47c17d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae57864d6573986d3ccc479736c505782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9389f30c12d52d7a4f19d6f7cc239b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e083f086f84df070d6c1e542da38405784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfce26f078c71ba6ee19e2a6e22456785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96460a264826d03cd7f373cc86c56cd7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5fc54e56ecf2f7a2806a18ebccef1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead996133e3f861310f0e2bf982c4003788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047fd1f2ac2dcd8cfb42b58e23613fb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fd9d4d7769a4d1234538188431b8d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49fffffb03f425aac05f4eb9415fc1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba637e06fb00b84bd3d9b4e5d25969792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc9d1272d19e28d2d584e635e8b39f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36674e44b50cdedc429b7e3a242a30a5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0b72c550c0c065f5bce1f4085da3a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea152189309e353332c77b9ca08ddf93796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f85a48955e1b02788e3305a2816793797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae10659e2b2f7586bfafaf5d9b6cc3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780444ea1b3ac79b7f772b268ea150af799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b807052f7e130604615fc9a6b4df800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33f46e1935f1daf80741b48b4455e8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cb60053399b96757624883bcb6b3d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a4f610be0504644a416ee89898c1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a835d6b0b14f8f96ecdd0bd51a57d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3684652277843af949bf8bd315b4d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ba4721f88fac97cf1cc7ed8475340806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bd3ea3326524446b3456ff99aca93807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b15884d9d12d4299b64f488751434808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be886e3db2a982d9f305a1c1e5628d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac224d8d17e2a62786ba596c11bf190810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae458e3e40a1c5c278a24e54ecdba9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e6829a1af9d895504a9b1bc040a0e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da104ecd7dbe3808b55b8b6eeb53553813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bd093e3df41fe432012f887c63033814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60e8bb32f07ddeacb4e26ed7126fb9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ba6d6ea9fced4a6d5005328b64df7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09102e508bf49b034c013fefb46afc9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef250ea79b98610574a478318903a0f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea215274c9b8c07a0beb27cb50c2656819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2219d525fb92ec3dc2a3ce4f322648820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28806e140c4ec764ce54d1e2f63da8d5821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d633ed7939028ab0ee920c3ae4276a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca891b3bbea163308897f76881fb8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf837185c4087608f3e0627887711c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b07e65276c2d92544e85f990f16a54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9bc606a4fcb0f77de48590efbbd2d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca6fd0e7c19a9fba8ed6b7d6f3096c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4994015178a1906ac1cb5313dc2093e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff44c31283b1dc976f47b23203cdbb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225dfb5f77dbc2dcaa3141add838d849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34941ae040f73a58768c27b60e84719c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d879a078a32f5352e8fae62cc8159311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e207462dd8783cf773020797741baed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b864be1f1a5a706254f26042f6a921b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e66c087509e5f19571c3aee41291ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a33e15dc7e58306bc93bccb1f46bb215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cbd76a4794be72d431be69ff251a6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb5e1dc93702e6db44448e09589f2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517fbcca261aed4d97d9aa05429385b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f51026e4b0078165453b285fda1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027c99379fc3355ae72b2335a62785820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf31ce0a3676169ce15e97d33c5d7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001cbdee26ec2c4a19c7ae93319112222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75e941a29049543c9e8f404dc71a8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7aa412fb05800612ab7fbaba81e8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1928b281d45039b0e4efa9cc1d72725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb66130ea30f607e82bc5801b3ff1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f673b2b40bc0c9e5484c473eea4e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0dab56c01b8b5b20925ab0223789428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fefeb5eafa9664078e919c1daa1da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce44ec3f9ff5ba8c65068a23ff792230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea599224e1ba1027b2b37fba9edb69b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa54c2ca0b6bbd18c32414522556a2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a854946592798276da29ac9dc6e658533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c120e9b404d9e79d82133907d8e0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767b647203e74712ac936b7532e9a5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04472e1a3c796fc1460156f6ffbb9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162ae0e249685d64740806768772db137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1ee2fca0135bfef74d490668fce1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177f65552f3934a430b75790a78391539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfe67b92f7d64d3a38928a3ebdc25340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecb1d31d3c5cf904e4a83c3d46844341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13b9cd5ab2499b970119d9aae55c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d9c476072495eea1a334d8a13ca7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27d004a39b21d66c1111cdd8357b0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04108cb931d9e33d65b50ae752d95745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626365f8a6bf0cb7af711b05bf2a7e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9efbf929e2bdccd11ffd923bbdd3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7474517d4cc74e42650f3a4002eb9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b297b67ec3573ff0ddb0bc1d790ab0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12922cfc1459795f2bbfd3e8de5f35bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212226306eb0587bd516673241f349b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1478468356e349657ed7fe343b8b5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b268b8809d288fd2786220c361d66c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad7bf4cb067db0db0c446ba9451a1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e860dca4f56bd7670199523011d8e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345427a755df8e8f434b4da607f210556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd76833e30729fc50cf656f7808a3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20984b9f48b531cbfab45b65b7ebcf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc107599afdf8f432131377bf35f8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a52655e2f315ae416b05b608d0a1560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821968b5776fe0dd6f88aeb9693644861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef433c13b6ff663680576d4413c0d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d35fe29838dc055a671f01184275363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad74bbc00d570fa8d6fd34f7d98a8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0eb651c3628daa3b6c6ead7c08de9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3647e9c01d12f376a2820cdc3dd2b3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876c748ea6e5db362ee143f22a8d84567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84086df37c62cf6b85c9b9ce3936e00a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f0ff3b012d3d454e2ad6d449ad2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e070676bd8987f5f52a44d77d9a65370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b30676bc09804554e5bab41544a22b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde315e75572f5382ad2cbf974311ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70125bb2476e0ab93518d5c29d4a1de173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1e3770ef28db933c648a37d4b98b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588708acd3024ea63a522db1052437b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f63de5b34715f91c64a3660e22240b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ded283a1062d7d85496f31fa636fb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50a3bb3ae360f589cc6ff89387667a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc204f5e24ba2d2b2ec298faa386ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5bc50bba6260b8494600ae017af6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cca13dffadd483eef5f89dc0dfd1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc70da403f711470d58a96c72170fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e611437c9718e0c96ee67bcdf3751d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d50238b18b7a048a55624505ab631284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596e336d2f7ff4983fb44c4c43c6e7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc71f36517e864b33215b3b0e32159d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48377786a089fbbdcc36de65803861ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b9d3eed8d4d699896391f6b6317cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321bee3ce11e6b95865d99fc5f8c77689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b5893b54f916a1171f5751c09af3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab0fbc8483ebbb92e180cf27502ddc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd62654e431b8c8cfc6523f4f4b738592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00750a8f8c72303e7f315305619ec1e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4a996315ce82b839eafcd3ccd9ed694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64e2e51e53bff7399e4aae9ac7db7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6786a42526d8e96c01b56ae165f7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63ca08135e3bc07e433c2f03230faa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00143e181d3c2e5868c46f37c8fc0f098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26798fadb115258a4dd8a9c220cd402b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf2a0d592fe4990e5d806600ed2f99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdffc70e3fb98ce6ccec6d67319157101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30265d52d981e53f725ce13eef6b4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aebbbf6012431086a4f8cbee23227103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe19de0c0011c09c6b649384f6f069b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797097535cd17d781cea4a0234a4ce19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef1e88c8315645e1d60fa74bc597db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433df0d7a2f3fbb812d35dd78ec3ceb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560cdce1a0cda193c22b6c5ca5aa9ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143880a7d5ae2613467631b67a31efc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1a9008b931209d311b518e1e7cef2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bfbf53c7e0af084bd89bac793a349111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890f83a64f80307e6bd0d6a6369613c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f47149ef338907ed3e782fdfd062bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cc18e52ae81a09d7281f84f90d10c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00291f7f3c7f25fbbf635a02d28b5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f9113620dada517f90555b6e3ceac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bd5133b4c89c7635e3cad8fa6e9ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551354ec94ed47710de92322833b25fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2596bff84579aceac131f7368a0a454119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f21835ca56b44f8875b8ec1c1fcb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c29d39a9d6eb0c1ac3214b180d21f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621035ace9a1a91ef873208a4b8d06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1806566e073475b7f4a761cc9aaee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061964cb9c536a2c2995ad8f24c69a9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8f80244ec2b0e03c356d8610d6519125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797e6e75922c9798f5a4b952dd89d78126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4ded4aae96873f050647e6068df46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015531384139d556973efaa8e5b0804128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27731bf9f158c18830e0d07227adb298129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0d3b53df8ce60bfbf11e45c6d89f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7750ff8edb3876c3034569ff16bfad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ab7ec9255f505864097fd0b6b3d5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779329b7272f5d49c9971d2f185ab003133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7cd6cfc2dbc58f43b36abcf03f728134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02e9288231c534b80d14c8c61352ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf11b9e2df06e0200c2a76cd5ee74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2aafa6ff82a32f6423de7dafcf861137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5feb5e0e5e78adcc0717e22e23ce0af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe144982b5ebe803796e0396c6a9d70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361960ed63a12a7e1d5b4e416dad472140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fe440dd32c299d0a1c1ce80bebf6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8b9891ef0c0f2aae07cb924086383142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c47df56fffa78aeda72260163a3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1598859c9feb1533b50bcbd554af5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e2c711a05849f9d5429854005617145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a537755b156c3abe3738270d38583f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36f021ad80c34687ef0025ae702eab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d751f91a33584281b954d3a67ad90e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d78a65995cb6f8ffa4a763f36d8ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9f4097fc5ae74b1c25adaa9917f25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb455574786ea08d9404a3b543a554151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc905399a0e1e06a895ad079651aa8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd32cd0731ac6bb3fef539354703f0b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b0ada67d709022e7dad9e735c17cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdcd61a571e720b981bd45b03833be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980e0e97c424a72d34f230cb625da9d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4bab8e3cdadebd86cc8775039d9d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c3eef16326369527f04e1544a9fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d05119889a5097cd29c48ccde8845f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd04a49b665392d58e043767d7cec160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc02f4573ccd90a446d1c639c2add161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a94f1ad997e8cc74434e019574617162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75373a43436484689ccba997af5d52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9bedc6bce2fd522d4cb2b327232e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb4a02e47dc8d62337bae0b718becf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4b14907e0662fb7f1faa54fa82b5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c69a6bdf34ad40fb851a7f1997d6e2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf204882dcfee846b3fd7849a47f894b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d71e8df9e37350c50a84453ebf92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151aca1aefc447b7246d2409d1c62ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49be3aa2ba0e703648b672aeaf2c443171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab7398ef8058de4f3f5d64cdffd00e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d50081dc458812d3bd7d6666d34c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e40289b7fc1d798adff8f3933133da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e504736c58a3b277ab42d6de1dadb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34418f28b42f484916cd7f3719d82fd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7946b2e081a6217f75af0eb8826ca32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e080b3f3adbb2c8221aff6e6ce8d1e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ec3de8b5899294a3171a0d104ea44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad901341c3b5ec79a168e5f9bcac952180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51eb57212f081412a0256ab79885b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904de534e8ab5efd5914593f321e230182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1199a47a0efa7ce26f2709de5529be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d8cac76a7b506ae294ad5caa2ecd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea4ad574d9f82dd9ddb3cdb3cbf9c4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744f6626d82d70ed701153002d93b72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba844c0d4957edac957d289037044ce9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb838e3af7d480727383faea9479de9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a382b3c6a0eb420f4c162c761578b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31054ceb04ae1fc894714c81c3bd7b2b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cfb2c2384c381a8cfd1f2c4d2b9e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d4a51a617c546b5b81b25f65772d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca710e4d8925aececd6c18e16a8686193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b27ddb77cc647e24fed41f5c818259194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eccc3d8fe270ce84b93783e259f9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b104728d34726805ea31c871537341196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1b81842039d74890dd691ac764a99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcec9e290d743c8f6fa2c6c95e9b45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e6dda7df92d6a7b4a1bfe761fb44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de52f45d3fbde5774e66112263357a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b226ec6223c48cb47df5b6b354a31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6896e3e55d35726c6830285d883e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c442de32f20f7df7067286e38a60498203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffffcce2a35aea973a7b444eff0872204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467167e1b26813455187c9467c0f08a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50a6ececa516520e51d5491c967159206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d49299ec8ed573140da3e0df7e45bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff96ebd4d6945f518dc8d1cf9c822d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a34f287b7d00549f364a49a6113b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aee6ea8319c002e6968edf221de7fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234212c60507d34e40ab4bbe27a8053211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd266e9a8b8d82e6fe1d3e808dc1e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e89e621ea3bd0e78e6635404af31b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392afdacc6d99a9fb8dc43f049753dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92804f7845455f8eab1c877561c78695215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea13eb2b83f85828c88bacfdfb11037216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f54e81087c430def0aea68edc50e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503061a562c51c7a0f6dead4a8e663c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef5316e9ba7595b199656d1eb38288219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0c46f3872c3d3f5964f91ada5b73d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c0cb86b27d9ffbd8a2d6a365acf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce9ee6e2fcdc0cffb5a0599757a366222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec827213d1128ac04c9c7c3b1b0f49cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e277b075e9d8ba4421fb6688a0843224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310053b79fe625a69ef18a39a9673ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad2419d6d5e076b3d16ca0f0a0ec44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddaec810ca685df69edc620d157da5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae77a6bd1b66d8b1f1842e8cd01e1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cce0661ef82573716285ba96ab0564229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e2a2baf60d446a788ed9b1dcab627230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e55275f0d6b2264a04d5ef44546c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f10655638a531ea2dc0682a7bd12d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770153f293d7f1cb071a7b1856d910aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb98339fe231c52eb910462fb1830234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ede661a9db4cc929dc72689464d83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d33f56f37ff23eafd82c1846eafda236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214154e315b2eb746909c025d6583912237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1956291f16aa2003cc0f0e41d98ef8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec25dad91454cebba1d2f7a2b1d72f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65539c645d7d6276af5e9053d35855240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb667846f94ca564093217f0bfccb3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86714f3eb3d5340abb36520578e132242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b3ac7a9f342f291ab3aa6d71727fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bde21a1ffcbc93a679d56a5db242a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf93f8ef0b53dc3bf6d6bb67cfbee4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5fd7ff2d92f80ace56c3cc0fdafab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c96f1abb6c70a930a16804e67a918a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0d23e2597e9f8bf9dc0aae6df253c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edde960dfdb1c8808e94489f3f85b35249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c6ddd9264cbc195b2b149acdb2fbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b3398dc106d4e1d9a1e558b669404251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b47161d58776e3d68845a0d3e9ea94252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13af425a14dfb67608978b9b8bb1bbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b85c2c2053f7a29fd6ad5be1e3fa06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45b845449f77baf096e9694f21ab23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f80107b1aff5efd132375f4965c50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7cd83a61c68213fed65a48f5dbf5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8170f795d8a56dc75d0da1d481aeccb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c1e3671bc0e49b28756f5180eb049259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f048463177a7918d8040932bd7a00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f5298ae8e16ab7da0d501c1b8373f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9c90e7f25b7ffaa59acf73adc7fa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55ac69f0e926d959ddb6b2641fbb38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b679144e1f2d6d5d26631af85cc9e89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a2e8427a945063d9efbd588d3fc1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d559a6df80043429e0fdba0bbc93e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac399c0ebb32847fb2262683912966267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51aa91ce0a15d7adc74da9434844b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817365e5a05657ba04510bbffc382d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f013d20a65cdab514cfc3ad1f15e4fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8b36d0d9a838d986a71575ecf766c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050f4441e80213474e2d66190146dae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad74f25fdae111f4ad085e84e961ef1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c650cb09fdf4d873dad8cc695419724274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696eca6fc6e5d727c6ff1530d8934a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fce2669e2210dd4c2b548e9a98b9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034807251080617970d3d453726720a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23c66503dc5415c8c8b736eb05ee8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fed3791ce1cd595c82372f1383ab64279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb438fc3b13797ff346de9530f7eb06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd221eb3c9e082abe4107d0e9cf77679281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706b806298cdcc5b6b8f87e4e8d9c48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6ff358ba687862a38cb83ffea4b2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894fbab5931c9c31a5d76be48da3397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe1bdd46f099705366e587eabff7a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffbb8e220bb0a80df0499582222d90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a718bb176d5e03d6a84eec89ab11dba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94280ab69f38ac367e75bee9eda7df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23083f27f0c6e46b636ef93d87bf82289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae37ffcb4773923eca3829dde5ca826290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6881b61ad3594c4e236da430c4b66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43a09991d106741a527f10a219c7f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e205e6f01498699df4483ce08f75ef4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426e8929d637693120fabd4ccde39f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c66d7972a315a9e7e29b43ef11df9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8da0905f74fb8bc126fb9f68049491296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b8e4d365ca6a0db2f41e3349c5aec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1d3ab17252bc59f63d32d189f5e78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4e40180509ac84afaf05f5cb7b27e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c0078619c589ad65018b3c4b54ede300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8fcad0fa776c9648c94c9f35721c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524df531c7048fc322b3b7a9292b4908302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b55723b946549fb7278f8abed51170303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e485ad840965826bc8d23c314a45d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3419eb95abaa3cecdfa7a847b893ae1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17aa29fe5b5fb6f1f6ccd6aff0af2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552d194c2f8274127e117a670a0667b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c7945ef9b868b6b8fad872441d131308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b273be89d948ae53ef876eae2b0d9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532baf5d9b5f4f22de96f9582e7e3a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ded5aa94e523a43d658d220ed67b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20c86fb1b867cf5434a0afbb62a615312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8abfb06983ab03c2b872a396e50f4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe18a237bc2113f000bf13208f4944314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc652f9de84202c0f5e8e30ce3d6774315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab00f7bb7fe8af488d92fe6e2459d5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff53278f03a37caa048ed7991c42d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927f6c728cbf0d4f0c99d32871cbed9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe597b1a64c3759be2069f0dc4db8e76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d4f8f1593e876a273b57d243c40d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71ce042536ff88366b5be1129f3b7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61a2e67f71bb3f519395fc119b2ecc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c83e2380b1f4a262ac9c350babab7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb70084023d243a28b5d78007db2eed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30d089869e7cc731e62308ef551a11325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041bb0335ac6cd6e219dd4f3ef1342a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc69572732c2f89bccdae05c38cc86b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6412c73f5c035ac00a5cc4a9ff8a1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17925f98ca8d7f12fb3ab3437d8853329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346d0d23e4481850ab47f058bf55c7a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cb0a2d6400ad038db75cf2f184f49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bdc59c82de746e6065b06b41d7d6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b578f4d2f265b1f4e24a7774d5f9241333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cad5e26b22707c0057ef5d32e98012334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c671485c2920322a2970ea7e4f5db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2813ff263ba7e4d58a0a9bc501799336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48f522d1ef1471ea70a491a4b13f40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcc434aa85fa43aa042947369cf50e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eaf4fe2e786504ad663153576da51339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433593c9ce8139dd514bc31d09a675af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b17015568a8c140b4fb66c6478658341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c054bb2bc983354b75037c3863f2c56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516440ee64fb8df43b86a44eada2fd32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea8030b177be4b797bf7dac35cf85c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b98ac29040beb51f70e36b7afa72e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c33550ff30bb783211b6367822670346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6a39778193169a0b91f39154caf99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762383d8cb570b726f1115dfba9431e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d53f74af6eebf76c88e4033e795807349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109246993e2f6cc709cdb892ad50c4e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90937c70a9365605ddd4ad4385d92e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529091357c3920ac0bbf731f9f1e81c5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b712b158a39138ad5040769de8ef322353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbdc416fb065a28d345b3aee90eb66354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f854ba87715c9d4c929516d4c1ddd2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332158d70e3643aa5fa84ecb32f667e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a38d4c3252627b2265bc5582cbbbe4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9f7aa1017fd39bb3855e45d640c89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581f674fb53cbb841771e42dc06c727359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30de00677a7f1024f96c9fb575ad677360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddddaf5d5c68a5c037f6d5d2cf73989361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc4c2628a67829cb05589b2bcb159d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce5ab73ddbb4bf0455cab8403e77b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98de2babe78e91c8873e936d2022e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a79d39bc292ebf9ab519597a6b66a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f347b6a3d9d2f3facf273ed1f42454366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007906054b05eecf7b37a630e12d07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd8eef3a23d75b0400daefc55583b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0399066d6481abc895ef7d514c05a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754b41a4ab57a9965898514b625e66a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6184e1fdf4497b842d8215e7da0290371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36cced3b29808bc047702db33a938cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab95881fd8ba65fedc6c8c9c59b4175373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095dcb22ea55145a0f7e9aeb531e430374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e51fc40cf7b2ee1a3446598074f051375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dede45967ad59fbc9d7615e3230eb84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc30168e56024d01c1594cd7d09021b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99119da88770cc8d42e171c44f732679378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dac33a2c6eb70ab1b62bcd0580880379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d90097b20117186ce19a9ae54b03b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e9e47b022f503d3e86f52604eb259381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468a048534ed2855cfbd6f7d265e798382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52757221685d29cface8a29f0595ed64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ce016e80b0114059d01b22221f07384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9006d72a43ece90eda79933b3cb4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b52fb50105dd5457fac7660e09dd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa392002587feb07a7776a958da46746387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48235bfffe1f67cac01a1fec790696388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d34e92654e5f1dc4be485de6d90ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc04869e214f08520e7e6ada4d7fe6c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dff411b9c30b8b65db6ee4f623069391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ee2bbddbbbddbd42299ea0b7c5f66392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4548b2b87b5595d207fcac368bc4f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dda1bbebfec262e5f04a736262095394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430a41b2ec0291f96d0ca6066fbc5ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2a76d6f54572534435e698f41fb4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478955264306fa15d5c728278fdbf15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbacfef27daaa01dda208fcf4fc2c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9b196b9fc3d2aecddbfda8cd757fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e0ec84828f52bedc1b232ab8d2efb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68e8513d6030fdb8ccb97bae543890401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08148bfc96b6abd1b7c3fe7849d705b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dd222395be4d9239be9da0fde8e91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919af680548a0550fa9b338509ed0cfe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4625b7f2c0aab0fc34879ea5716abe7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522ed405272ffe9b011571fb3a38ded406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec19b1ca33f5322553e9e10a10ec6c5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f1669796f76678b0b2968398f5585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1a95a8354ee6d7b86549a050cedc4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06887814afb5863cedae3826b3d68b90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888dfb499773b0f3ca810736336e665411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869090c5edb7fe3e68acb9a44d6fc1d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9713b6fc61604fdcc9486f3222051413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8996482199df37c3def55ec164ed9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04276071e02db093e4923579c1c4d082415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60dc6d917734de40c806214309822e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfe719a478161ea17901ab3bc59449417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5ebfffdcd5fa98885709815dd1432418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4386bbf04d1db426f2dc889dffee4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c868f33fc69c5a91c06251e8a3d997420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee43644e3ebdf5ff84cfb7b52b98ee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f354781d00247f5194370a5b54f9c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c821a94bc953a2901cec44afd557e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f9620b3313917be7ccdbb18df1fef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e8491981e3e47e6cf7c499349887d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dfbe48ff639c53aeab349edcb1312426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de62505af72e4110c800bc4734796d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3db6f03504fc0cb197b6a34f89a01428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd034b81dad78c31eabb87335fe1a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4606e1a1e4cb08c512e32d375ade04c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fe58e4bc1ed39a9190bbd51ea086a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af428f5b293a98ec9f8873f8a95371432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92cf9025cbb38b7f6696c002a042e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d0e1267b4d7e4430c85b5cb15b938434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25cc9305c20e773f2a86b2cc269c6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9964f34ecb654c8992c34efc2a86797436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a493f7334a5db0cf932acdbcbbdd68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254aaad6ff29ef9c143f2ef116b6ab0e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5da7809887b15f50c12186dd93de9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0731e62d0a4bda7169d1126058498440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22054e78c440e49c475e93fdcf6ea701441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146fc0b9e907f9ffc2a163c3f1f201e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166ae10ce90cc760d5314e85da310b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e99fce1be25fbe38dba62b6ef0538444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9acc42a3fc801529d1efb24095d6e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae03d6d4410134bbdc9027d5f91ad7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57119c7af2e08adf88e03e95dc263663447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c37cedc9a89d81e66a827b8bc22c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c15b3f21bc8b03842f736b2b2e396449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc2ff3fc6cceea4e44443c73f46d8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0592b00e0bc195d6bcc9ec9d9bdae3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a0cf64a2dbf94f0ee61711db1778b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8488009f70948c4804d7481ae5f3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3881411de02560882822ff750f06d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0c4bcbfdd245d66f64854e4f3d02e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2abcb36a9e658686ae8d1f5ec600fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb85ec0f189b82b75ad08aec9178f2a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45931cafa39b35d4db6250bbe924c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be395aaede23bcb206ec7e554e402ca4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a09589fbd968d3818678e6e3022daf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506ea3b4e03988b8caa5c43f0cc7313461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926355640ba7f225dc39a8959a8bd17e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a12c724a4a512a6049f27b4bd8ba53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598136102d1778185fe8007681b0910464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44712ec354458b42da10495c6626ad53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baccc8a8a991001812ff341517e4846466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae4847ba0f79a0260546a5de268a7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd217f1a5a73ec693f17bee5bba472c2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ec98e8476a84bd9bc0333432d0d2d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6d8cf69e4a190ba1fa001586b6751470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67827438e6b009b9306f3fdeb40a77471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c05d3ced656cb1cb095774b17a74eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0a2847dab09e655dded2275168fc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdc4c22a519d1a176abd68e31503ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea4134b59de1c3046cae2e48a253d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0557578bf7130fa39e3098fa392a6ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1b3675e3efef2800600b25eabc745477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1db3ba27cde169a9b4a5ab5d6a345f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d14236cd4dfff38aec2f5d25494ead479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84434aca6e6bfaa573c1928ff2bf7fd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670b3457945d1fc3eba9a5a1b009075481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb8b967784b84f0f80c65491dd227e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225d1cbdd45f39192c4f391047ae7e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0367124ce5895710f39bd8a29381b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10415912dfc7186c67a11dc2b67e3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d34b1dae28d26b486786ab75d6dd32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd521867d68728db75039a4ee62703487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c84f7938b896d89217537ede43abfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99d9b275c4855137c167deaf3a7e92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb70861fc6146202a0d40d846df260d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526cd922d12140e3b3adfaee3cbacba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ee5980cf369e43ff4f0b610375ef3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4e4737266ce0a8e1f72573c2f7dbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34256c828c6abf66e00bc2a7ff87d0b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e9a5920206c33db05f09a94309982495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9c7647cce7793e1c59ffe67b76a75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846501e63a8edbdb9e5c342e84cb174497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de441f90ad2e7b01bd71ba2b01f764498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee629dbc4fcd9996a2ec1bee06ac2f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a147b798192c88f809eaf20a1c51b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596b94514212c423d02741f6311d74f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c623c2760ff1e9ed5cd267baaf76b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bc08fb829e07bf6fcc882207805be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba4eb71225c790ff8479c537786b29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f47a6ed96312df3756272ba53497a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc2031793a667241ded610955d1301a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258225f56d7adde197f8286d1f213983507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37ced8c7f83c4b7abba6a9b327727d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b04bf4776f0327ffceecb14dd8b270509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe00fe47940e4330ab88423bae6d60510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac481cd6e014703d7394a35227bfcaa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448aa5a818c09dcd18ed6dac8c27c95512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967af232e60f7739c1048841f0e19fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610c546bd4381433664e7dfcf0b4146514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090a27dfa737fde5156f5972f380f3c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5da8ce13725785e615d06e9fff85de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329d76f70017b1e8ec899bb321222e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4d99f37596030cc147a65b169f28d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5697049e584b83e96a0896224678f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec7a05a8135abcb291de7de999acf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edb69462c42784773cc4513c4deaab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fcc17363bff1e4b71e8e31502f227522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7640ac2159735e87fa72456a240e98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0a2c08122d4827d80bc55b2ab8b48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499daaed54f8d840fbaeb99e4b461d7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f1c2b99e3277c35fae37cae309edb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04442c1e6705407847f5cd157bd3317527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f6f5b936bc5ccb5e79ccd0c81e399528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5db1acbcbc2779231b3315874b41c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ceee87b1b3ff17ea3c062b5128c74530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56464b528d0b6be92c20b5d95aab78f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de80932514816f08daa5f84d65147e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b07fdaa47819c475088e2c658c34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879d9b0980c32d16ef28df1db3523b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22478501199b6d9973a974d331ac6ae1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f66d47e97f228a19a89bc58961541536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e331f4bc7d94589745d7361e67d259537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d077dc495c4330bf5c2bbc011f82beb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e52982e4d9d886e72eb5b1339d9a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015533f45bb9ca6ddc2eae17b3519b91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cfa6d62e342ae27b0ea8f369ff706541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64b13ecea15ba1fefd2fb8bc71ae74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1f3a7b99fc7cfbb95a3c23985ed01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b48c0101d8e7215ee3ab16c095ec88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ac8130bd37b3c28e210c1a1aa22d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476841a209d208d50cead083332f6ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c465e2e5583ba39f5e05270b425e2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cede1a55044f92cf3e547abcfd3093548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9479ff1dd6f63afd5ea10d59860f2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449fbcaf74ac9d92356988da60195a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45325c9982811420b6754c8554f71188551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64b327e7ee7fa8b116d55ab248f13d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c1e819f5c5b41a9d48ef6fd8aebee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4195a45ae5477c2c6113845c7975b9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5d4b0ffdc4217b685cdc92e9ae55e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74278658a036c5039d70872ca0e008d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b246c5a172f1148c7ce2d4845b3e48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bc96a6f7a39d9823f7b94378440df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c048f790cbabebfc121027ccbd7ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d126cf41c32dc26a5eebc2eb4fcee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd143fcb447009125ef088cfae5f8c85561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fb183ab94ec298ed03ced47c1e206562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d1423f69e49c174ed402a258cdc42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8047c422fc2b44976776eb225c13a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eff5f6d5b83491795110766ad91c99565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5719b20e787a007f5e702304ad7b0ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4e9605459082c265a876d4dbc2931567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15812d9073a0fdb16e25436509d82157568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d47e089a2be1633f069b2a4698cbe3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e45186a38c4a5e4f90e04f93b2880570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b506fd59b08dfb2a501674cf58a74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f059c76fd05e4c98dc98dd3b72fc93c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a80f861c1b38eff561191a662f431b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a724d420c52ca95124bcda54d2ab2d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c15ecfee0fbb4f2e3ab5db5798234575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416262cc918a9995439c9ce935028d16576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c2099c9070f41b86e0527c8d89322577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff698167b2fcac26f8f7b75ff1ce0ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b34e8bcc197e590803f5d6512bc08a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38707c9163c4660c7885cd13878663580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df958f16cc267368b57f8081f6477656581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0619d55c05f1ba80894dd67dc394e9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8a001b9d333c644fff653ea91e001583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4583d5122a3fba62df90a87bcc541584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d411f6317522c20fe49366a0372f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de895a2e298037d93829df0d6bec0f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407066e680f6bb83dcfdb0913c0cc86587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081cc1d170af48bffe3505eb6409746588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e6cada9eed7ec0569c9cf9717937589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318abd0e19cb70c500982e4b350a53f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a864f4a3c257f4814d73f763c1ba6f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf932cf963a8a93dc2c90d5ad0cd1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132f23257ba259bf8b9bb64af57c71d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ac3c26b7c68c67290070248145fa7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963fdb14d5e20ac0ca2fe3b7858f1db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec57c25c13ee5d67fb3732d38b25f69596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0d10467a0f6c683a19f5129b3df6c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908445ca1e3cb0a6f171ca10231ec713598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25087e326a4fc748d5f286de3948d823599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63c7470034df5009501253a084f2e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cc93d82be6356b45f60f9d9b6a2b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ffb360ce12f7ad9303ea52e567b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33d40c79704e3babccf23b345db661603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046312aeb3da5fa8a141ff04700c7d53604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6974c6cef69d445587cd5a49a243b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9e2aa2a611bbdf680a91ac30da59f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbeb5fc019662e5dd86b6eaa165b8ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed2c7c3861d8273f006f7e84c64a7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b84b10d871996032b081a12cd14942609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03e09cdb89a46806e0a83341e5391b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f467a96f285bbae4c195870eea1dc8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98716d473685d3b839e167d2e7d9e904612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107a9f2cecc3748f7b1b1b63ce175e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08afaf4ecbfe54cdde1ab8fdf28be78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497a08de1c696304d87aba603d23f34615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e19760572558ac01b9d2a8d65275c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6c981903a8c04e61e0ea7a51af964617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a8d586cbd87de95b9227cae350f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4de3add28975e70be3168b7924ceea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeac0eb6bbba9e713a01dfffbfc7819620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfef504d73b2ae6125b084222127f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c36c3b75b77ebfad259e85dd91a9c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ff5ed60c74ec1982e00ff9069bfbf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57195d07201b2f0a48e9ac82658b90d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869b20481622492d9a29b078c9bc7d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3eff109b0deb1158c3b50a6c5072a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e599ecb82644ad4c4e2d3094e9ea13b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092d45b9adac5b15add666969d7ad51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622de4e3623f98d0193efea3a7b3ba8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b18759b279703fc49cab0f0df78e12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef203c8407ee49a97a7120c4442b68e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56430e74fac3bb4088f30859516fd2de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1633e82e9a0c7c0e87590fefaac41c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ebb651fc32d49a98158381ef93793634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767c04e205e138527ca404889de724e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30724e091894e9c72c80fd97a94221636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060c8094e93b6fd3b1e1d74049dd5d5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7b5ac1e156538c6d13acf6978dab1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032ae3b3e6ec72b558c0e5bd230a5a5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d132d1efeb5bdb490cb6e17d4757cb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdcbb5e610c1e0633fa0574e8f1ea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c36cc1e548cc478f8c5b8be5f908d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6dc6aa5183eccee23bf1434fa9081643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61119a032bdb1b8d5b63204002bc5d9e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d78cb90080f9dfff676db76a81a0df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a8e07dd7f978e1c06d580be488f80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7967b1e98654b0ac18b1269dc49cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30684923aef2b9001e75edf118b449e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28250fa56b4c2b303fb53b0cde8609a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896937050e38bf321ecf3a03a44867be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0c056a88df825b9e678be666c4ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76230cf32114a122d255c38c000ca1b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a98199cbfe77849dc148c1639acb2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d62bd95e671853237acd2d96f6fb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c77cf4ef82609dc924a54908d859f6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193469911b4b989d9722a10bc85ab79656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f0c7530f1dd70db397738c0619e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2455af62e22e46b7c4e5961ac68646c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be863bf86ec55d66d5f86cc86afe9f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13b6943a8e97deada5e7973c4cf509660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a91be36a8dc0a433933e73119d234661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf14e2c80aafeb7d91d0cdd6287d516662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25415730e2fc22d3dc414ef186a6c16663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b09373ffea48814fd750a6094c11f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fd8252f857cc57c84dd3e6525017c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19211c9f9ce914c9e35a2e5b455427e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d644ad9a5beeb644990403960493cdf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c45114be73357cbb66a7e5ff6bf4f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a062b2ed0c5888ee451f88e7ae8cd8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce2358b6e38f69c2227b751e53c671670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4ab65ed74f72001975edddebc73cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79c1874a9507d995341ff6936ab8df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae42308eb639e20cecf3c429f23f095673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df4e2ec9fb7a712ad1ddb57029c795674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27914dded1ec2cc68fb9ae646f2d20e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a37bb1df3d440b019b225b56b0b36676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e955883d9df70cb11ba149e797d11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72865b47fecdb8864e11c64c656018678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d36b0391867df74da7bbe809cef5ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9953cef152a6c690acd42e2d8299954680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b449a260b8b9228f013bb9ecc1f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b566225a2e333f85a62f7f69574dcd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c89727726faf05de2fff4d417ca20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0bc6c352e5fc8aaa676b1f9081d64684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c7b81d1bd4a5c633f04ee2006764e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e6a8d144261635e46b2330d07d69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4cc4f53d5892e54bc2154346657ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a5212191e41e025e379f1c4208364688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3a6f7ee148c527bfa00da7dd974e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f97e794eba23e04bba82f97028dc21690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdc58cc9a37979969d6d65dbda5016691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd027c262404c7397592329347a12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d144253317ebf186a36c53a9266c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2adb9f9bd28aaaeef277fa6c0e7233694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99967d74a8b0646604e7cdd035701d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f3e9d49c242d64e9f300c81cc6777696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187f765d74efcc6f83d3957f42e78d5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a7edabdc920b0a893bb1d83eb000a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10382f8f401b5c5a4f65461c552be274699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b50d9b1ed1df1f420334ba0e310b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81a5531cd37cf5dea3fe02c6d94fe0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ccddcadf878ed537540914e85120f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f73e5b9b47e80a31d02727c0a82d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092527b169ab398c82768e447cfbc7b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a94512b7d1e049428c6558426d674705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae32cd19dc39474726a689ea115001a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70babfa7ec517f84647ecc9ef6e1994f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50014e821d96f14e51d5c2fde814ef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550c400454e2a2687a3895095c00820709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f1b4052f60efc0aae36e5a4a1a10d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527335800b00ac57b3e265b348aa1e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efd7c9bfdbd1c3409c95a6ff74ec80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33deee2eaad4d1441fbf783f27b88dec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620709c67433c71e574c24a49218208f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ec199954f626e1377894fd6a0eb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088f0767b75fee1adfc0ccef618da2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91ce67307fbc8a51297976d06a38c0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0aab2b26670a0ce1c2eb359b06cda718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c537786224675504c22f2eff568b7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12e7b4f64771ad5d4fe5690c100039720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748a6b6896240067bbe0c57f52c2dcc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b3a44f8a85f7a1545a09a5c12787d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3632d5456d9243f829ad8b9ef2a098723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0344b06b8c185e2d9487a2c2add7644724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c75b0486dde9451892ddfe4faf29db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba647ba3213e85b54e190304c2f3b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98dee5eec7e9c1dfd63faaa5cfb5465727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d430dade5a4700ec7b03a03bf88085e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78d13a0e9663e25f314ce128199b59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8266da66b3b41252a4643b0ecd76079730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4857360221711323d00d066dbabba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e70708c4052564d277a85f832d034732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2248771706228a7bdea394c75e3f2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b166023fbbd4ecb2b75cd4c3150036c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d0687543578e9a145fda2f896c3cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f159b6f0175a32b42b24f1265ebd1b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efd4c1da4d2dc843a1724af7f4afd8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99acec07b548c25d4bb405cf860e0b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19de48662bf290013bfa17a2132b95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d66d97712ed6251e445f573bf356b0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a575833568acb5988683f423507ca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35a5bd853744bcc0ed3f3f4ee32657742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0212a1a741217ef47a436378ef662743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959c10a5fb7b1e55d9d6ee9c5446d70744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f783517e1320163f5f44e314838ce3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8c1e50a66e2d9aa0aa8f185360646746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38672793777cd6277ae39a4994f33c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e3efcc32909d9806a5b2971856aa5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c19cb0715a238cd2874d1387ef318749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469c5205ef1b4890417acdc57a94a8f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072454262f1e6375df3c2ae3faffeec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84394d9516e3f25cca3b7ece9150839c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d17ccf3bf1138dfcb3cfa5e40ccda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532f5cb6c9f14234247fc044dbe0792754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483443296d55553b05cde4f48d8e4b87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1e8fc27d6b2e9d7066af615efd072756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eff9a23aa9e92c9a2fa83149ab0995757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8544d709980378913a013c5ce28f916758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c3d4998e660be76f6cd3d289404c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b152defd4d09ec3141d2c17090f23fd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af7430afd5485370f8ae332ba4934e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256a769d024f711e5b1e9e1c92a1c78762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56930b98c36eac3f41defcec395ac5c8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156673bcffc843b210163b59b3a9e134764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf73ba7bda2dba0d70ea5ef324ff6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d01b76d6f4c7aba5b2031ac66bf2a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57258c600f1e8c428efcda9181be870b767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.47</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.3</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.61</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.01</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.76</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.51</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>