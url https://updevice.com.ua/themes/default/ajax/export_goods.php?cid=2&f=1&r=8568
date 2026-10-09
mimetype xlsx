--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -934,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -997,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1303,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1375,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1519,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1807,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1882,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1993,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2119,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2308,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2380,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2587,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2677,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2821,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2875,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3076,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3460,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3550,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3668,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3775,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5db743ed4534214c3d9fadf46f9c5d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c130eacc6868b84fed718fe225f542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee101b83b59573c4b787783fefbdef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ef9b38d47075cf3f3a0b2f07d11f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3f9303535ff121cd267e4f93db8045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373319227d1e17ea443608fe3ecd1f2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1ad8250585453fd9f24fa716124987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684916b7b9da7382bad99f1d220230c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96e2d827f34c9bbb444e474c54a9729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d8d4e4781973320e5c4bdab77ff7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53d62508e5ac9c47c89bf0941a173a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f286d6869dd32d0d26e467e32da70ec12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a083b0cebc438f597b9d2ef24fb28613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10649bd3d3874437430c8d4c7e3e449414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0826fe283ed5f056679fc3c933b9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c5ec68f8bba70f3af260dfafb71b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ec3e9d562f07aef7abe327757a0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bde9720d27c4b3ba369d4ec34bd3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e08ec70a42250cce26183cd0202b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeab587c5a8e80cf746105bf944bdff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ad1962ee0b0f8ad1ac59a4c00007921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8448bb25e14cbff44b7621086921dcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24b6c3d069833b9f5da559535874ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0d4aba241072389323f6dfd6eebb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a465fa97c62a89d3e60798241143a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bea236f905ebbc2473e72b4ae4e4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b39ac2ad45d1c69cce72fb274b6f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd333e67635fc70e556aa626ff9b8e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1027ad30fb7a289ec195c542a453829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735783f87b245fe548cd5cb3d1b856cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99787ec4b93523908a0f87a5445ad89e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799007449ce68d218b9c79314d3328932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9e51f0c0a8c1e94c655467f01478f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3ee0878535118c0cd9f0c27f2fe9d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67235eb856073dbd112b1c2c90c2606b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947d5cc6b8965f5867f032a4b83faa536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb42d46ee1db8aaaaf58975994a4ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe338169d533c97be50c3c546a99520338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43c7c65910ace97b0c3b59606a582c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea47f72aad2aae7e8ced2c90c5519340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff9b8220037053ff5c68727d653dce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52861196954d27f8266c79b7065aed9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98c0d5fbfdeecf992ff1daf0c3748d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a5a6a295752ac628c266d44c7737f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956f9dfe08f72b9ed081fe3481731e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b46cd91df227a69696ff4a3666345e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80747da9d76241462438d2dfe5e982647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1b3ab7419015f454c32faf7f74d0648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb876c5ccf0e9adfb3bd322fd3f6fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130e25c3f40b7b2f6b8ba9cf0e6b9f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937c2ed162763c53c960ed4004ca83c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ddbec6d38517eb64be3ccc3f104052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d181459b3adf1602ef0fd15f498a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64415c69398515736697f553d4bd57ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75347106adb499a7b371cac4c83c6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47e2047eae1912e544ead81f7290f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5436e011308d29b7f327e536f118a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aae8c627eddef1615b1c8bf401d20758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842a8ff4f01c7244c01254dc1e1277859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb03b3899732786a32f5d23431ca79460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be3c0b4c3fcc39831f73260721a43161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f7970bf613b0ccffe2d35a14b907e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a0ad3f143a706851a47b5a1bc9a7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d244695ff41a23043cede1255339f0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7012ca6ec854fda69109f10a7863965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878332b41c49c49fe99eb20777b47e1866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156f8d8912cb019a2c2ab131ad7abb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19f14f9d0c23dbb2f264c8224816d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e5d3d62c63466ce09108935fc2fdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac209debe52a58bef94cb12827896bbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6461854c7bbcf49ce0d8e29d5251bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd57ed51d76b9482bb868d20061d7272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06959ab61dd60c0c2ac017739ab97473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec34ded9eb86f3271db350ced2571b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f666b8b19e9eeb6d5a886dfd31ca26475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5d91e94fadb1bfbe4475f567ed31276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f9fbd3ff1c67c9649ba457de261977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12abffe0e5e5d0bb9bcb317991ac0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5da7dfcd1ead01c7dd814e674257f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735973948e24bf3e88a793efd346b6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fed49a53b64e1aafd62ef932ea93f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be92b45e939b3a048988e1bf98b8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc456f08f63c42ee64aae010b1f0031283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955e744742d19d98d7e0971c311840084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e93ee05aa69c1cadb4b738eb6e32f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7400305df27dad4153f4d0231e9a4ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584def3d66720d6c7eeb9ef6b5ecd9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce10a892649695b5bb6a34662ad7c6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb413fb0ebe37ed7ab3174bf41d057f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6f0444b2adeacbda718ae09084d9090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f2a50121327f9214344a3a5c1f15291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae50b893bb66ec8378024f2d8d8789892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253a4777688e758e6ab971fc1b67bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1460567dff6fe1eff607c477a0cd5294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0a4684d4f7af69000b1259409f20c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a3440ab30f85d279c90b8d51ed1ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a5c54fea1d8ea12506dae8af85f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895613937c6b540b8032ffb4a0b3ad8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705cfd22340200229238d81ae69968699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae538fc162ec65efc9a22c7caa812bae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d978c969ca43d6134d38497dabe3eeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2262ea4765ff8124caad7e28c05807102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ee6752d43d550f8227c4b4f88ab43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fceade0ede3c78bef6ba9ee0158410104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6da1f1c6a3e527858cb91913ef49b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0d33251776e0b951d55f1f09133c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ae9a26c4057362dfc3786b0839f77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b8c46c80babe53ab3fc2b7460dc1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e81a31ec5181bc8a54161d95e10a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06193bb052a58cd30f5a3cf5e892234110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6031383dda1e51ddc4f39edb67de47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42822af29d295a5f15a4c817dc21a6ff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f7a6eb17d8102295a80788691d4e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b427405716c682a12c832966b68063114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a6796b3f2ad957ffc9bf77b043f17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610434fa23b13cd031d2cb538c31f3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074df26da6f0d04c05a8374b47b6eaa7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e00802c25f0cbeb5ed32b1d8131f4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da295ab787eafd7259dfa65d637f5b59119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159fd1941f7e061afd54fcd528227b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430d06760897c97e52841c33129d531121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cf16a777a70b5ff2f77fbfc10f7b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888ffb4c586a32c108a39ba525ec614123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080115e87ef1ff9eab5c5e6a358e5bc4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5482f6e8a49a19d0475d7d48b8d2540125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd08e8f1dde293cd9828b5d5c9adfbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a003f1b3b0381bb3d0e41264c1535127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb44d1f3b82fca265369baa5d1d2c26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84941e98de3047a6d1adb0def6deb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6468b53c5780d0ccb08bec85d78c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b2103fa8d7212f874a3a0b738c0bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc157ceb19869a15cbbef255d830b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5922877648ee83b1bddd84371bd0ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0407b38cce35375c3d0ee190f0de229134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af702bfeb7a064e81f9251d0121f3c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613647381fe5f58a65081129b4b38155136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb12d3c151fef6ed87263323fe5c191137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793b7ca47e8c324ff6c88d43c202519138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0695030cd180e2f92e720c6b4e016139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e58da124f4a0db9d41d3ac21959bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40113e9ecd035e77fe202ddcabd75ea8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a24befece5cb84c7e9f8eefcda9f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528a6060383f031a834441dd2df2e78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd7d40eb1d1e83219a2e5f104ad8bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee66ac038b2489faca6bd73bb7cfde5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec703fb5c08c202a5806d741c1751d5b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d516aa2fe4f619abea8e4c4638169c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21694e859feb7d28f7138b5510cdbe8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34b500886cb13d69ca189e3884d45f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa684decbe7424b21a35c97c7247ca99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfd7f10e37984656b701d56103c74c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e2da1222cd944a3b9686d0af8b36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c59c3c9aeaed91b62f91674abf486153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3a9b03561f814cf3df1f1cddc5446154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5861cbae9f5e12da999df3201df73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3be4b6604be349eefd5e7abd32562156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778e931d2bd6df39727bc69051dd67f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43971607096f0e910e3a4de17d653251158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de84928e5197b404145738d25cd3940159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48319aae44b9015426c4964f12ae40b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e568e5523bba26cab50f2fdd9d13b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de9f7e7e73268ed85fcc5f2e64bb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93340d3d11300c336a6ee252e43bbc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb14f74ff9456f84bf91699ede3920164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3f4315427a1125e0a4839809cb054165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e6a5ba12f2a4550fe2d62da1b4a85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605fd5a0e8205e7ad6e94b10a1380bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7503a06fce2c19dc1ecb757264c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338acb1509fbb4e0942e467b392638e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741f81e431507d59f0743d6ab7ff6f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb74ae89f0a079c44f6f373cdc5ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2707b1d944958e4305cee3e106dc56a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9f71b69b2df08edbe9ee558c45449173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfbac618d965a81b13cf89222f545b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9545b8e0fbfe032fe0809a0d9c07fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545443cb6206a44177db88237961e270176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaf8e98422a44b0c1e96d5b68d790c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93275dfc4ad3ae79a10dd467adf79f54178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26847a092f2978ddfd9570c7810dd1b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576ff8cef6d9940cdc15484aaa00f5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa01960837b3221979171c2552e818181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a1609fb19bb44b52483b2a8372a5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fe22b017bd61cd6357a3f2237f6e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7016fead5e1f5f82e6e2ab5de3f3492184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de1f4b0f85590f12b7f24b8589ac66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40a33f369f98b152047d3751975f83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02481670d145041b3ba9a5ec5e965ec0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22095c171de0891f8c48bacedebdd0ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f94265ac710754e39c213a380833189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657570faa1ad64d726c3c07e5fcabd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc1ef9f40bd2d8a2946aee28de9535191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270906f9d1edd9845a745d8b3b53732192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a6d7683a9ee8ac2d188deb99ba46b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0cd312111f6d10f7e367d7702c6d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108a06da65b7ba4fc682af4b8b21eb3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168da84f30d8e9a6d41bf906c095975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4595b629e1ba7e4f27275dc04d4dec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dedba6b88f61aec1c2b37e09fb1279198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a286687c75b087c19fffb1067c573199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17976096e8c72d725835ce7843d3206200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a1bd469d1e1e251f422ef1f98394b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460180854aeefa5d37439496e144c5b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0171c377bf4ebe18b231f022676e575203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd462d073b725de37fabb894997a6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cf8ecaf0f002ca948368f4e941e38205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5ab5eeccd024f7df6e60dc426cf7d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997127a5def773aeebcf6bcfa7eb6b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350fd6f70b1d35f3c21eff99e7d805a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d723f68dcff204aa5f9401d7b31474209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893df8273253542975a3471c929ebf3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b802acee72045b91d4e0aac8059a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad995ac04edcd6fbe8dfae072a89c4d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f514b6e889958fba23e73d7042bcfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01253bb854cba6495ce647595f763da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4500d2f5229c8ddd62ff040d75255215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba55631ad138bebe75b7c49937d3255216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c4a10ae75b48b466c39847a22813217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f4633afbc683f330b2befb67b319b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436487b96ab129cc663da433759a7ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1b2433f3d9607701bf317c8273492220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e040bd1fceaa84101dd7c7121b08a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c7e30d5c29b4e5620b3cfbd4cef04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3142c18a0dd2dce47d506b73f9e22d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5ab555fcee7933eafe36679e90c07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c854c17e5de6ccdd48434b8ff9110225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fc4d7a6b762e29fa6680651eb8e32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dcffc0e5a70f2acb109e7d68332c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa3d21cd77d142b56b036b2885f173228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219416394a24267a553a07f49de60c7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8c3ac52074692e3587cdf64577fc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ef1b7bd724ab9dbb5545e1aab6110231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c964ce11315079036dff8d89f1ab7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b1a7a83cf013322364a88f5d16f76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde01b90f4ba893c9b61aa2f5b57c671234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbddb693e81470f7f82174baa68799e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d7ae13b748043cbe6f8c8072ae5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a973625d1e1f791a11a520ac6ed26237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a29516f595c097055329348d10f341238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121378bb6015a3c68c4b40c112ae4d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4992fac933f50b0f186887f5f980e2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e7a5a439568ecd13405327c9d78e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c515d067d54dc16d0a2b13507ccae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185a4b4ced5577d392f55187b7a0e06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af4e29382dac2dcc124ca1488d815b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b93bda8b1745a08335e775b684a4f6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907176f20e1f14d14559f8f9bfcd8d86246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0badaa2debdd1794161c42ef282771247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d8c96e47ef49a1c04d8e83ae59e6c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b86f881663f510101652230a04a12e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499394bf8b8774678e749be18e81fcfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707a9c2a1cc00e28c7864ba9787c64d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d73a6da776aeec859ef4ed18b403d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f917e176575ef1029cb27c42deaf62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85626120b82ed34ded21a4a2f2e907254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c96a9da72501afc21b217c0a0e33b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca25f659ded01071aadc800e47be7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47e585b23710065a57e07000479e50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d32d279f4564aed9c2e2b51973c2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644477c5985a3d9c523e76cdfe0a391259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3c2f7127d84e56522ad91a150177f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f88ce5b6a8207d461f867996661996261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a981d7d1495adb428faacdc1db7a00a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45814b978f758f41ffb5a223b855dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f65453a91b76f0b181d17aa790ddd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de86474c2b63cdc1446d09fa55a6487265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ba8d8c9b0f99bb807ea68cb2c7498266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3f1a1c78958e5f997f7a6577da99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27b438b168d7f5d0a5dddb6da61117268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87c22ee072d278ba37b0f0a1ea93e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf9217f524f3020b0fba58618e4718270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b45dde8369e3d386c74e9548063cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b19d110fa665e6e56a3f5c7d8ff76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b34e57cd4b36c1c4afc6775c4adcc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986345440775fea2f54756990b0dc60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9817ead33e4fce751ec1ba5489c5a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe6bb5eb834724352f33afdc8b8099276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24434a5505d87bc9962ce51825c0c57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405194d1e8ca8d3fc83bfc48771945278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b09d81ad0cc9993cf96c56f405b0e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265125b0e344efa54606db5d56ded23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dbe11a7550353525918b89ee4f84e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39539cbfe66d0f9a6604d9a43d0c782282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3519ec95ffbcbccc7b6cbb35f89e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355f38a27a7b2a3a8d226b594eff95c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a81638960e5c866a4e288d1132223285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eb8e863e87f860169c5d68e8c6efb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f20d2b9f60f65877ab5819014a13d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d799537f9245a8f41583f41f35cb18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f52216ebbe8cf859edf5bb134ed64289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83c1b389c2b9ff81b75f134e4072a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02050c0e5ddb62e5db6c79670dbb333c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67c79ce2a05f649456e8e862c8e3de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08c3d3d05d38cd257056d95bb44a19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a3aaaacc24bfe73f84401885edfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b88e53d63baa4d04ffb8df264462295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800eb224bc9d515faec5dc5d10e2d18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a0643679cf2f30db563ae5b215240297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625656c444e646c3c524cd2a07ad4c42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03a534142639035b61ff525a93533299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb3a0ad440ffcf28f19ca6b614e511300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b10221460cb79384f3dc0a0f1e2be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99711a9412ce4747cc19d724cb89dfa5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318b84ff7b602d7c864d0153330c254303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c49fdad05803367872b9f69774f48b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f54b64ca34a327e4932d60fef6dbb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6f17c6f39cc5846668096fb2d9685306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf52065b60ce129b4e2d559b62f775307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649e1adcf3d17fd66744f8756869ec9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015bd0078cd39c4c53d1babaa6044d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a84ef97bdfc487d606075e59260af1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f239a7037ed5726049feda479a6055e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50656a66bc489b05436b9742b26b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8424716badb80a0a0642bbc1389be7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448bab6ff1ae1edc7892c272a339927314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30f23cd9b9a1b9977699d1e6ca04d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d4f427d70e068d19dd0a177e0735316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1957ec7f616d6a28c5a99a7774e14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7afb92284fb34702b85150803f78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6474654cf8bc7788f8fff3973a0605319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc796f45467fa33049002e97037dc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfa0e2520b2b4ecee133e4b62f213d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f1db440284a8207c844253ca350cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297081c8b257a00e7197462b8a75cd82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13c47dc5f0830a2b38528a42cee233324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd605a8e0fa36e4a98c28930928bc5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b8866d6176b6127e888239463c381326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3689061364e49415494b06531fc3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2cada5a6c2271c0f72d012307376e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f6d5761f97acc21115663b11b051329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc34232ec377b59e2c489f64fe4234330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bc80438d0d78908ecd4685ec21a81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d19ec7e9f7362822190a2da757a7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca82581c2d5a65dfce8a53049f896c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62187f1983985e2cae911029cd9eb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62162f16001229960f8e1d7068b51e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618104fe265b62fd99949ddb1f4e430336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a89b420e62dfebaaa35e41066afe8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4c747f8e785933f4882126f00ca8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88e7a029ca12e2a767fc42f817365b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b03457a1bb85f1570ae6abf5bcde4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032fb655e087eb39ec585331d749a47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf99adcd4cb48a4cb7b6f31607dbf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2878f0a057bd750e9ea7fe8a16548e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252bfc1b098b5b071514d682e052785344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244673f9248378d9a8630d8132ca1413345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86488a63b368d8a9c82b797b061591e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28546ce4a4e2ba0f1355b5953f871389347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd79f1afb3c8452043cf04a20096cbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58310e55a895f770acf316173c300c22349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fdccd12934abb512c82a25ea4f245350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b32e6dfdb9b9adaed05538959ae9e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715a9c1436b73f09b2cf649ced5cdca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1772d1d7b403bc19b01fc2d419d7e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a32422c4589d5572e6f4feef7a99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47988d196f2e3e34cf73869f70f052355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3e42f4a4d07be6951f4814cecd169356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5da3baee48437376f01693a9b72ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b17be805d85777eefec06560dc9326358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71df9cd03122dee536d3b563a3a8c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd0dc6af8da215dca13dd03dcd255f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb822a5f893817136f7c8dd2c2ddb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcb9590a56c69401437a84527d77de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e4d30f51efb28c7f52bef3ce0d96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef1cab29ebac381d5c5c48408c2b15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577b7fee5963c7f0769585d67dd8ac8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ec12fc1da52295b36b2fc986ba9aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e74bb36c76a1028d42ba69d837dd3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70156dfc21fbc0aa414c2b4b9b1957bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7229fa764c4680275b52cd34df26f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3645668c46622238b46d4644407949370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698db14382d5075783de4151ab9d83b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1377dc1e4dd960bb91843c7e3004fe9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43564c8e0412a781634c1e7ec2b06e30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b88877d9065804ae1d77d486a59d6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdf0c3ad778f95a702f210dd68f992375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff647c5ce834dfac9af3d351436c5e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873be5fc4c33c8d3a8784d3f7226940377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999453816a62cfb34f667838ac9b31b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f6cc7f2fe0cdb78af447134407d1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f83372a19b8b2b9e44b4c111ebb49380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8388123805a6e1d566dfd73297c60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c9877b14eccec399b9aa8e2d7e552382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09e675c43cb57031d7c3cbcbfc5a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ffdc3dedcd2e3d12fd4518df2c90b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a2afe6a0e0389ef3860cc74428909385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ea576c50af40145bf3bf6fefc3138386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352238e23b91f3eee1a936a2b3c670a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e210841faeac9cef31e0d02a1a12b53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93159f6db4b38fe5223257df86e78ac9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8edd13346bd23126e8bfee6ac9d162390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9772672427844236e4c32a6f1f27ff391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad12ad3c1498046296772c91e174999392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19c880a41bb6aa34ff293c3c491dc2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc703f44408da71597d9b8d69a557193394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a10fbf4d896f90a313ae261d1d1a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc75ade42875c3cb4f611ee218a84c8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdf9c79e5a0a407e3ba6d604d2df82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd055997562a15b8623464bef4b8bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14ae18a6d10e7ac96f245754dacafd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654db860510e67a8cfba050a2554f14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d382451c7ea714b45bbc1201e23341401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1eb98e5fcb0dfa06813061ca6a2a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae1b4cddbe09587dfac2cd8672e8ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa0846f2e68617a4fabd8ce5547f57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d4e0a8bdf4284d9e2179899fe6a03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d99119611e72963a1c2cd0e2b2595406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a4085d3c704ff8df3a93508b2709a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1ec48b002f84dc2f4188b395fd99e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf115ad49bbf4ac7c619026a80e8ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4318d47b7cd4f079b7e90f3925ea9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67daf278f7ac57e5b823ca11472ede411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca17fb09acff7128dafd384c08f0c6e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266c077cb7b3f36c67ba52165926383413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a4f776277ea68ca9d2fe823f54c08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861d72fa0cf4fe858cf1841a67e9a8b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad447d19ba352b99387922e7605a7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d39bbe828a04893686b940e1f52bb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7bd084adc0613177d13d99fd41ea6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef587c6438f977839bc1cb6462741fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5c57384211d48a237f8b5aad970c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2036071b34ca118025828eef42204e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426faa48d3101ce35dfe5639b0eb7b87422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae34131d6021271a84b35c44925d18b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e265108d23fe88d7bcc53cde78f17424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2556ce4241020a81c693b489feae685425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378cb1a260e1f35e476905b5fd719fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a59361b2e982d4a4dbae9e220ae63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d88cfabc5b0a804062875a0e91b337428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fccc684faa1d22da99518be2c81f9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9910115a4bcc07d19f20a50e94cdc5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919d4a0f48d6836fcbbb42a63c04b42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5149b8d83e3b1cacc090d791d1b67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef4ff39fedc595db553c31a2515b33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083460a3704b1176ea18d41846a06d9d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a91f12fa928fadf7ca8a07d757831435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abff7bff94349392487a8f359c8c8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21e3fb6578a80a3ec479748ef65357437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc7acb67d101a5e0a51064cf611dd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b132b5d4cf1dbd0e01ead6eddd0e3a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb3b5d4135a3323556da6f349c5a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f43ac2affe9c6b65dfef6866f78d1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c97d75a6e8bd8f3aa8e877dec296442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be164cde84c7d5d6982c0b09fd71d0bd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20337fa6c672eaf92ffa9d548ab1314444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa5afdf80850f171eb33ce2735d6c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64356a3f026fc4225b7640bed730f3ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb0000ef9d5bc15ec1746b2abd8ac9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b64bda32235e11a65c960ac9f1a71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24be432d5eb47d49b308adbe9eeeb0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955aafd584f069708b8867cdcccbd30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9213d16267a144ff26209f3d6ca33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28947e508efb6dafd1894e60f52d774f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b01d4f41a2b5f229e1f0a0e8ff2da6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbaeb009f7fad52cd573533bc060c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ab9f0c7a9a086bae2cdafc0a519dc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080c25a9ff44813f43053c9fb5e3bda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b062fcc5660009bcf0e3232fc3fc8a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa8552dd6a7ab77aa2740fad0ddd5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6845bcdc92d1a4c39c2c382a7ef3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb54c04ffe1c70fd8b9c37f3c4cd7ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1a4f9a2c02796945b18a548d2bb34461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d514d27aed5bd22c4d78afa9d7da774462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73dd60fe9ee838a119f1393005de10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3f25971ef42d07a50c03915d05ce0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9b6a511d47cac7009f960f4b0ea72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a122ff69d260a084ea66e2d17de1668466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28499a204cb5320790bea220f8b1bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae0cc35e592cbd43e7e793dd26c057468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc36505938122b691303e5971e52fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6692235ec8c03dd0446d0f8c434cab4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a14850fee5ff8bf71bb09f2912392471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dc78c15e26c1689425ef78a8a058c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f96763064a3529db722285931f463473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55c2894dc819ef370c46fc9b2e3ec8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea06adb99e8ffa57a025fcc56a1481475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e74ae7e46647b821ddc0f65ff68f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c77462f22c9150f1ed12be8644d16477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256be9c6fcc0d32b2c6e49a9cffa661c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c268c8b965863c80418d460a5c0b97479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9511b14d2be6b29bd8ae0337424e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ed42d9854a5a4be603ad3ef1fbaa8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeef96a9ee44160b4e249cd872c71d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf35b09007fe8b55bb9b13a062879a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e37515b928652b5d1bdfbef5615eaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc317f1d064b12292d2e25fbfe09cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c942dbcdae1fc99dd108315d5861cf7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fa0984248d0b16381af6d3e8a51ec487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18313c1be95d256ec8ce58e38ee770488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834383c8aaa1b26a506985b95c432a2e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ce3f166d7bb9e8dc8d1654b4015ea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76461020dbd1cc2dd6f62d761120448e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e631c7554bb8cf544e35953cdbba5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e1788c5566ad351044ac701a57e37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f130f2cdb8aa6133dac58d12dacc6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca2c8045e0909a29593aea3023b75e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fa2c2b160fa2fc9d5695a9f1b3679496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284d66806ed92d35c2f417cb4572f4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fabd961f181aaaa1bab942485219d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc3027e94595fe915068eed4c1b4d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7698e07f5b75fc3d167578f4e58150500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954dda16a0863c96ba53dec9ffddf67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddd915d071beaa96de07143985b5cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c12baf1cc541d972fb0f72a2e04a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab683dd56727856b2f56d99ef4f0d49c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888b76e85be1fe0706f62f83f56296505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe606a028a3222930acc6d6ee6d85d93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24140fc5a9afe8007730862163e370a1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c4f286c58501659be82981ebc3f47508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243021461a8fa282b78d7e417e861da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22784aea78342662c49c21612155771e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4d72b8c32c2cce425490af025fe6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c156c3097d20b0b3b641b5fa04c2ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1f731f022a5569b125a0750c58bf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02a0546cd184fcd470c59fa56661f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22825134e8af4682ebac1360d2037534515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370673e443b8120aec357afd233ea6cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21c1343990fcda65714ff1289b2f6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572d1834e1bfab10473059c4354d6dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec047f6b070c7d881c4092042d6b66519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1a09cc10282c1688042fd986f1533520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16b8eb1f04fdcb0a2aa4cff5f3a680521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace90fe5ce05361cb5f49b956a47baf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7f3b26256dcccabe2253a85dc0df3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91a996b081c92c123c1a6adb47ce0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6409993ab866f5de797f302fa1983525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bb626456fda846fcf21320f12a541526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de94e967522dcd09aee412532753bf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb546d3854e0a21247ce7c92691cf1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8b78d4ca8391e86b81620ccf545e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165981aded418d00a724032d8dae8c0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8610f9b5d24d288d9a548283d92e25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1175b67e6a0298f5f8c8e6d4aeccb6a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb98fface540c0cc689887eafde7c8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eba1a077fc4c921921b275b26a86ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bc7d566e8d0f7e86780474eaf251b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30e7dfa4d3127ded0bda35926578ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa066e55aaac48675c08f8b6ab15580537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa09a34a0e5c5a5ab30537e1f9cbd35538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac7e7ad113894f4373bd0837b4b55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b227fb4848e7bd78822119ad23f90a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2643f45bf952511487bbf94e9e16862541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5156592ba0c668e8ee5a07ff2b01d6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50608732f08919ba6521aaaff96b600f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ff34ae596436a3e9d11c4fff9061e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fecd5a8b1bc821b570ddcf2469ddcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904b04546b9195388bedd8628a9aee0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934fe21b050fdeb1e24afbb505ef4e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9482954b6a3f203d6e2eef41c65b56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea160aede85e98d74129dbe1224daf5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e028c5049e1f63171ddb71a7f27af2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7ac2bcbd2eb944bf379221bc730ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c3fb1af73d7c09bc94ab3909bbe0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dc39e0091344c11b921fe43c3df9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e6c4ee2490e0c8bf43d3f0baeffb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84390e9c65aa968277613a9067be5336555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94579fc9d29aebbe9b16b8e95857e216556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb70896902f2e062d74e3247c7b79d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2e6f36092f5c869ee9402073731f0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57609264e56195ebd4c682677e348a23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5cedd2ab6550af23d5fa39c096ab8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec797c733bd65033ed89aef941540f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58547e95e63449e5522e3ea2fbb670e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fc39b4120a95071d159b8fb376c74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8916f308e1e44d89d8e96f2282c5a8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031fd7c44bea92151811dc690ae915c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf861c1b01304dbaa0dc1f9a264083566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9240060efd99b1c54c51080bbf7fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac4bea65a279543a647633b9009a9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bb7e0ebdab48d782a75b269c41127569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f95fdd470ba3f7b5a63962b54643c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0345db208e5fb851652f53331d200571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a375e0f00d1db4d9d3a95fc027c27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fab75520cc9b4141fd1e9d1701301573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d020be8d27ff7c73b1bd0b636e563dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6bff2fa581092b712b48b55a6e444575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b5e4e4a89543cfe89c98b55d325a1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5b7fe5dcbc60c1701c3b0e2a466e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593d96c5f7fa67620e125fb9ff5aa2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2b3dabfd075678875ba507bb9b8e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57673a1f2678e72986da4cbb0bf27c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14146597d7027710b4ef5a1c796cfb61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9e52ceb2f80c7534bff0fd6dde0c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1d156b9d0d8b6f2b039caaf1e912e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6157183082f91326b9a3760fc67ab08584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0be17085b68faa5743bdafd55e51f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55acb1af875b584693d63780d1a391586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95952ef70fbea84d6acf5e5f22f9114587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77967b18c3b136c9bda3c71cdb075745588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943956cc6aa13d5534892dcb164656f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333fd94fa3d7921263085de50b5dfa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5c5f1c550d54cd975cb45d2258817591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e36fdb69242810264baae05d6fc9e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5431e217d88c76996af76206d1bd3da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7fffb9b29c2d26b33b1be86aa977c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae465f445dfdd306215436fe0392e80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc60c66e41a228a414c59f56c63b887596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0fec53c24c223d0cb04c2972a1540597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6dd4c93a1e4cc420a22d9d93415cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ee20581fa44a6fa50803bd3025fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d1e247e49e9c95382690e623c4009600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b0bb1d5026316b1d3d03b5a061804601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147eccfc12fb11573c721029c26fbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f63f22af4055aedf207be2d7eb091603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7a079abc275ca5059c8777b5bd2d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360286e1c2ef634bfa02e79730c001b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dd2048512778ec5401ba349d665b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d043166a2cfcf3e606a71102c7561607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cc1bf8de6d648fe0c3571c7a64665608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298ee87cef9311df6279266bddc1b0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fc99828809684b24330ceb276d450610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3085aaea94abf29ec70f9fb3b38825611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7025a8bca652e71a109743390820cba612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf718d2cc6cc313ed532dfb3a6893f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccebe0846a6a1d15554a4df5d46001614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d107e710f462c698ff30e4037785d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9d71b7f43f8865e00eaefe2d431f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32596c1189655b1a6f3272d7bf63d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5e98a8dcfece852fd926e618e2683618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0997454878c36683ebf5dff05a4e28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65206aa9c99be0ba6fe0b9dc92aef081620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f52c7f8eb3a3d64cc47f4514e1e76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525a84bf8a00b6df463e8ea38c1a7e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a324461f936475f7168fde1d35b34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9362d4459b324ff34927a60ee470bbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf104d16cce4a47bb88f9a50b0195d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea9ef22b4c0580202a69a3a416555e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eef75b0eeef09501c5685ccac4d282627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162410a59a0627bd31b82e1115edecab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9d1b7b02ccbde534b3b0a3e5337f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab27df6b110740708f0c18dfd2d8818630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8321ad3892f029a8a90b24a03984bd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfde5a32328478004625f2ea54be78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b8d02356e783f79cf64a84b034799633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c893e0d132cd3dc6b19504ce253f30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2ac40148dac2d9dff97b59676808e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f28c8ec768567d2ca4a2f1b185835f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262c0f6695b73dab9805812d15e1e6c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ec5e22272b2b6b3469e90d65b2de6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54999187ae6468a5302d8cea605c9359639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe8b8175774aefa052d69e71db23d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a319c63d0c3ca1ed50df043f28a73c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0be911ad521dc69067bd5adfab18c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695350782c6d72f10bd45bb6ca517f83643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f06daef42539c0fa37c3f1a058854644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eb0bfc2ab8995ad268b9106a48a74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f1517f86d5f2443c967ea8999d1d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ba36d92cbe93c985a8beea6ee536a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4f8211dc2363dc3b196828ad228e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82d6ee3cc31801a9fc4ca5a5ce6c4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59090360bc650ecb1c45bb51c57f88b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29933533b4354af3ec5cde7052a4c3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc412522c47e86036945004adc378f7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571002166d07118fab7c015ac5a9d9b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102a745fe4f043117633cd4b851ffe4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a112be6b22badb1a656267dcaacba655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db706ef9e1ce65bff12d75b43b2043b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd5a7cc87a9d3b13c60c57debdfad9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653e1d653db7d8ed7af811cf05eebeb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712ffe0f832da61e2b46cdc366ea719659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dc98f3629e58795e4896a55201adf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a624903e072c7429aae370b890793d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492851e2c4a9ac8d0aad612f18d667db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fc1fb27818063b8c40fb1b0c16939663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a0559f2e28e7c6948f6d50516e99d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1324d6ec8d5af1148b12b10acfe2aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418f41cdc4e1aa85c3e7148677c2a31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404b67522936300c8083ca6b2ab5508667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd976b058bffa008a0737980320e43c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883556fe4d0749be77437ccc22f9ae4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1d0f8888c3b88afe4666666c1e246670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b29222be14127e79430784e2c518ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6950591bd77f7ffdc697ba39564bf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1175264909914aebab2137af0f8935c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ec30d5b409ff745a3f0ab819105a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c523161d7b7caa74cac804557dacd0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0b02347041c4256a476d6d28a8d53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba8a89cf75bf72983f2d2c88bedc77677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e45340e0951876c616159861d96c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681fcfe578058a95df95017078c5dda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fa7c5d12c5a87e5291b816e0c9017680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c1ac6f187824f7b9e63c580647df9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22fbbf7f539549b3c5a112c51dc06f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af364904d7a6a70a6a9ef55c7f0873683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349961e6fc7454c9b8941c2c2fc0bc3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44400d94354ef9429b9c900f3f3bd9cc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf2c58613fe2a3273aba986817e477686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752b01094e7299868585934f9ae948b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68610a6bfb80467b762ad2bf54e23fcb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008102f8658fdd798cb88b39bc09bad9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85376ba0c2efa0c98258c9b60401f28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6745f387e2e1299f3b1c2cbd0cd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b395e5c5342bc9838900fd8c7bbc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14879edb3d05e6ab2485f8a146f3d373693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267fa70523afd7f93758a36cbda304f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af9612c462c2582d05a6b7a91dc82695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20a465c41cea6388a075713fcbd3dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2e38d400787c177c69a1d31ac1863697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd475c91819445b5f22f53ab7dbdff8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeac8a8c0a99884d853588a70bdace0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5627b836db84c4cf6bc797effc4c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35812ad9741408669cd46002c346c40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5069d6ef5b63493fa9714ca298b1a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02efa27b97a47c6c895ee0f6f01786703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554bf5a2f73c0024a2d42fcc0782782704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8733a2fde0efc5bc5382b5706ce99705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2233549c19f5747e7a2cccba2dae3f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e6e7da076ab08c660a514f1ad2eee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4864c9a98e88f068f0d703fac6616708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1785c0b92dd5e83d5cae041e86c38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879362a7f779086557560ae9c433db8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded15418fe7a25c06f6b540898392c7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fa7e4291324355d87490ff4aa35cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa78d29ebdbe978ce724ffd24c296b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf888a2d43382f715b9f4a830f4dfa3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cc2dca6f122e4d6c4140e1f5479e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80b4e47ae687c81fc147d081059a1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a14557d5a3f5a6eb131e7708f5dd98717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e445713d33933c473b74a4cc52bfd4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ec4eb5ee69cdd2a3d7c9a3072ae67719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f66b87e7aa06efaf1bdd75529029720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db9868be59a87386533d9c4babd5f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad147f809871f875eaeb8663d8114d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749142a0c05faba1237701034cf636bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243cca4751d00137ebc69b69823df53724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d90158cb52a37a5a056e679b3b34ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae50283f81b1c64e41cc6c10624c19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f45b9a813b445cd65f7b9ab62d836727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4dc77def414e258c8192af00ea378728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079beba5016ea3a91feb3c5bffaf49da729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04998f29ee0c97b8b9489e40bb909019730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fd79f41d00e6b96992633509db159731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe7f68ee88416c2ab7e34532805be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eed93e62742d16db2886df8755dc5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760313a6e34c87b8dbf457d048a0873d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08536823e541ba78916d45a90705bf5c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb506cbe778ff8d41726625d51e2cb2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d77f06bf5bbfbcb3b92da95cc532a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5e950222d1eb5c922adf2300d2d21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e1f3fd69c8bbfc150396c30c0f4ff739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35eb46355829bef6690c6d8b19863a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927a0732527ca6453683c346dbb8635741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d99bf28a19f8f3a7b458875ea5e16a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490371a778afa6e7e49be27dcee2d7b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbba458469d4b83507ef0351d02a877744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f86514c823f981396264aa2acd88ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b266dda2710929f2b96fc2a85a5cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136fde9fe6295b93a16fe0e7bae788d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6e065ef7666d60fbfd0561a98e067748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe38fc29c2efa660a9c586b788fe7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898158e498f4ac18b1cef5019844f3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232cc5ca13dd180f70d7728c58054d0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e27a723861c6ea60267158d3a06b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d2e4a22a782d70eddb7f98b977569753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16adb5b370876afa71393c1b4c585c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c154f135504de5873fdff80080bc91755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b20306bce10d22135362d64445a141756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4ef6d60bce435fc3e7a8a0652098e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194789f8ffa5ade08468d30b236a4ab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137d729410b2c24fdc0588b6b21401759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86b9aa56998055757d45e8dd31ba9a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9d4d0bd7cc0d0b3342ecb9bf46bae761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aac260c89d94bc979486125a4aab90762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f5d5d206a5282841aaabb8c1c22a9763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436305e5b02943493498026900b77f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f01b51ccf7da2920258f54f34cb1c1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89c7bfd4865fa04a6723e3a15c564e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c2bac57c8a2899fe050511f956b09767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc223484a6c2c8f0e63863ecac2333e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9df79ec4eca13f93d12abd6ca0d4b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418608eb0814c3f82925c455e5a1705f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb78666ee5fe55a1c88a3eb1428a82771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83c5f73f3c8e514a399d600dbc9d94772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908b968cd0451d1778b71d510c06d67773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6435511736edb4ba91154b3661986774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe07f901bca2a39cb9327615419e5b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb72e9dffa6bbf60cc17fab46a4fa17776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7ce34db6cc0a1d14155f106a1cf7d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fee7613dd2200e6afa0d2f124766d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e151587093ea32294271248ff6ead779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b573eaa5d945c03e7a9447b81202f5e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b83832010f39d851c42af6a1892961781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52287cc6ba91951e4ed908349fc58e7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1b0cfb4dbf6b8abebd6c0a6516e26783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383cec758c3063510968baaceda42b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb614d4b43c57fe693a085c78ef8421785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3404b161f5df68eb41d59bb42a1c78786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfc4f86f5849a4400ae8daec287deb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb74d9a91328ddf996b98d2cb09f36788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f798fa6b83e71de357b6ff5741b7dde789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff6f64ebb9053a4e041b222ac13bad790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ae7730f74b14f672590b669951be4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf347f81d806370976998779e5fa94792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74cad6eda7fc4ff6e5817a4ea49988793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78d4d1c2cf57a51b7948c38666adfd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b59945f7700b1b04b687406e9bf4f4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb1c6c5e644a7a111943d8f7d187d6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a0aa682e4f7b1a4eb715455056284797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfd436b7486fe5c66d6fdd5d6108b6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65ea1c86ed0fad69d77e98e24bc9f0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd804b004cc42f585c22b261c1e28c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a3ace56e7d526aa953a56af506c29801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004177d3ea3f4fa624e1c982f9f6dc45802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f133d76b6dfd3084d68ad0c68b009803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60e71ff92cddb22b30e8e040eebd1e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b84a594357e99602d45ee54394e5a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcc7aa12581db08f46f43f0d948d12806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9551a4396b43a4a046d3b78b7ee3c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411d2025fb52a5d4d58638b799057d2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188d15e9202185ddde5612d8a5fd485809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4959ef970ad2a1d8949150b4b34fa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b50e9527cfb3c5eed774f33794cd11811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ce3552c9d842d886f94ab4d7ab607812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f572c1527a00f9c239523e2e1d68c9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834d77b9980168a4bb59788db38c1b8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73044c0afeaa55edd8e40e26887967b6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ad1c86d1ffdd02c4d22e95faeb65e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01e9399c91efcbc9e714f38ea27b98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624894b38d231e3e87e3eb5d86723d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0567dd21a6a4acb41caa1f8d567ae819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0028d9c93913bc2748e1babffa09e77820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f7382f75d8269fe397307b23a3ff0821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c306397c3923a2f63e9692ea35861f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c368d94a35601e3cdfd9a57dead46652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8991888aae7c3f5bc16971e9cc97663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f642024a35d124c14a8383e63911f644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2a04975809a95b27e0a80025ab4fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a75fcaaf73828357b978c49e5efe186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c3fcf444206eb731ad2896e57cdb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0dc2722bcd2e7b596a05a7d1737838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3e53529c8404f0fa93e91d146fcaf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a49b47bc9cc5842481659fb476c3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a4a55970996f377557af343210b7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b8bb6fe79c5771e9d35c7ba78160312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4b5e91500053fab1804efe9cca19c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a520e096a97d5a97ae8ed2942403214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f27df9b89bb12bac4de5a1fd0486615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73a73f95f0036397e913084d9c25616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fb849e34e2f7f62ddeebe680eb5a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a809bb39fb967b41ebae8b5217837b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08828e52efc5c53e89714af2f8c71c2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df683d0e2c068d9bef29cc2a7103471020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e754f22e57a40ef811fe8cebf3d7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4605325b706999c67fb43922b13233a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599710ea1a5e93a1e5ab27a9f36cec623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12557b0ff9548e887f834c50f7df474824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c893ae3598f17b28b8e522668288325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19125c40c56e3f80eb0a9c0287c2f1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56675df07cdf17727d86840e2b8485f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d718bc2665339edef0cc33fb50643428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d9cf406388a017d64e0eae6f1b66a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a300de946a0e48e6a61a877cc207730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea334f721ee11800598452563bc45eb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cc4a815e11265e78ba59cfac413da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01932ee8930c6cb6d58200cf1a5d4b7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023918f88ba85b5a76373fa514f2088934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1490e2be845f84a87fed48a087cccdb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e09f80169618b238a21a844f5b84236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d747e35a7a91c9084b20be953d9e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b4d04dcc07ef73cc900f517f0df0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2c0683eb59ee89decd34830bc0e1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c30e6a83c093b4a90e1b384eb0f4de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d34c124de9f5186395c258837f77441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f21ba29e8f0f63f47b54691c7be1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624c4599ed5ab324bea2ebfa5812a8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c1da8526d620602ffc6d227b08ee744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5559f1fe648f71e01858972d852ace45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44aac353fd94c511ffc4e83c1eb4f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7016bbe63bcf2fc79105ec604c45a8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7194814837918bbd98e9c06642fb3f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a42fec8a763d84175b7c1d6ff04d3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c227deb7f048669842b26134743bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8341195284b6674ad53a80948b0851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b66414029223c89000cf6f5d6ebcbb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470450c9633d5a88e8d6c0a57a051dbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f09a0af0c9af05c4ad875effb7322854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c16655b23b44ffecf4016cd1420d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435918e49d8ebcc87b9c71359a55db4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7a24da9b112c915820e36e636121757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7344b0d2aab7e5b7b630ef1709529e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414ccc41fcd972bdb70bced5a1665c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d960b8b972d900331677e471f84d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c801c344b72df8719f94bd334ad0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ad17ee54c3dcfc491d658b050b27262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2d1b822405c2cfbe233738849644663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd07c1190dd894dbbe994d027d227964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a68a60da1b258e456c31264f210d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4db844e30238e89e4a1184a6b944166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2e837d201e2f1be93fe2911d5ec2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da908a8404063a7c31fe4d06d8c0e27868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a00ce2ca5e52a06e78f4e968cc5fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eb88484ed8835d2d6e482e10adb5870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d230ce6f770de55407940e2161a118471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054361e6fc94b4cb3b7cd574e22c6f572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70828f54ef52b81e039503548eec881d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fee37a2993b1580191fcf8a360855674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1960c1ccca85fd41df70a6c99126f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41ddff8f144b042b46ea765ad61ff176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f184a3a13a24a919e056e1348b8e8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c95c5e722a54aed7cf1928e1f2566678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c673e6dba1879a859ebd65a1821f9c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d214da26584e6d392db8f301ae53eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e555162a0b05de12ecfcaefdae7e61d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41bf478fcac2188a194dc2256bbd9882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25267bc4458f4b84e6211a7f7c212a8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d63e588b1d910850a5c262f40706584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3ec989fd12fa711ce810a91f981f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d00c2ae558f583509c6176de5530d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c68d843474caee0474397ea50997eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0aa2303b889931c999e95d490a3ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860a938f30afa0ffcdc38d1ecf3a59089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfe337ddc8cb9c8fe4660f5c388c1190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdfacb59ea8f0dba90e1440badbe88391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20fd2c69412ffc1a0457fb89f87a3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37815dafb81b625d16fa527f4110d9ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972b80084d11d2137a4d32720ce098294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd76ac359ed420fe03f0c82fb31cba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f628c6df822b6fd9f81c3f951933796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133f22a3d7584c09d06b20230539dda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3fb14f7294be88939a0298195390198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aae2d1f6b260af473ce05367b917699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057640bf662a4285901e15f882d190a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712197892017cf5ceeec998d03250919101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a552728025150f71f2edf7c22b48399102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306d863bf64fd5ddaa6fb0fe3143e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea714b7471515e313b75cf2419048c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422762936e25463140854f61c9b9b6d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc99db8058173b899fbca9c906ec07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0097400edc26841f09a890a60d5d81b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d58e33089207d473611fefc5614ae0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2194466667bb873fa30665aa6ce1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c662614b2a6e47aa58e3161f9ff120f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351ec7ed00d6aa752f38666baffbfe6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142631077c3eb27ec7bbdbf7cbdffe18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a08342ae30fe8830fcb4715544d5ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1cfe9015f75e544bf42aed472555b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187de9b3f80e480a915775363a8210c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3577d21ca781dc5a1f73a29712b88b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f478ae71a1e78323142736daf16e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27019df6075070df4ce3db52d3369e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd75fdd6069eaa587aca880767073f6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1a11ca3fb6f79fd992b174027fee6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84539d2c08197186902faee73ec5b96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499aae3488698eb74d94ac9d87641e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a501bc3ec3321ba2cd1a173a149d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7ee73468349cf7ecd4b5494c8802a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d08dedc7f546dff1e5be59425ed51f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e385ff2e06bff176f857c774f0cc2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eebbf974d0cb8310c949feeb9c74f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491c7715dc03f7ca9dbcbf933677144128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b585a157bc3d90e7666f8131c3395f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45553cd8426580d354d672b2bba05cc3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe37606aa7605f8336b77e0b65940d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439718d35d137c4e3929acab3b0e7a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d399be8f816f71b8501f1678b673167133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe6379012c05e8bf12852d3876b93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6a93eb96c541cba8ec3f1eff4ab1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388a4c66d5a2bb61af214de92ac2e14136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fee16338f0c1a01559288898fee4ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d17f7bfc10aee524738780adf47baa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b8922a90fd0f37b6a8b8d2d4f0074139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb776b307ebfeccddb52a4082408347140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ea6b5e336d02bb04629fc48e23521141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edcb20a3ecb6fdf563d7261c071405142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a8f3dac2eadf3ed92d2fff3b527d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c154225f9fc2d5d30d08bcc585edcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270569093c90cfc710b355cec8abe6de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d500db2eb7a066a41426e6c7619c059146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1567e49d4117659d407dc2121b972b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4c80af45fa35b17c571e7d600d51d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7701d733cc44ce3b4d6189833105f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa96300e2717603a841c712890733cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e765833f3926a92a5ad92f0a094ccf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877981b82d26a77aa7b80acafbf379a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fff75347d5d6eecc065641d4cc69c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f40504970a5e3ef493a946f8069151154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52422b57b7f5623e5af0d3d1960fc6d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fb01c16f2271e2080bc483ba411a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea370dad9e1a58b33b854978bea9926157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09bfb58222dc476dc0afa12e55eeab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb31933874357bad20252b72244b295159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa426c1bc0633f4d1ad41b630854a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf8a14adcf16e960eaf62174e6094161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e901554114ab7cd897f70b6bc058d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6dfde80de2b964ae9f3549e195995163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eccf98ffed12a856f193ed6b46a9b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc399b58ff3a598c1e633a3d9420d47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3725eec93f1feba3fe40420fcb41b75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4fbdc29ba8c28e883172ece24fcee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d2fbaab7b0637b4561e61d7562440168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d215f7502c4edc0c17a502c7d6f1ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f80007e2193596e9e59f61cf8567170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc66bb668706135e07443aa4066bf6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f30eee2023132442770c75684a905172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c167f766a01d83c3eb8375fd2a24ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a110def099289d82a8d2d7d5fba03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57c8780c929297ad0f16dfb032b1a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946e42a253950da1985742b63cbaf3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684ccdbe0e1fefbf572e9d866e77c57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733fd0df4851e4906b073bf1eb79d4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40568c9dd34198969cc0fb077831e95179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee69e8c6b49b137dc6d193365dc39de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4571c3c272b50ba8bf0101fa31fa067181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cfbc03f83e8fd986053a17b7fc6c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa68410e353ce979f8c7b9638f4b11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be14c7c955bc5c868c772c7f332ad1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee248f9983cc66a9a99e1594e73f38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc136192060090bd954ccca078a847e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c26c21b7252b7d948d189983601ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e86eab6bca4ba3d73e3de714468802188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8abb8a04acba5d868f54f2edcfc4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1e0ba9a84a68fc2b0e3ed3e0bc53e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b14d428cc6870c6c147238be19079191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362daba479af7bedfa2878796238e486192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1394d0b1b554a0a5ecc5e3e1bbc22193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314574f2a8abbb70aa4002dd33bc722194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646e977e08f466f55eea80474d4f0a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed833965f4b7fb1acbcbf12297de31ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244413cd2367dae4d179c16b13129d1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c69de382f4511da3cfc5c77b814e35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef070ce17bb7c74e163b3e1114a8777d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b12f902932735c5f278230705ea3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd83725e86f2f540845c1307c4017f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495d7d6cf8722c416b27dcbfa40e832202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fbfe12bb55213a80e2d410f29a723203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c0627529a23e11c5a2c9c19218aa3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d0623addf0c27eb5c457bc9bd6de9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e8f5a8ed36f4f49828a134bbc954f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e408ce4e7f54732efd6fd224244470207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0218f6913856b36f86098bf2dcadb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055057f4b2ac97768e5a98d30b70787f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206cb83c0b02028f6e2fac5d9bf5c42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3a026c62a1c6a3a4dd3142fd77d75211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e639cc10fc9c7d51cf6551e0ba6d120212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d45971b27bb54c5b255aa9a15410c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c777bd7019379d41a2d0da8c075df4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da4e4c3c4d428456c5003094eb887e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e48e848feafde266f27a5f0bc8939d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde09d3a4c8f08f83e6d09211c51e7a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb3a3eb02f6114379c5a3feaadef79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658dd5b3f643e0305eac66c99117803219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4607111c5819e57fe883b93345b3c3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be994348ff185cc25d06bf41463acd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10c309c0618d6a40fe4367f95217a6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fbbf57c6bdbf699d7cd83e47e44a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8445b4fdcaf7a2c23173a7bbaed0f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4175d235f12ff61cc2c8a549e59b91e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f960195dee00adc865b8438ede36844226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5cf292fbb32d5c893fc2a7354417c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefa6ae1db1b238e6db295067c3d247228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b4b61170d8e8b3b439d1ffeedd75e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4668c610d9c044886794d969eb81d65230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6e606331cbc534d80a77ec256f619231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9397190366921e8c97602ec188f63a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ccf903fad086a06caacac72e83e1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f272e7cbd3d1e0efa1a0b0360b7536e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1b105db520b77b0362eb41e8ffd02235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af0591b0be60cd18eadfdeaeccf2d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26432d5af81401caac819a911cfdade1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4d116e248f692e6a4a2f307509111238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ce6b881c482178916bf532393e041239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a507d27216f02d66f2c7daa5cb33dc3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c5f7139e61fae3cf6ade183fd0db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585357170812e39cf3edfbf1e5d0977a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cd048b60764c6d76fe17fbbcf53ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e922c8cab5792eb54d12b4a15d0226244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affdf653d5de61c0e9b58910e30f0b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526fc08013fb500414a4fe9ff6a67fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68a8fea69a64be83622ce280423b9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00271ebc5c004cb9044598ebb1a0b92e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd65698e912ae01f787080d82ee8b7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f0b02b7c11f540cc8563a9496a53f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e554d16fbee3e210d1ab34d31204939251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e6084bafb4a549bb1246a7472b739252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233566336b63f2c562f7a2e7029ef19a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda5cef2cc5802706820fe82291f667254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca869245590ad91cec4d31e874b613255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4605a3fe1b6b1aff1447a42dd7c1475256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cb88d918ff6b8fe6e2ed184bfc963257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc743e1cbd4f932621c46adcad087676258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9ab8d765f0270c4f5e478e8455869259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dff19cfe8eedd37671b7a5e8c77cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da29e776660f99775d1b18e71228a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522824c74d95acefec991f0193623691262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43e91923aab6fd228c141ea2ac3ccc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2590f2b369db961400d44b09e412e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b890eff7de2048b0e107f84a4e6d11a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba64576d897e16ffa919d1a35d4832d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aabd80e0f8354f866e6d339c5a0464267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d46323f80d99172023c708ff0cb63d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b20f9459506c46d1ba94f4b93e6ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603472ebbc6e8325b78b371a35f1bcd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ad0a60c31ca725e5a885eb43366d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548fe03a06297d5e10268dbc92e4ba7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2f88458c65e69d514f266967bc3dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6662383c9451d9eb4aefb6046b15e14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cc24e2794b604b890b1aa288d5523275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ce7db852d35f06396e063d5fdd974276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f65592475546f317afd22c2fc07646277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0672e31cfab4b0f51b671df0c6ba69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ab8274471d6c8e106c3457938e04b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7593fda38096841b8327ff9b162911c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8a66ff78c72d141a376cc93bd4220281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a87c5bf1df71ed317cc23b9258115c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfff607a3aaa5d7e79fbd75145f441283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6e9be99a1c41689008f9d3885dfd5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ee89e5bf1f9e4f5f2c7f56af4ed2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3839fca7a0d4242a8c7392252492498286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9442c2ba07e9786f2c3e3812d53a120287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b8cdc5cf5c33f58e2af53a2b598b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78f448c2b18941afd2224ffe78b77f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77171fc5187cb4039c3a7371fad2a2b0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56dc4bb7ca23a5e41e4c6b38af1a15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107a5e73ba06bf7e7072b14217cb84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5198681c4e0dda38462e44abaef5a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b83576cc00b0ac7d893d06fd65295d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66597875585102e4248fc2f2591cfd45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726d9bfdb84c6b3916687d0df310e0d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d9c51acc17a83f277c0c0ddf7a642297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46355f2d229ceaa9d526a96e3fc530298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6206a034de555123606d899979d01f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cf02c63ed95bc99868c1901f44b07300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c03dd7c70c8d0ca17822533f807d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804fce077b06b55c91ec122ed7a3c6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f762673dea638ec075a6fe29858e50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2488069dfa3515ec3ed698f51880f03304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a08089b56adcc49614f65dbbf626a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80049a9665aa499d7bbda05054eb474306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16475bc60ed1910000eb16a4b17336307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12168152def770bf7f160b1c32c3b31d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c643c55ad75415c31abfc11d7ab282309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b521b515819062ebcdfb714884fe13d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2d09efd78f8ad9396559c387b23c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18b77d266095f54d4df7a5e4a5ed54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd49d8b0edd50f0768cd52ad9b24323313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d14f88dcc9831a11e89221c14deff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27c44ccbddd2ac5d16a3dcfc286fe4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d53ecc317dc73ea97363523656b698316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee646b96821cf0ff662d5f5e572f4b3e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187d3d4472087ed7f1c62ae537a9fda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5952dc53d939e181af0c5a6d197af4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f698a262176a77362dd6a636a65232320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac624ec4533dacda09a47f936f9c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed383f51aff17fecc48229f1ed26fde322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837e0ea6a52a00d609b387cf8f452d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86722baac0966be72da080fe5528ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d627e582257d9b3b3dd36a03c8fa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50735843376575d3da112e44fc3903ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c8988a4c88c12aa43a71599ed251327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680d770b1cb04ecd597ceefcf753d89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1d676892435196ffd5fa9936425d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c7a85a7687acb84d4637024db3804330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c3e5bf9f02821a6cf9930c205a565331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49750be305d9e34fa6e3e7cb2bdb5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a184a4853896f74f382f81d754210b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c8002aeda387bf379728d443fbcfc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee56be0f4d8fd4bb4bc0d94593e0c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1d62a13b468b2238a49b6044ece80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b4cdc36c88077a5addb08edd900f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded2ae733b643f8e6ce99016a1d83d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6326f14e13786f808aa87d27319746d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b3e754d2cf73c481a8249e463a6f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef1534790e4e04d7f5a441c8c3eee1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99807555536274cbfcc70ff4d735950342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadb90eba55e3b1edc524ae5bcc9640343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291512ff1e321750dacb679d17dbdf31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1e60c9e03cdd1c6b652b1f7c48038345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c3fc1c15ad1d384a06aa3080e50d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6840d3e8fe808ea2f82ef8ddb4cce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bbff6a9efa19b6d3f0d6927e6bdc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204841c869795c2ea8c7078f624578c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050f8fa0a900400f725896812bdebcf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591342982e7a3796b32abfd7e39614fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a34d0c13f1f41a3bfeb6f5cddd3a5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de2e31acd1ec28de688f13d82751c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27292b81b6ff639186438d1403d42863354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de0a4aac5894e0854aba8adb98f697355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cacddd3b80558e77b1aa9f2eeecd64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830464eebd501219d89b21fc2db02c6e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68550d8db96e58a347234132efe5108e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c3ecea455c448de9375ba0f00a192359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb7b563e1337169999d490447da3df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468a9d09f365648d1d06986ee7351b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a23915f4bc5ce7e428141dab5a9b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96696c04929f093f1cc49ce4b6d6a4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5e7698e2fe13a0b426161b52aca76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcf12b30aba335e44143fc7552c762365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c09ccc760393aad7129531dc0448e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5efb8baaadae15216f12b4efd12ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ab238106a9058939697111819f6ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65da9a1bc2e7345720033f0086f7f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0710c94525103e7e1cbfd21d000db370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d80107d2e7efb145a9a38e68436900371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204aa34070ad82736c77f581c10ff81372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db52cdb8f36534a1e272b979c68037d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda12b263f15707bbe0a23501093b9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2cefd6ab4e8a870f30974775ad614375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acef9c28eb08a239944bc1f9c9cce5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a42ce893e7944c0d210b8c879ee056377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaec22c106551714225e33776074ac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072dc40ee305e8c9c88af8d65f2c159379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427c98025297812216c0c950b32f7b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b1fd5447662189e64c2d4cbf65be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b4c16dc9aeb4d09d9989dc2c5cdf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d64af2ec30a0d546fe4ce3de2d636383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6553ac8d0f285539d969540236a2a8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212c2f3184a60ca5ce05f3f490a4608385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ccf9e408589307b81c0eb48f6812a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a381e5a744dcffe7d25ec7f7a5696387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5063969844126eb7c1efb071552c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eec89e501f033982a260826a2ece1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de6035f65408e042a3c1248b0f5b9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c12d9f373260c9012ad696c818949391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b31d047062ead63f0e482a5c8cb219392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbd3182f38d4d0dfa2f686c1058bb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148cfdfb9fd8ed3765d72bd471973b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6f2dc80345dc4a04d0fde543da62a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e299638ea86a3f5b0df2d9e5b152259396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce6bf042e06701622112c61d5c2df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380fff6422c02d388b2ac279880dffc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d788cc1aa5a7a669db184fad07e1a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff797a53ef1f7f99f14bd156eeb71e1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af40e363d25d20956cc14ca519cfef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0446cebf4953fd0f9dceeb373b519c7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75543df974cc362e58e4a1617aae94c2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223605f95a714eacb6342a82c3c7ea92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5477a3b30f0119d37d3a7ae30117cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54357bcae0f24ad3057689319aeb33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fa4c7bf176b2a8255f37b373e9eff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ad5862d93fd4c00b9ad052823ec7e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8dfd835403edfd504f94562dcb677409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db88fa1813e95f99c28dcb0d65e351410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67057a06eafafa34812385f21b86d479411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997d31a88e53e21099927f0ea3764ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518b6230cb7a0ee53a12091e692224d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdf803145102f29a0d2948d7bd7e0f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d2f7fd2d9b91d49a6e320bbe317d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094507f1958c96086fa595e0e97f505416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95d93eaaadae48ae7ee319c407aa95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af198d67f99dc682aac9d7e7c26e5daf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6f686a9456bf1af2750bc7c30f97a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1a006a73a6e64ca80e72eb625594d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a366c9b0b58dfbe3dcf89ff684c2b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2bea7b5e002c6c3342d4a3b32adb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2c57b83381802b3199e8c106384ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da61d54e556f4bbac503f845018dde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff110eeb4c309fc5f3639293a4e10b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302ee7fc7de169e553d87af8f7a860a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f01006ad8fb2be3f5c3d18576ad34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69085ff0690a290bb1882a2370293e55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef8d94379f6b0965e2a09cc0155a7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3dae337412e0fe356b96e0f1aa0fbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd157340e1802a4956638a829648fee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f46ba9b97fbae301f7a71fe5f6ca2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9de4829955b655d20eaa9388c34ffe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b475d8a75396d21a036b83ad5876e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4639d4b02fbb9d65079f90c741569435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5411c515ca54565b8f62a2491cdd325436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3c2563dd108ce6cd921eeee4a56a1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7088798d2cf0388ae2d6e3b04b20a5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0410d7886560d6c2d26d27e03fc18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d868f149a5cf82b2f507908dee57d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12bd086e4e915e1c09bb2167150c00441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877105107508b736ba418597f5b1ba5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae44ac2d477e11f4f7021dfed1e4346443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599de2d08bdeec501c9843bee49711ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785e58651ec399fdfde75d5a322ac47445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b32c31b80a359b2c373b36a6cab53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0162f24c81b98e5602b940a574f52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8030029c028344212c78a7467e621448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b67c901a5e6b31d49605514a6d75ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b6df8c161cb05c84267f6a1ca0bad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01114fca0443df5f7e0d312f19e6af8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad232ab06155f0dee81fe7d5b5c67bdf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd6423788d14f42a1f1b64a4bb06fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f0c06c9ccaf85d243a47284e99c91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3053f7a80171e86c7c322ac5eba9283455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4210d1a53325d03b8d0ccf2f05be7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa8e9fb8d4834badf85423b252a402457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428c9ef2525d3d174d9524a3f904cbc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e46809b4fac2c4ba5e4b02ad001afa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa042357e3a6e663d40d2d15bb19aa61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ab57c51aad6bb233f6aff9936e314461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceba05ca4b56ef2510aedd36264d6eb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafba88a71b6e91973780ded5b0021d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aa5dc7b2111291613487962807cea464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2d33eefd1b7b802facbd5819d3955465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416e740ee0032ee63f911de06a68b30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2f792e4796f4d7408e33caca70477467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3db633a964a8fe1d3427f8657502e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4d8ea08315aa27a6851ade5f39a0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634df8b4af19ccf599c61276ca50eef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c997b805a7d989a78f75674c81d4c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0c91f29eaad26d0b817c24a6cba0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c4f464b274cf13338c4725e52b1de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26f866dc610755168e576ada1075a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876437f20e4f193db6123dbf7b44ba0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf08cef46db063b9c65a5b4bc155fcd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a703e4936a7cc34c785a421cb7c81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825b2b945d3bfd0f257fed16d722b89478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69622f7197d11664189ed3467bd184479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff88f57708f066efac05eeaa64ed801480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd04ea09edc4969bc141e54492c6645481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25404631585bcf1d2beb67018cc4a49a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4d399028cc0fc69131a09d82d7a96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef348e6682cfc223b2fd494807cf1c21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec624bf6b3157f339dd856529315776485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8538a7fca8a141d39725337d78af2f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba44b4e2b90caf7d406454b4355983487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3675343e5e69b7319b73b789f2111488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4070508bb3673e11de7ef3df4702d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864b99247d147b185b025ace6e1b623490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab237b423526f306c9dc471da5f1f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3398b8f85b28582c840b9ecd25b19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa6e5031a2e24ec7ab0999f8bc08c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dcaf1e085fb9ae4e00920a5af7327494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9346256ec520be822acbc3179af985495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7f008ccee679a821ab2d77dd09522496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e0ed7b3b1706b724a6231a5964f44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28227838ee4ec6c4b468e1876fe5847498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f22c833b1d575af83756caa068f86d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49713f764b3f49c9ce8970091f595a93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01e6dc19d167318c806580ed0347a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c05419fe388a474f279a09126f67e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c305fa0513a04f83125b0e7c2959bc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28088c2e6ad45e68e77edbeeeca914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379e305ed55134dce4bd49c6cc6ae28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b2e50b2213ad0954dcb19171c2f75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759fa4d76465179ebe9e26b965f295e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cca3e9c486a95385ccab1afdff226508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef78506843bb33be284f3778035380f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fee2ef93b76908b9d8cb3d43a5d7a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736eced50431c2899d8eb55788e2b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78644ff11182f8ee2c577bce75753c0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a886c80c539dd1bdfd849fc7cf49d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c198c8078594a648a314d2a0b47d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30786699397a929cef1c47793f1e0db1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e60a38e1f69e5f66bd0535072d0e4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c17568da573614ec1d34500bec9589517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ef182a02207ad4d761436d0864465518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6ae0dae469bccbb2e54768cc21335519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844851b6e10bc6818e173e5e1cbc8bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7552cff2717db03ce7eafa36fd9fe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004990836433f75cf72ab198af4e9ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a817e95e53c259b39af00d39631562523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e82ef9954d480b6baec102327b70e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fc82d79cb8e6c5970ad98d0b5e0df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88481140b2d1db8462693c0a9fd191526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb00095a60a41301884998c0ea81069527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313111e9b2fddba2e27fbe1908776bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450502dcfb6dda2e3914a42f4a43fcf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ad5701d9aafb707d11b17a06f0ae7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca138ff6b6d69aeec6ab9b0bccaedec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affe4b6a4f9779775d41292bdf74961532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba738a02882483be77e6ea5ef311098533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e546ba891c6a9549c4ce4bd8db9d45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc75a9acc2bfdba2eb3ff5ead4b3b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db13a3a59f08d831ff91eb5df1ae0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1899be4ef1bc755d8e524595920234537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a094e1f74723395fb3512cc2423ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee4e5aa43321cc082cc726db5b4a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0e8fb217f14e5f1fa64c8c6585c0d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b465ab0c71af98e059f78853cb91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8547eac3c7153c76d7a271374f814542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ff21144a052300881063c25f307a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2d6951672eddc2839974d8282247e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b623a80d1999e7d57cde1546d48f3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ba8bdd1963c29411b98807d5a2b69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd18d923c589fa6f28a6a67a904083547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec947dd2546554bcfd683d84a7293fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf053565ea541f018eeaf19aba7c1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd193500c32ee643d0932fb0ba34d159550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cf783821378a73f9318f86cc8f767551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4b49fbf2192a59201ab774a239256552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc8dc85f3265169f73a6a6326c5eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02afacd7447eaba034dff06398079c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a498fb89c3d58989abac55b4c4f7d72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d7e6cf10e1d839a08c1a9b0ca4f73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19e47fc6e046e83b4092ce0928c5bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73543caccdea62408040d9d66dc9bce4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc46175e5a460b06535583b650f7cbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16288548b4369a5c3019fb72aed18605560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bd072013eee27e6205748681a59d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fef903f81a4202f7cef52552e95066562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e97d78188c4e69ac8a342edebe2f48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20814f3c9fd82059e690d0c8e766d87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d82d120ca2785e0b77756a056adf8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26e3477f4eb710ec73e9a07d991b12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b05743fb9d56ee0717f7bbeb00477567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ae0309d179258c4916a2a49b39225568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28f57461a45b39789d311e1ed06ef0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350587fa4adb7711a5366b8903cddcb9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfac96791525ed7cbad7aed596cdb0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c34490b3677540f64f68f6579c863572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e5df366dc11a0972b1d138f72dba7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ac83822647702b1928bad685b1ed7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756dbeac23e08045a97f3fc3eed513d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e78adb6679d798432d7ae3a3af9b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5316f6fc57d6e17438a3b8f5c8f76577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22946abb55ddcc4823034ca3be515bb7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde6d332998dd4f1effffd2c2f9fca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959114bcfeb005355c48d765fba8be30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c15e7c1e279615c538e52e5b4a3f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2f66fba38b3deb1dbcc2aae4852f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5283076a43c2d08e06cce8cb8505e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae0faa6bf84847c55142b40f6eb42f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd08f8ce6e8b5cf06af9945ea9addc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd4b4dc26b103f45a3d83274055dfb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6229d9f091ccb131a4bcf7f3d0bb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeb4d55c265e622bb1ecb71c9db615588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110b7b74a0923f4cd0be986ab1dea05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771226cebc6751883f81bdc9c788e20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fd5f486d1be0caaa6b56f8692faa1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86925c3acf73a446df2ec977068b9829592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828df7b176ae7b6b6b80dd020b19fab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d0b91040e1c4657d86f531ac7112c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a26b1d458d615edeb902847f4fe494595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02062515c590b90f2272469fd0d7cb55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893134556154ad3733b0791d03856ef3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d16458f113d5441ab95797e089222598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce24fa44ddcf52835d8d1b796785b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f8370dbaa3662d7a4fd000b5a5df8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2874be9e9791d666cafedee3beb6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7881fe01bdaec0bbfebdc094c7d7429602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84da29b8a512ac1084ac551e8113c8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d643d402dd3ee7b7236d135ae944bd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00203242da3e42cfb342e2749fcedb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a47638e3a2f054ed63f18699aa942e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590620afedcacaba06a495b6e0c15ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce37543e56faced3b07b62e69af8c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004646f8fe7d2cf0232cc87e52fd45c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931ea9be64c0bfc49d97347d1d3bc05610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c935f6214f62e30f58ead78f03a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b14ff4d72811a2937e00104b6a2bf9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d0136f9cfc0711338162f5d63a24b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58748ed4f254512095a6a8c163ba06b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000823865d66ac6090541774c5eee30615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e46506ec17064789439486159b29aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d3323bacc2ea39257345a9994e3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1906912b53201a3d0bd63d3c63696618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc17de99cfd698bc01978cec6c265af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50f156eddc7a3fc36d23615ba6c7f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389071e9dee0898e3e08dec541dd595c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851307498197197a0c25c7590c5e05b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba5b28de497f8e202a8488f316201623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38404be3cf0d160b2ce420bb8eb2f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a085470ef8ccb8a02b6df9861d13b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867934a4ca2552c1e191c9ede7ebca7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de7909d2305325c159f674ff69e8f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d077b6060a3f9ad2e24df2ba44191628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5093ebe21872f27a2bdc4b38f7c4c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be409a178131d78b060a655d2b292402630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e0d1eb92ca61b1870cf33cd9559ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5971bc8a58c4b68f9ca60847415f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58070d1d6e4429c0655170923b53f539633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55896cc992bce74e56450fb2e096cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce5e39d9a7ffb1445b7975a43a08a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc327f514ca0b5ef22f9405f490981636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47794ecd7c9ca442860dd2d94a2d5be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec88c6ed5ba933da4a0f8f6abd3904638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69424f2e360d66681533cebe30996fc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4f475fb5af56e4abaf678f542808640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39622ea8cb07a844e8db57004832b273641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a86958d327c45724b9f7d7eaade78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad82ce7a460b8999c368d119d54e7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aece510f80fb51d04f154cab41c04b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1312a268dc889cf7cf17d8e260ca9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a393cc8532b378d2d1a50788fb277646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0448c38886e60f36bae25503ddcdd3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fd9bb0b4bd37872f10e81115189e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e227b9ab426242806b1c0e1e5bc6d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fd9e835f201c863f87174794b0706650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89805b5571ea7827f23f7ddec1e22689651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862874df2451c0d71690bd7a892bb5d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867279828e94e4a9babb0846b9c501b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85775f3ff3c979614077a525df93f968654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997be3d65796d9f91c44add032b370b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b088549e1f34055ec5f6372437c897656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d6171d8ef4bbc6034fc12ee817b08657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53866c5f32ac11b9c77d0326a7517f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27c657b8b582b1776ce465f999b9ab659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e3ec3fba8b0630ec2f8007b36ea7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256aae2ec3ceb678a459338f377aa7e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098142f6077173514dad933df2afcc94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d750417a2fdc5d60c46a58d82db6031663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8d1acd46a7dd514a70f77b8f9fee9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d7ba353bac65fcefcd4359af9b00d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef704ecdae9c815cce4bfa5aef5319666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba819c07ea8127a850828f0c347cca24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4926777de1e146219ec89a30ab2f032668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e166051cabbabc17b87c795f113fa53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778e55789f998e278a85bf790632d2d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd8f0003bf3537af965d2611563f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27835e59957dbcdbc66deb3f3cc340be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f854056a3aa962eee99fd6e0dbc8a5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1092540ca152fd274866b734869b02674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f9ccb85d0b9ecc279da94c0c7acf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d681ec2079ce355e06eab56593f6fc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbbab1f07fb8f9c9b28c6df855cf4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d750d0760cc81000ad9712609c5f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce26d79e8830dc6834cc2d03571693679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d003978b9cb0473734bddc15268db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11231be9570402b18eba2b88eebde6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec632172070fbc9ab12a0f3e4f6e97f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce53f030f9b0cebab04e8fae028d5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6cabab3f4fd90302eedc3df8b17d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc9948cef8419d05d3aca19e90556a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5efba4dbfcce18dff899b9a831a374686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542203374f3c36d6f9f84630cee78e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626933f3b11f06ee2b0d61a34f77ea71688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ae1354b9a5f255af096f28959b43c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdc81c5b3b09ffa07a1a1565966ad4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d86f52474b276e282c78deda07ddc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85958844e110c0491cd4e35ab6659da692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f295f7d0524f156b2f343d126f6a1e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a438eac0d5d97782ea90b9ec683c8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfd38156a462e8d0431bb4808b0c5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f202deb02d7f0d75b4e54726ac0d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cf149cb11f5770100e73d42c7409a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c85cc9259d9dc588bd53af1583c9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8479e60ffcf06ca1d682c62cebefc8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030fbb99ca0d69623a5d04e93702a8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484357994d9cedfdeaf15f853573462701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef8f9e812c5daa93f29c85e3e158ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd9532a9319cc43cbfed313af3ffb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aa657043aeda00755165cfb148bcd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff181399b92ec9fc143716e923ab4e2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086dacd45a1cb9f937b712ea5fba605706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee1235016a709baad8dc98092a1ec9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0084e532457c889f30cdb143f219a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538089e7eba8218f00a43af326b39454709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a95290b417a33200f95046c79424a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32650c46657291818b4432a5b678c486711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff408ee8188e7e26b065d10fc51606712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53595442a08b81b94232fcf87d326e5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c64d5a0e108001f62cb6b926debb9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926d6a7a89b7eb25f9684c2f590701715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991f6f74004eac93c0c676529e26fd0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c586e658f2ba498d013d206b70dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4353a27fd70415c4d6609b370ad7032718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45a5324a29fc2be9639c3bfa6543d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce42338c18411b9aa25a24a744eeeb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139fa4753d7f593b4c308522ec53c47721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7a8e4b77366d3efa582b1e53fd3e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a1bd5997c51c87d01b1c3a8052f35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b4735ebdedf32fed4a782cc41b18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8ed42299a990a379fe44a1f898746725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbace2cd4ca3590806d725a3b4563e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0cce35f207a4417025d4ae28a9e92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d757ed16f196ed0fcf3f6541c7bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ebec6d9486353b03648a87d04ef8e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d89231bec358413b50b1bed7755d74730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338e6dfb25f3493f346900ad3353e44731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8f7fe7d3069bf571cb6d9e6e37226732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da18ccd2fd4c111e4dfc50ac6105f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3d40ac0d906fe6ea29991e001893734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f032eb0e6b0f6c65fba0416dfc91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32508f842f295ff3424f199994458078736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade139fef4148432ebb36a70eed13f38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba6b5b2dfdc18c0712a5195f002a23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabc79a8bf2a515e470013354d4986c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848965a9f03420233453d61d47780cb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d631608eb510e475ddf38d648ca5c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a7a944264cbc0a90226b35f63d23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc3316f949919fe767adff4b56558f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171597de61e7a7dbc1a4d76765e2d66e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fea4e09b6076190e4f944ba0bf02c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bfaa0dd36faae92215e0e7702bb3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6fb22377599b9a0317ed73308635e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb716e45530748da8c927ec4df390748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d17822f04a50b4e88680f18436196b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0df18329e6bdcbfa5c1703e961cede750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71fb562e9dd000d44d1b1837b8a701751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3da7b42144cb52ee07ef24e96c8fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15b4f97853b39c4647b41cb00d75a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d78c05162506a0d6ede5b85d09f8d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f536734cffc171a022322d49b2da9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c13022c151b1992fa88485691818f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bd5966e2d0c33772372d3698d299e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5438bcf5448aa15b8c8c73c6e669ee1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8deba7bece79576f256128c6869e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673342b9cc6f21789e25897b66d11260760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70dfd01a34819baa40219fc6edfd00761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e328736275ec635f6fbefc4fdd4ef0a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241052145942cef5c51ea5194aabb3a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db69b6ac3922985216e962063f414e7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c13abd1b383d173f224196611ad0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44b783cc5c9816f087a59cec774a51766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ada427ab8659d7cf34f1fd64cfcff767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5857,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6157,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12332,591 +12086,591 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>152</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13087,51 +12841,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24392,1581 +24146,1581 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26777,1670 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28707,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J413"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29283,9806 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24196</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.7</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24197</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.23</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24198</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.66</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24204</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>5.3</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24205</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.15</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24206</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.65</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24210</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>4.19</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24212</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>7.99</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24213</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>12.43</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24216</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>10.74</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24306</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.42</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24308</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>1.47</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24309</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>8.59</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24310</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>5.49</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24311</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>3.56</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24328</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.54</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24329</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24340</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.63</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24341</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.12</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24342</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.11</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24343</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.81</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24348</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.86</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24347</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>5.13</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24353</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>1.91</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24355</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.14</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24356</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.25</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24357</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.73</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24358</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.13</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24359</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.42</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24352</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>2.35</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24405</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>1.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24406</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>2.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24407</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>3.15</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24408</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>6.41</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24451</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>3.94</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24452</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>5.78</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24453</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>6.54</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24454</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>4.88</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24462</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>18.55</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24521</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>20.41</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24532</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>9.970000000000001</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24548</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>5</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24549</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24550</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.74</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24552</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>4.25</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24553</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>6.13</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24559</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>8.91</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24562</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>7.61</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24563</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>10.42</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13246</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>3.47</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13248</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>9.050000000000001</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13258</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>461</v>
+        <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>2.7</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
+      <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13297</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13314</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13325</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>3.66</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13571</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>1.51</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13582</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>4.79</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13598</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>2.41</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13602</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>18.77</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13622</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>4.33</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13643</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13644</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13661</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>10</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13670</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13672</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10.22</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13675</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>6.25</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13682</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>3.86</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13686</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.09</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13689</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.61</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13692</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>2.58</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13708</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.75</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13715</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.43</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13718</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.33</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13721</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.42</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13739</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.26</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13740</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>17.83</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13755</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.6</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13756</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.22</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13767</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.14</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13768</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.94</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13779</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.45</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13786</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>3.17</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13793</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>4.04</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13796</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>10.33</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13810</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>3.46</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13813</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>2.49</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13816</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>8.34</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13818</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.07</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13820</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>3.71</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13825</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>6.33</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13827</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>8.390000000000001</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13833</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>2.54</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13838</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>17.24</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13845</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>5.03</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13848</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>9.460000000000001</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13853</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>3.32</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13866</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.45</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13878</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.7</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13877</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>605</v>
+        <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>3.19</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13885</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>8.18</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13895</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13896</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.26</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13902</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.56</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13906</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.61</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13908</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>13.18</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13909</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>4.02</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13910</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>9.050000000000001</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13903</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>12.61</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13923</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>2.99</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13927</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>223</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.12</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13930</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.28</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13933</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.55</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13934</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>9.789999999999999</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13936</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>3.32</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13937</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.16</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13941</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>12.41</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13942</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>1.93</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13950</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>3.84</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13954</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>10.88</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13962</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>17.44</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13972</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>8.41</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13978</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>6.24</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13980</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>11.76</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13985</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13989</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>4.47</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13990</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.44</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13992</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.17</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13993</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>9.34</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13996</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>8.09</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13997</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>9.140000000000001</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13998</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.48</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13999</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22003</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22005</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.65</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22006</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.56</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22007</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.11</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22012</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>639</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>10.4</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22020</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>8.32</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22021</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>29.61</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22031</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>12.82</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22033</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>1.25</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22034</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>2.99</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22035</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.22</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22038</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.45</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22041</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>478</v>
+        <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>13.17</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22043</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>4.45</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22044</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.64</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22045</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22046</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22048</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.12</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22049</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.67</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22050</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.78</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22061</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.28</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22068</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>6.03</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22071</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.89</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22072</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>8.890000000000001</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22073</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>13.12</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22070</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>5.56</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22075</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>14.32</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22074</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.45</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22079</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>5.69</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>833</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>834</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>833</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>835</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>840</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>837</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22084</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>11.86</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>845</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>832</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...10 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...13 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22088</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2.59</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22090</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22091</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>7.28</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22094</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>9.25</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22098</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.94</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22099</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>4.37</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22100</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>468</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.279999999999999</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22095</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.960000000000001</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22097</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>7.71</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22101</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.67</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22110</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>6.7</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22119</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>4.45</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22121</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>5.21</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22124</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.22</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22122</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>3.68</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22123</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
-      <c r="F301" s="0"/>
+      <c r="F301" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>4.61</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22129</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>14.83</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22130</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>15.08</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22131</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>11.82</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22132</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>8.35</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22133</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>7.3</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22134</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>9.039999999999999</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22136</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>7.35</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22137</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.36</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22138</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.82</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22144</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.94</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22145</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>7.06</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22152</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>25.67</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22153</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.51</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22155</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22156</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22158</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.81</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22165</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.23</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22166</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>955</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.6</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22167</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22168</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.98</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12896</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>3.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12906</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>1.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12945</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
-      <c r="E324" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F324" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.31</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12970</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>4.95</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17049</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>6.34</v>
+        <v>56.05</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18018</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>17.23</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>25713</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>6.17</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18167</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.84</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18161</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18221</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18226</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17087</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>4.43</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17100</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.89</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17109</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.75</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17247</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
       </c>
-      <c r="E336" s="0" t="s">
+      <c r="F336" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I336" s="0">
+        <v>21.04</v>
+      </c>
+      <c r="J336" s="0" t="s">
         <v>1006</v>
-      </c>
-[...10 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17533</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17590</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>8.619999999999999</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17605</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>40.47</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17606</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>639</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17629</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>2.96</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18250</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>19.48</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18251</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>38.72</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18255</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>15.13</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18270</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>45.75</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18305</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>14.02</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>12930</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>23.92</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18245</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>38.56</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17291</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>25.06</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17335</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>56.05</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17377</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>20.82</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17378</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>29.17</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17382</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>24.64</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17490</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E355" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F355" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G355" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I355" s="0">
+        <v>33.8</v>
+      </c>
+      <c r="J355" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17491</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>25.02</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17526</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17505</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17506</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>39.52</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17565</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>37.59</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17628</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>21.04</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12384</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>1091</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>26.28</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12500</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>18.46</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12553</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
-[...1 lines deleted...]
-      <c r="F366" s="0"/>
+        <v>1091</v>
+      </c>
+      <c r="F366" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>3.73</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12621</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>23.92</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12705</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12826</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.66</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12831</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>4.16</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12832</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>3.92</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
+      <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17007</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
-[...1 lines deleted...]
-      <c r="F372" s="0"/>
+        <v>1109</v>
+      </c>
+      <c r="F372" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G372" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>1.98</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17011</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>4.69</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17988</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>5.36</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18014</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.83</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18017</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F376" s="0"/>
+        <v>1122</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.49</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18057</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>19.98</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18061</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.77</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18102</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>29.59</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18164</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>33.8</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18194</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>11.26</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17250</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>17.65</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17251</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>47.29</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17252</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>2.56</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17507</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>18.24</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...672 lines deleted...]
-        <v>1235</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>