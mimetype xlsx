--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8718df800a08d813d8974d3fe922ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bce195630861bfd5b9dab5a3a69712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73dfe8c76e9f212566aafd392d0a443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f8fd3da6f930f52ec746ffca561654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6b0696f8a295376a623a013cbba1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5ce66598841dee2d82868c8c855fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8b9b60bedf33c116e1028479434847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8a1416d951b78342460b1db64f4688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33badcf3443cfa40d8baa67e27c81f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686ee642072c9443d12bd861dff7b6a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7b9fbf3e4c732510292e127ff5da711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922327d7681ee89df3eb3edcd7a23f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18cfefa57ab31ca84377575ec3c21113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac104a98ce2657f987bc309b0831adc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a249d9ee4623b1113e4b438a823ee9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972408d97aad99095d2f6820f18600f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833504164472f02a9bcbb08ee6324d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6e7f10efa62faf39751ae70bb0faf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2428d0058d88f332a849eacc56d0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151331c60190632f1dd43af6b7b13d9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29fa9bec860a651aabe3cfa936212f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433af20dbc8bb302417da28f9f560a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424f8204452b78e5e3d26eb3d07cbc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ca2f4b5b0a4ca4ce360977e4ef3ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ab8b58972ca48be3d0d6c74c62f0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d776e836d8108913cfabeed2d3e8c0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd76a195fe4a9531c48968e09d7fe527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a31c44e57043fcf36f76fd6e1619028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275433a98503f7f70c57f9c308cfd8f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca2dffe103a85bfc044a28c4d4953a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390631cfd8a352bea4e46a35920e8de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea25a149c229a1c99c0d08b86f40bbe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f8d099f16af9390e46d2ad6bfee2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d34ab1887dfc16eeec50fa9e8d65434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e2802250794423c760ff81b81a66c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd5843fb47d2a4dbb83c36833f36fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54401cf832a8bd2851e406ba7caf8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26442af9262ca08af8fb4756b4192738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1e0d3e4868f937af99627ac917c7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94352968b3bc921d595361baf5f52c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129ee04de13b5f53ee0a23a46e67e7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ff249b4c46926f1c9262bc3fc83f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6834d93db41ead3060106b58919f4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9e48e8dc8d7917b25019e5852213244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e83ca07095e3f4c31ae7b4fce942745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adbd6826e3baeb2708be165e1e66a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa573caaf5d4af2a18ffd0c0b9e6d4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53544ca430870398f6173f2bbf0160548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5dd499f55a8710fea214bc0b42d7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849d9cb19bd4886fe07ad9947b63b6250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ccbfd024d0303413130acb0d072d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f769e5e0beaedd19a6958ca196947352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09cd13783d3368d0bb8680d773079b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359ccceaf4654c3a88ac159f885bbdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb33fa74ad6e384150e5d962fbac69355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a106eff4135575fbf5769def8b40f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16e9bc7a89f6b88c746c4964a373357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19638c58ddba8fb2a756f3f69b44ef5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ddf8401934c3e28b6c00847b0e2d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40db87838eadf54ed0afc8152deec460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5607d0383efa2b91903321ac07f7361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a11716f6e94b2591970fcbe6faa5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e909797049a41f5ca6d2e661518cb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295a8b3cb296f31b72142d5a0623cd564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60d5839658475d60838ccbf7354bf265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746f2d6819e90a08bf5d5a884d2dff366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e97eb90aa86d6c121f38a068726d7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf42ca6942fd88baf4576129c0fc8568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3d00ff9e6ba84c72d7ae276799a4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b323b69f44df49fa19acc912ce3c7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bb7efbe12627c919982e20645075b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3bdb4ad0d76d89e9ced5a0805f59f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec93da1a58e01ea987e465ff5adfa3f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239811b9559df3042f77ff0b206cb7874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912e198607a3bbbc2f74f71cb116bb175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6168504606aac918fd6bf845033cfd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab2c8df1447a274a95f1f3da81f05e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffe9d9e0d01618863b8b77a83b362f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec9c015e5ee86791d07f01f95c7f7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04f65412f6fed6b5fc45137b907c9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed10419e3dbb2e520bddebd3f86adb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae57711d634fc2175a76ba746e726a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09dd4a5804f6c3430cb95e79d9e88783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cfc44d11a4ddd0b08feb0be49dbbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226a842decaaf462d499cb7f7c5b11b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988afc6ee76203af6d4d69e54a3eb2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c984503a3fc22dc2e8c1e14018a1fcd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7f46d8bcdcf9d7a5197932f7bff8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b672c6142c2de4f155f5146633150b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17184749824907ef1f2cecd948cd2e2990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a1bf5f9e22423f6e92b42b8fdca0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b631d582898976801290f4f928c072592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0074f9230ff043328e62d0efda97193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11d8a1f09404752f740db1cca3cafa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b565dac0199252fa8971c803834e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa177e1ad36ffa53938d663c2fed63c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b3fff33539f008d6cd25a6bb666d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc442aac67074b7e60fd9568d40aab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75c37298960416eac4e0c3fdce70fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ae0fe6cb9f369c2c1a0ab18c5d17b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a50e3a38c2f7b309909e4a980fb1cb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8e3366f56cc25a6484a33195d24f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef532de8bef6313b77b668250b4fd451103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1f078e8d8caec5bf3abf192c62265104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebc6719fb2642a1ace69f3747196d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd32cef4173a9a2b436ddd32613f803106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ec25cd2e3f3ac7e8e55e408dee1f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef40052968ddc81ef66e27952e96c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3560ffefe600f0b76fb977cb748c537109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32839f1d5459fd942b4237d3fbc98db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4db3b68b049fd45eccd52ff41d458111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241471a50b4264c908a62938e7458d5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbbe4ef0a9188975aa0af70d026361113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfecbaf13e3127547222948af9871f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd8a8e7ddb357011ce1bc88e4a9bc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d521a67950cab90e1be10a5e04f6d96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495838ade4ef4ff5c74c3551822e17e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce183bd8b15609d9ca26faea95a0398a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b894ee31f2756b7b425fd46e321f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e653e01bf89208ab198ac6d4417bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c49dd450b1dc08ed4a66546523f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6ce3762bdfcf360e6e13963cd870a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc9818ea213fca98573ea82b0c90e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c92ed4192b27eb574b7e2da62474c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bac89d6df7bf63bc2437de54390588125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73092fbc2ca1cfa229339d8ad628c3d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b10b7f4d2e278162bded347b3588fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c83204931a3f776015f7bc400d60d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2851ed0d835632697187791a5e4c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559dba57a27df85a42ec8ab5ed3cf5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75245fa22347a4289e5e4c2a141a1b99131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e74092ecfec18a687d89c4554a8489132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868534c29db46772c9e98dee60a4791133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420900fae363886b97f0c34337774983134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf3fd58f303b5c9eb3ea53df62251a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8302401fcc1426e545aeb8d409aa41136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72b888b572d19a473785270fcfc01d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd6d09690934a68bcf948211f118d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a20ecd0b1e4835cbd300b28ef1cb09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d232509b394ffa2af8ef8db139251d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1e2c592d807ef5517c2156ef3fc2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98354207ca29dfb1aa345c4f1cde9311142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33afe4d21778dc36500c0cf35c697f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcfc59793b6b59bc45996d7d26d77c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54963d8304fc3d73c382142808fb49b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c1238efec346e9774103a222bf0f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce2a1205bb20a93287e53b7fdde2cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925840bb6ce1c5269a2988a7fcdb51e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122c0dc90fd37d8cfcb9a1325c15347149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb1f8798d6fc72164cf3fd7e1b6a15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cad8f065c5e6377220b0a4ba48f20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c86d1a3d32548311dfc0978d0a16b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210e84d8f8a4b3da98db6689c6344de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b859b6f554cc04a4b358c0e02d1b7b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4fe784b7d1e048452baf5b6c13f86155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235b0a6b7fc6e6b4cd55d9b86aedba6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5d31348452a40f47c4eb1487ce187157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26291f282e47a5689845d0791c8cb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f36d204e148dfde7411bfbbcf59636159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f0943f9d2811571c9b8961ae9427a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2d1da6543849d59265b3e6a560de4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4de282075a3044d0a5b31bf710167162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6183f09d3bb67c606384f5a2356dca2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108da9ba7b2c2ae53a758b2764e616a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be02f26c0604a568e6acd6289e7dd32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870847b80fd6e884f0d9769aeb794da2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2cc3f8ebe55fb112295e1cbc07fb7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578f882014436277fb582e751b29aea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038471b76c67f388b58870275ae5043a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc5e0f1e58ec7fd4cdfc2543a72b5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d56ba680b93ceaccb9a97f4c5d200171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21466c0fb3373bd9f98e44e67df2fad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4b184ccbd4191a91dc365dc9ff8e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e877a225349fb77800374442891801c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f72a1136ff2e26792abf546d516074175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c4cc52fcd97f8699637446fa0972d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c967047274e06d97f3f3206c89c0b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32d5aab3e5754cba758301eb2c7119178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04b79259e13303088f9fbd1a6e7212179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95518d1637630e3ebb8a2e310cf6cb1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7eed84a0759ea701647db22dd91a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c53819cb07c0e2fc1806d902d6ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99d56a1a69561b5e3fd40e44ce2398183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f22770b34541fa8b437d604a32a68c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6af8dae660e8151813145b3c627f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c895ed40838be8a5e7f74c81f35235186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0724ac4e181ab9afdb61e06247ca4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760ef3cca8f5a6f9ce8a5056d56c31c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e9c6c898b3456f1f9c2e92d70e8d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31af9f606827faf3071f408609b024190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400911d3fddfe4e700bef6bdf044fdd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29ce6682a46b6bc034d840183d8438192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c09bf6af94459c8d593060ec4fca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fb2e4bcdf8c4733976df50a68537f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303fc722b4e2001710aced192bad7d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80ed38fb8362800456e71300f5c91c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c1b1b52bfc7921d3b7188000972e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a562cdc26005de9edc04611116397ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb13ac4f0a1739e8fbd27bf5104c8d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22764a5a5c395a397cf6a3a9a1d6c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898df305047792d915cf74dd52751a6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce1747047fe171286732fb199690f7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d188b39bf4e05605bf3338c72481d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ffbeacc6a35cd1cab16daa2e5bc34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ee2962f85442eb771e62784738f2b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2cdd2a173cc10c36e914d1308e37e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f60e3965befe8ed9d2a0b5b32ab806207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bffc547ff0ec588002a9c8ef8b1395208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd2bc59bf285e5b02a15bb90dbaa0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397ad183c58761d7cc87784a5741ef7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6925185841c3e2abbbd5554ca5d002211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d315b4c2579d958a431ee0c42fb33e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c36628931b6aefe37daaa31af053f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f25304b24857b630b1f89a87b0a60b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc333f526591b9cee30504b903f642215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954acfe9328e7b9f148986e7478211f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c14ceb12871a99f132cff864f4d03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ee6ea5d6fe33efc9db039d7190be6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d53b24650c50a8863bf3bba275655219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a04d751a9173ed0a2edd14f040e97220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1b8b2e02714fef96d5321b1ef6619221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa271151e5953cd6abea31af04a30d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f795a3f9f9736200a2415183d50b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a49be94016ba270beeebbfa41046ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cf8673be98ee436398f119d6e8b85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8139a2868791da8b40db35a59efc38226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0205f1e03c01ce206011a9f8ef7fa9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7479b42fffb13860cb624634e17c3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b0dedb2515227970ece6937a8ffe0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200da9020ddbcd5c457884eb6ad268e1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f4d05caffe578ca83670aafd9a312231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3744511d1e1e74df9263ddbacc351232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115a67dd9397916cfc841bbf8060cc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef657f842aa3dc6682cf1340e5e7eaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e562f9f3bea10b3731ba173096effe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810d8960ab94d6a0e67d0fac993722236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4baddf1f41bc4bc545f8307fdc11f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ddebc9cd08fd25748f54f4f08dd3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c3334736d6d2c154c1eb036bff8f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8e0f9d7eb818fef5debd6792d6922240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47a1294af1e7011ef7b31442c9cc79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9f9bd9c51539d3b669a8ddf66a00a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323aba1f5b15cea6de2455fe91b5c90b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d0d721c4628a48f9a22fc9ca3b5f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97653ecb7a05fe1aeb14fb099202fccd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb086272b2d8c2bad9785bbf871831246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c74ac07bff055fdb52fec306f6ea6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e078e84725019fa6dde460f11c805c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31371d6adc801f2a8bd682151defab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357d126e38212ff85b58ad557bb34e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaeccf1c1e552996b2b1518e8440a1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23250153d87e71128b053221cf7ee9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c699edebea7f1e642483c96fa67e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc9abb1b10d2c6e5df20a151445b79254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a7f3763eeed774df2602e79123024255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63928a35c4e1974cdd61e0c79dfc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a637544129ffe2212a047f2ee7a8c77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3137cd95f2d59da39379a79fdd70c5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929036de51511dc478fdf058e0d2df9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf5dbb691c110c6e3e006495534a0d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50877e697e0d2978ed46e1e450396b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6302245281900682d3b2ca25ce555a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d171db3bd8c250d0d0adb12c9e847a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7263a5d98af8ef10d939157f35f722264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998245636c9805a808660e5399d8a10d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe03ba4ddff0a083f43a6606ca4656d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a4a1949abca20960af81603799b84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff50e10d18b84e4d2773f049ba02d4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3accdccfa0974eab929dbb25a9a062269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d50e1a54b557c5472676aace963023270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135dd4c51745b94af8af3ab94ff4d39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296bf0e50c024bb1431706a13ce2f0d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df57936deebfddfd8d802223eb4aae4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636521b4fccf3ea04119c2895babeb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d3a285d03b7d44f090c2a83efeaa0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da787ad7c5f643e42c776755261bec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead97f4a52bad74b8dfdf090a2ca1f26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adcf737bc4a375f08900f08387be31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fdba231f054f961b47cb192c1b89a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9918eb7e7b3734ad766a0c3376064f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3b6820dd54b52c51288c854c41fd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11f09329de6d1f1257d701251f4c9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edfdefb7cb1711a062e7a13fa7f03e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4457f81d656074179a03237d8bbf39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564d6d7065906670bda085334a8bc80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675af6e258d81f0ea2db8a1fd62d8c2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2b1ac880ec134e1589f1e84a7ddef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f16621201059970c02bf5d4b5325288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e91d8d41dd680625a1af3c09ff795289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce39935fe9e3003caf8e722cad49386290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce2cda7225365dc47fa86cfb77aa44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24161de3f426f1bf08fd33866ceb1ec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ce3db8af01a5d820af73d89176787293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574605f573af15a3f0c2cd17bb236334294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afd3fca9c611abedc85f718a575fd1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab87c36dd0ff180af9711c1d83c23b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a479879eda0981dab70a822096f9b48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c03ca2498390b9b5832d9854425307298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59d75ea1f1577a19b10db628f14e48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf164a657ec9a16ffeeb2530faf53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150402b21d9d0c8a23b12d9caeaa8dda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe72565a3a161b558942de7e2f56e3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3e5ba110d952b203667b3a8fa26f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15531f63932ec417e53f31741b894d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eab0ac4904d5ef992ddeb46871429305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6674d51b3771b70abac000146bf0b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e5bd813610de567b3cb0a00ba6442307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802d93929c38017c01827f7accf792308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd088d4300306277ba83eb6e9030c77a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba962830f5e4267735daf1d0a2dc811310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ec0d4570eaa1cd17f389941448510311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e3b1d9b9120d759ca6f1fd4846617312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1694962aa185c502ac0095be16ceb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766be8504e0e4630da7f43b7a540c3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ded477ca6eb995f8fc0cdc2ad92fc3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deb09b09671dd68ebeb09e7015e8ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bcb8404811c887b38f03476e4730f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89934e7bd8f469b03ee4c877a904035318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba036e975bfc98698a1b578ea5807e61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec925a89897344408f9240492fd24ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e99cc14129480dc69082c1e510e72d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40868abad2d9c20eba38654301b33eb0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30710f3061fc3a61e02f822bb9f31d6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffde80c6a58dd93cfa77c9beaaae65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9294359a96e6cfee5e64a08f18afe4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b76be4b60a5890fc7dc91a85e0c101326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71cfc1e3d082eb185a02fb062975d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8cad5b9446a5f9c7d80860ff4c199328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58cd127a6c0be0e2d9d0eadad17f0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85025b75bc9a9bda27b5df8dd3684364330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcabb53bf7034fe04831e90fd8ce503331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e2f4859e5e056879ded617e15d142332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3335366084c0673e48baa004a5618333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded27ea7be70ea5c6d2846d0953162334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a300126ec7d800a963e5c359b5a7cac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d4880bd33575fb14c716aac4476ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18824b88de437d735675551ae9d092337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd253907d3e8aab3a7041690735d190a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687695794892c0049acf52b51970292339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f16e27cab446eeae8d8a6b7ef662e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb7d1ac4df1008228933e3d9bbeffa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d55fcc74524fd575f8d21f32b4ce9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d297f63aaa1c2bdda409a783c2abf56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1e7a72aa57c0be78c6ff6dde9a01e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27833f1822e37efc67f03645d2d75bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeab54e758ab527f223d2c0d5102f80346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130e956a7d9e58f604fcdf5f8b59b1c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d09babfb395c2f3793300e4d94532a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a39a8596f264a435b1fbbcd2d36b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d8c73663cb050c4372d4f3c071b4e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ff22329a401bb477815050c7ee89f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe75257262a408d694370b4816b360352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49df5659b7c33277223fcf7c357c76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a02ed1a20ffa8ba7b879e65df07b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc1d406fca7f2e9a6821044da775a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789d4225b29549c49ece0f83f970e47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12692aa45fa8c564620446a5286ef87e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49083621e1a9d8168e6580dda95916ef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1d8d8254fd5e79ad5a2a7ec2422ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1d8fd720cc2e96d750990af6e5975360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dced6950633ec327ad11d281752bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcca32ad4f19d5b84bcb1a7567586a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5d41f6d7708ea2b64c950bf7bdac5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a8ab98adfdb6be135bbcdc3e21edb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2042eef98d65598a5b6583dcebfb93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de0908777909a338f803def00ba4c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83e3b104cdec98e4754f0686597a7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652cde3179536e21d1a0b6bd4de0c7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26b46aa3878be0bead4a2521b7e786369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b56fa758ffb26994ae2f9ff4a5f51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a487575ce15e808541c84257ac72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349620b17fc6b13ddc566b4545a0a45a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cc57f879c56e98f23969e0dcf2d1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96446e28abce973b80e01e0aa7afb6d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8bfae0ff99f5a254bd46c3f991f83375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a53fc47486ec80209282fd7dfbd6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19518d9da3308fdb8acef8ecb9a2c2e3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8b1ac910a289ec2a6491b4ee4dd10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce9c8755fef37353df026dcbb23204379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045924ca9a6b3df51975493d7ae89a71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2adb576ccbc9427758aa308917fe11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fee213df237c6ad1266bcce1ac4be382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac027271f65dba67d4fa384fd4baa0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e43e6e1edb34fd61eaf54b63aabf35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b570a5a9ced7aa35a82ca5b0e2e72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07fd857522be238e4f7fb966eb9ac0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6a6425ee0cc54e81d8b055fb38d46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24849ba624f8fffcee7e8276101b1edd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b43ece07098d31ed9d80169a8a85f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc09b7a80c34e6f3281fa98cedb01e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf79974a5fbc7471b3e23a9ad0a421c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a2e619b4f97c0409343dda50fc3e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f940eefdf78c57dec115dbca7c84d3b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306966eb3eb427c10803f225b0bff8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a7d5d3baff75cd7554fbc6dbb5d11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1899073ed74cfdcbbf67ce4203347cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f83dc587edbba0e927d879b559a68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f50a7ff6cd782d5e3de782acf73355398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddeee2d102fddda13abda47f5d16d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a851a6970889b96a5f7919a8081015400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40648d241ad3336b6ae060d61626267401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cc133e1e523efb811f6fc17afeafe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36151f95ece178a1752efd4ad466badd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9f2984e04dcf4b6897d02642eb5f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c64046b0f790d56627bd8ae8106f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d91b5fe3d725fdca9d25c2fb185cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f39557e71841cf715d83f0b974b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee6a6c5fd3a64cd77936ca25e691d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2462ea167229dd7570742958d6870f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c08f915ca03900fd228d1f49c363e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fb166bcf78945a153208416541da6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142536b302722b219907654f75489a92412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94887c24326ac0a32e77987a4f264a8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d1cc3e9f831b0902a6bbb4efbb161414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7428606ad6c862cd7ba3b7bbb5aed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1732e3af530b55691c0faf7c7194b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68814ee09f6046d7f3195879111cbd4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393a76c49f34c017b961146aead2725418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781cd6690c3b58afc5bd8dbd1764e6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd20f53fd58197deb72520c6bb867420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f20ec9e0d47199ff5eaf56600a5f24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2721fda2cfecf1b4f9b81ca200bba4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682f0c7b7ed4c45667871026214573423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02877b0f0efb2277caa4378ab94231424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e1b199b02089033ede5463710b0ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fd5266a7b5b8d8c48d250567357d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd78f48e2a2c2ac416f31ce2fd81af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4d78b6e9af9381743e7057fc8fa13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a74295fccc2c35ec198f76125a093e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e01efb606baa1d3cd76c3feca204f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06d76b50eb5661acf79d1a8e6c811f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475c9cc8590044e1f07b13041a3a3c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4200d914f6331131b7ef49b05118bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873974a2b2636ff9977caf5ed834eb19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff8fb80e4d8571fae12783c5ccb694435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6736525faa48fb5852932e0f6cccd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b2b27ed83a2e23dc8140e2c7a7232437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920469cc8274e35207cc09c9bf1aa254438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447f1234b56a7fa6cbea6e3856fe918439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0662a519f71da6ccde1344da19e78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d71f83d57fd916abeeecb864f83f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2a10d27f78e3474f7bf64f1bc9a56442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fb237d29714ff34cd3b806891027a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb27c17d63b858f0e30c09bd4f5fd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36123354d92ea63ae7ce59e2d5df9472445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982447f8a6c518795e490bfed5c1e79446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971df0f21ae96155211a50d7c4080187447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd330c35d09743645d6b5f571ee4180a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c33bdce18d906db113c68afe46dd4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70b92b2088dae7ae4fa09564122c0b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d722252e204ba12ff010d1856f76b3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b82d2ec4a56b497c3da458fd45dff7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a604765b9110e97df4522c95bd86ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5488b0a02c9c819d918f0e4dff884f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b6d65d5cdf74b42cc36aaf0c6b0f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1895400ed70447459aad641ee3e99f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fa8e4e384f1c47c4a6f101fdf379b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e746815fa59f9bb49a89343dc832f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c7baa463b6b86e8986ba812f0782459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5415b7e3762451af74217947bc699460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3cb6b9ad167be8812c644ea1aa837461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8592cdf9bf97922405729afbd9fba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054ee0174a083b4f37d134dc53b1603463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a57d32677f51521bbfeb13e40bae71464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f4577f80b23a727714189a50cfb02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484b8deee31645f8620e742e352c419466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1725aa92c9c7d01c365b47d6e75f40e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70db1662121d16231e9f9372be735b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb911d19c5f6c6b2e9756a0b1a6bfb4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9024048e4e144a4e711ac0cdf886fa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5fc72b3d7643bc15bdb89e2dc14d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b76ca7b8479874cf23bf974ec77750472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34495b4d3ea6859f0ce7f1855096f36473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc8356456427e9cec4fa4ec5a39f58474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a5f007dad4e24947db42a7da7bc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd7c0c63a3135b525c2c1d71fa95d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f129dda3327678e977f21685597e106477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b7e6e4865afd9081e3f39079075e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eeac0aaf71ad77136c8403d8e27e6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea099e7380461d9e5cab2efe465e0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81192c3428295b7bbd1e23a01eeb86481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfb1c693ff8129574953fd1d5d5e25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449f9a793d27b190497a6edf182575483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a2e7c614137eb4fb006843000c6c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f991640ac2959cec0344fa840bae08485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d01d66f56e461ed6079c5c067a63b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a667d8c688aea3b30a00f1e2803f017487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de772d3a70b715e903df514d39ee38c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da51357311a01f2010aa75ea5add2ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44477d4e4787a602f19c0025b8577358490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c155b6ade21d12214e1d182aba06634491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1064719caaa848da974219e61808497492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed1a1d4f9a11279593d1b1b666ff26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d22ac7cc9ba17d066063d3afae6735494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63355e93eaaf9d5629efb784756c3ec9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81846c57983027ca97bf484f6590e04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418eee4f1d92a1c852cc687852627b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140020e42511a366fad339b8e1f6f4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356033ab5e8e36fbd1b295d8fabca1f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef669e046ca9dc8fd570c9c0ddcaa8f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57789b9f3e3cb370d84712b3b3d81f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1384c8ad426e7ff8e83e1760fa4cc60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46160a0f179ca9ff87848aea4e603cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce62c5720a7f2bdce07f58cab0ac1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf4ea70959a85cfb092a2e781e21b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9584ae251627a0ce24e37de3e7aaa6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb24fc6cbda2b5bbdd8d013924a9ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30191503c9e6e95848b9fb182aecfce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1506466edbfd051a8eda2e7385b19509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c049e73f2cabbf67276b4670a28e4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd6eec175164cbc9a46eb7b4e57844511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d62e8ce80ddc37e8fb502f2f176422512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e14bf457e14a0d392bf22d0b4da951513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3be4efaa54405b8c0fba3fa70aa3c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd2181afa41d2692adc80b419160c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e717610dc27f1fb47d12259ac69d8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f0305ee71451c39acf16f161b237b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfdb8af2706b100873555f67d82f06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395eee7edc140b7953c4e9b500e76182519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef4fe92654e9ccee1b0e98e37b4fcd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e9b813c1e711334c04cdc144b6138521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204002ba7b39d1ab04b9a428116311d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d047c75eb2fdee88d98a65c38b5a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90a2b922e0f46e3ee36b8cb738dcea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b925ca8ff8e3cbf7bd39bd3b46ba7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ee265dd677f29d939093cc49f488b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767c865b317bd0017953f28c4d0084a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220186d37317c6f9de85bfa34aa1ee0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82debe09734605632458594f501c34eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1363b449608cd20a38749c6359c9b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d435c7e301d1c12baa7f55b9f5a4d94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9bbeb5cf265301757268d98a9bcf9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd199f6a2c146c8165eb1487569fae20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e74ffb3b1c6f706de694216e416260534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c8ced9bc3b1c117c21233cfd2dd87535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24c337264900a2c84f6877599bf8e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8c349b154a74d80ae55969743805f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fd7b2c4e82fefdd706fb878fb7c2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75faface5cb55f964b440e9ce2b2df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0ced8a8dd7d3f7742cc1025251b55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054021c02b032d01fb5da786b2be651541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e82458b6160bde6628cfbcdccd670c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5512dcde8b330d05fabf260584fca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa289811fc06bff0015d99bdab8e207544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04617aae1fc05872fa37918bbe7826545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593f8385c8f447a24432578ebf46eed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805889fef835ef911fa8b8c87d1d133547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924aad3456175f861a283b1c1369335548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ae746e35bbf22d62dc5bf43fafad8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0831ee3783a87f35837b12ea462abb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674e73e186650ab07e75fa336fe1be6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd8fa7c8a5e77e14813b60fdd741dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f8c06b63185147b1c5144789e8c75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb136b0d6b7c9e8604aabc55ff4b7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b270a1b763019c4a2cbe0d176b3e20a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa9d4e27bcaa1ff549a1e80d80c7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b139693fbf066f1ea2eed3f3d1147d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56c3dcb129a12dddd93d3bc966e650558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5620ea8740e0f9d6987f61a20d01a3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0b342fbdc4de304e814c19d148317560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39992dc476d90bd0761dbbcd817d328c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445ddae7404abfbfcdd6336d852da40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbce46a73da44e0045a12d6964939d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32987c8d9f37676df9924624aa227b1a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce5b6362a43deac5f7b06eebdd12de565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a97a01656b06dc86fe468a00c5b14b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95437388c5b199e38b0c9fd6e3b0439d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b27c1a80b5a8d3288f2c2066e8c88568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2aeaac857c6e7642eb66b43dc812b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b892566027b439ca1dae7dab4d7fd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6effdf11199ba281bc16d654b629119571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d118b6bc5a67c5e2f54b37e7e09a53f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cecc687eaefc855873ec24f82491b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f168b9e81e4614a7357ad4e2ee25e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9efeb550a0d0d28d3570bf4be6093a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d490b824e0ac2bf362852ecda62a13576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee08b3e25215d32a946f638266340577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c85a75031c5f38e7758da194c5423578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb58a71932b0057cdcaeff6bf85417579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293852f21902ec811a47f17dd984d0b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7db1424188eba9d13db7017924f7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d018ab35d903ad98c18405e3eaf636582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3b320d868fc00849e749bca20e0ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747860b3209eaee895934a8b6becf1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f0563a2b536745d42ac05ee86bfb1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f59eb438621e35a47fc1a0d54ed4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70299f2f88e39bdc50a639d033c7ac67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e46d0861469b64be3ea4d0a4e79d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd57f159b20a79898a48bcd52f2c50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00aa3ba9f697db6581b3d850a5a9ce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c170ee52d8a49a6c0950b9cb5d49018591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3260df2b0db2505d41171ce8355339592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14341b78d9fe68da022ba81f461574ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17748d16fd3fb4ac1673adf7a88291594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f432ef56072f6e631f46d0f91d36dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3caa67766cf0f26bd4e4362c4429e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcff6f1ce9244e26291326823ef305597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf0acfa0d425fc99152d8994d1bdf3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1278071cfcc0e89bf3bac6d251af1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45db15460a27bd7eec42f07092234e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4bc395f6dc107f0dd2e5f91d44957601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dcde9b44a4d77caaa7546b15c772d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735834d2ef1646f0ecdd6c2ddbb5167f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fe9b525206907b173c8aa5e217f00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02eaed61bec3f6e311f294063e873d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fc967310eb89244f2a885167e318f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8830e0322b12c758ac868275f8b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615240889a5dbbef02afbc464fcc2b98608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74992789e37aaa01d7948427ebe241f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e75132c20248762dea0b31bb621845610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef6905b8c5e6de13613cd46ed4ace6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04915dfcfec6b8a14dffc1e73c89a9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab490ea59c7b5b1c737b195689073a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767217aca96a340ad99f0fb454e11a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ff6467f908fbfa409bff89a88b808615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bedc8a2392088b2ac3229df48c386616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed642383685996763bf02e09a5defa0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d110301ec713cb1b59b2406ec3184618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bba103eabd36ad178608ad8942b01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980b524457de44d3c58ae14692eaa19620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b21f614a57fc082fe010034928377621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def174197fb8edcd27c9e37be6c9891622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24132bbf9bf87d3f491edbe85bcf7ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99869b654cd98a9fe24ea590949199624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb340409d224cf887ce49049232b4d09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4548a0d653e8f640e6c46208d585a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f4cc434e42877ff2469894bd8a9b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1814e572dba4d76db4e0125b7fd777b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe3763250f4643bdd441a96a7f6040629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98666d531f02901c158305bf17a1439630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259630061b1afef5a5585ff481d71c6b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccee8346b010cf12dd2013c8833d73d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3663819e5e64ca974de0b83a5c715633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f38b57f80bdd8a1a5776d712b7c86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f381b8ab713fa3782d18dad4aabeb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eccac9a6593e3ea90f15be7869ef0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc265b09050c492e9c14941312633e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d90dbf359bd569b2becc4361fea36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77be4b1ea8557e097a4d0cd94c2a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b439bcdc5876e79640846c959278803640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f02dc2f5faccf50b6d79880cfbb7f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14627b3dc88edf2fbf81718dce7139ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d172b8b18e46c9c3877797318fe488643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c886e647d7dd83969cb98e5adb63ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cf5c58c09af20382202ffef49f2c6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb7b463cc7116f7887d13e993849cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc9594aa9388c5c5b159fd815f2b84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07381322fd0dce5ec2f46fe624ecd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402588066fa75bb583d245909b800bbd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d70d7b31da6a2d706facba4a4760650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb693ee5fb7f3329384e72eebe28b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b2d4401700c44067d56e019271ea2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7685b36d34647ff415a5c8b0ebe78653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f7eac67fa84767c575206d4136fe6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c851440a3585bf969dd252e34668b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b0d06229371fab45793a08adcf94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eda744f4e4d9130a3a17812b0d15a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d350c8c57846d9210b8345e2ca2f4ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9e7a007bddb135321657ec1d7683f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936b199c90133a08e8026f59a93391d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf57f86c94cb526b078b4b4b340dc09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7488c3b37f9cd91bef1d9130bfc7d3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c9f6a9cb1c9318ab58292c93b3d8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b770cb001b2f797f51bbd9a6d9273664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30580adae71430ad85b63c29361b35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77767724f475109be1a7d61690c09400666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a98a33136ff152020b8e11687f9b04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e73d9132b186929c79b27e907c82a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc58c877bc5e2e6e7c05ff28cc9194669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213a897b5a36cf2e14f687d7ba29f89670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7828f0655d5fa4e89ccdec1f420298671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e81ceb7c65b33c1cca313b77022d2f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c0da3139b0772f5219022ab4ffb62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09c8451606458cfac9246b4e4e20c7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6922ec74e227a014a2b16769b0393675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbe1817c07b93d88e1a8d5b1d26408676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41a7bf37b36730fef950d78b460e44677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ff37058e75903ac86a33c9c7a64d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f093d92dbd551a2ca71352bf8335c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c0c842eafbd3dbb93280be9834f46680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b5444ef0159fdd2e8697f6eedf932681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c70b0c860db1136502d735ade8113f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432cb47e1f01377ce0593557f3fafd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7479719fd8f1559a60550f1580ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845a3e5a534a0bc94bc9638ca7ca21b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0517c39bd1db41356ad62987aef61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b121b126af2bd9ae1930d8809538f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90821725cbfff5926f3aaaa867242c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afa207aa6e2ea6c8f874c08945e5d8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3d73b84563e23fcd336caedd6ac5e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c68dbf94de93e0ef466268e026128d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e48c049e9eae036b1ab2163725935692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d24706964da11b9e9c15649f43528693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ee783c236f3bb8126e41ad857eb4f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e4765bc2f0bc3c28cb0cfba412b9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baa2d076a5fda1d8b88ace7f054e48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc61c78293ccbc922c3cc1d5888524697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9677cd5bdce4362348669412e96c64698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84a534c720a0ac03b9d25d1b465f83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a17003c32866c756a2c6ef13e24eb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6adfc80ff8a5d468483519fd066267701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef86d8b55eeea1dc4f9364bf1f28c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a6797ae96d3d0ab7b72ea51a66e07703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1790248a432952fc39ad2d97bab1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e5de6982c9a9ccece7b9333d99e17705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ceca93d119bd5f37a0ffef1d654507706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a008ecab55988a5f6b864fb0dea5c32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448391b376184475942f3966a32f619708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac0a023ce5e60e827aba483c51b0a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a5cda2e678dcc0229edab2a668056710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dd915e9f59b69291bde04636c63e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61be358e672f82841522163ad1aa1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff5ac9c348f47cf059c6f25a50e6d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e443756f72c0137c29c169c58bb7fb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d435903225fcd46fc989199b8294d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d4b3601d3e292f71b4973f0c2eb32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013540964a77d29036271f72c4ddf9bc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7629b7b5acedeeeb7d2dc23b780937718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e44f91d7b5e7b7b02db863a092862719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eda48d623e6196fe04c64cc052cdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a81a92719cff24f049d97994d99dc8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c68eea1e03141feeeff5949b9d92e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfc8447530b9542276500e9e23240a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913cb0c42f32d385f9d5c0988b82c33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1fa5d9a4df7e63ababf3938cc5d503725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420eabfb93df310a7303139595ad385726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac8ae0fa82f87fc049efb5d7cc6f34727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec522d48e8389e04a6997afe3bf10b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc16eb84a362fcc62149b48e28f2be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41253e751444ea27e6488dafe55b0c5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed541d102cc9bb8c679cd34c126653e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31098d32d7c7e9258a167299dd83aea7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e66bae1bec1dbb589a11fa903a4e3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508729049ad31bbada9a605f213fa0ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04adff726c4bd5ebaa63e6e04b775e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0285c498aa42f606023c3214529edbb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb62f8d741f09212d9f9121942187737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06042abbecc99f06e263822e1c3476738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa65be4f9f2958e0773079ae87b32d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3dae8e71c62ab5a375bcb4e667da6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d2e75362cc6339037c60b5e9f3a04741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb91d74621a72c6d75d0d852625877742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7327bf206d6337ef29d20346585e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf54c31fa7b844dba9f4e636073d7c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb611069ca6f322fd08f45ecfa1d793f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caf945e910c8d58b153a98ca86c520746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93121c420c52fa4bfc9202d4fde5c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce68adf399a483f0ebf3fbbcb942dd9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb352079a2acc09877f3cf98d88ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ac7df95b25b3b04e80e7521e6a39c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efff72ee8641fee50434010f6e19648751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62296ebe3807a21a59f91f6b1c78c5b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bb37e4f46dcd8d1122b1029b93eca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed697f5e9e07af7e1376fbe546c3581754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562d4db3e2f4e7616da7ddd1670149e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dd3a60b80d36b543d5c7f0ce13b7c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca8e271119b1d1ff4767f99bd79af8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f12f23181f39b114e082742a448aa2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf8ca0c43ad81ae692a6dcecb61bbc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02890629ec4557256f7f3e47915c57dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b673185360fcfe5c762debb1e9556761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8f86afbdcde41e5dc81f4fcd99e65762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e896bcd4edaa78f9fd6978295e65d7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b818c659f2f2479811c31a0b80edc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b538284a224cee94a647c0d027ba3f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235e03103d98eea9bd19698a45181eb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9aa3f5dbd749c6f5273d35e7960ce767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc605e5789d6bf0a8ecc95627a3c9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb32eba2e1b059cf77b7833ff967b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997be8a1dfd5b298ec6010e9bd2fdb3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f110afd54f61c2292a8c9eb469ad418771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d3f83267caa8fe01dade6f79b128c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a1eee944992e1bd31877995e8da0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3431cdcefd2c3d2900fb65c162a88774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f3c9b4ded3549f0cacb6cb0f8849775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb476dacc8f4cfe839516684bbe8d9e8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e799ed2b19042cc7483f83d3027584b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7b2ca332bd361feb83fabe8ad56ce778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a83662b20619cb612d64750912fa2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07125765724974ff1c5b2a917f1971ac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c14ed9e98ec5a41b8d1470fae6c35781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0d8b05312169a71ab397932273038782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9a17d67fba3c258e83ad9b4a119c7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baff28a5b04a21b41646c328a9f07a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddceed892a40402e770795bf93fb68e5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8073f07f0378d7b09eb2e1dd056b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653da18ad29b43dabba138bcae542235787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b22d99899556f97811f205c3a8df4c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d69d075aa105c87daf01d471169d74789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739342e96917d011e4a8edfa9e48299e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711793bc153b0155ba164dcd4096899791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0107d84cc4be2df35aa4d5838796c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ba71bb248ae6a1a58f5cae6cc40c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d4cf18b813b06e9e15c886f182734794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693984498cc0d913eebd58f5a72db2f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b89318756cf4717fcf1afb6a6152e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fe40d69a724dffbe01bbb055a4571797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e892c178d43eecec42e01660a7da543798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cff368341d1316047a76af68d3b14799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c7b336a02ed04b89e3c1fa37be25a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9cc6994fd40a162caf7aaba2115f3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ce52f9ebf30587dbe4b0059fb8bb9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afa6c3ecfb8cf0f0fbdf575fbcaf83803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae095461bc2b8a811e14d421c7f6d95804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63707e7ce482b5ba6ab489619fa84f6a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9737bdab25623e3317146bd516b061806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1363d84f9ec0dedc3a4e5efef28625807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc59b6c2051d37f782c6191ba848e65808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80047a1a7d5116f80e6c32bda26691e3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6f653192679c2b84a656d548da7a2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ae16fd1479e51d7008848a1b602cf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e96a4332560168eb8ca19014406505812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08b910af3a9222e2015d9d992f6ecf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021e32a12381a3356d8808012e614f0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2d8b74e280ff6602c6e9b44c7e8e7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870fac0d2c23d0ebc0f44ccc1114489816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04f7e77c6cca9a0334bb4fbd1a3c2b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eecb671110eb193e7cc42a355d015a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63799360bc7121e9d3941eaefb443654819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f33d0a8dfbd7026a14a223bcf5f6b2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b52a801d3fe8624aa7daec92d947fd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9753fb4152659cb833b95cbe82683e8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369a6450b352e35acddd6044c6b3936823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6377cb91c1a27c10f66e14da87f7ed824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d05556759cc4659f1e5ace2a8e7cb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a4463504dbe4246cf203f11fb47ce826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fb418265feff60bf9bfc382ffadcb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c9fc504dab9c03ef057647dfbc7a0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a33cf93886f22c59e0eeb274de527829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159a87bce06b733bf030dce63b182c5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247eb7b905ab2833cb0e97a6d45e708831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ade99bda415679353203dd56c7fc832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e4cf3744b19b41b8c6120f6cf10d7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602ff263072bbbc0fa50cae622c4343834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38d999e4857a7d006c21de85cb7b94835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edc4ea0a2c668ea16cd8376f2bab6c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3973da25f5996c2e01469be7b0a94837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78efc241d64cf96a1660f77712c2619838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207a7413b4743ca70d3c3c9cafb7426839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b6b92cd53040c6570b9f5fd62018a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e92afb17449dfa753107a6e2c7163841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5417fb376ce66657d5f05d6abc6fc1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459765130470ee19d4f25a97ed2cd804843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97aa2843065adb9080d1b37e3a9397d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92641401819080bd941f194757d6d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590d0d6f2b60e30679378b5a5f924543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ae48a6ae5b97a671b439816d77494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac57b711f3ee5a064f2fa81a44ac775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853831aac865e1649ffe7a7159c4cee6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827de89877f2e3a998a6d8ec1f6c90517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e92e181c27afa39da6eaca6035a7ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d727328e1ce94344cb7a06cae4847779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b9cfc06360d4c6cc4672f1b6f996a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dff443f3e649e12c70993a71bbed9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd3875d9e510bdc99e84409f3201ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f9ae8d449a6ca5c2203d5025b2fca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ce451c37cc4e785c883b32169f96e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d285377d3fd54a8f83db1620278ea115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328cb46efdb7ec4fb487c17343827dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3280e3fcefc89ba7b2bb2a9964e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352f56c6d0849654f0820f402aa621d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2718f291f57a33d6bf39dd8a2930d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3da50810e3f9a089508e2e739568b320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cd0c4407054bdc1b3a82744828a8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca3c85e7e3a46523b75ca39b4f372c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d6f8ea90cebb6c46ed5cf3403262a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24104fa8b6f2ccf8c067add43495be9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5d58da2d9be02f1701a883977fb7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa5d498d54e2cee297c132c6c12a6126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b12952dec99a34a7752f6b417b72327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f0221476ca4897451fd3a67747ce628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395abc3369f5a56c137e89b7e9b2fde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02126ba82d55fb054145a1ef450850e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ebeda6a09755d3151ecbedd31799731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2a733d815f8858d2cb007090fb60232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc372bd50b764833b2a960082134ad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e84ddbb0616f0280f2118299791a1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe9b2041bc8bda1f93df82a8a3037e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04db7be5bb56ac03343701974bc413536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c8e7dbdab518b112d041e4530dcf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195c40421fa1083543debcfae4f299e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfcf38c4c6683fd75633653dc7939c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4ae97462108b64258b564ce88fb2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5526b204336ae26cb7ffa62336f333c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543df50476ecf9688c6325acfdb8f4642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ed6f6c497dcf637d347995df7f9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073bc65d28abc8461e7c0795c6507e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474ddda7199fa597a85d1f03c53053f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192b91a3c26227915ef4c5fb2c2ee9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de199e7e21d9ee71f77ea58e985d4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b4b3e3c3a97cefb61c28ab0ed7a1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50548653bb8e08e2f6d09a4c5c132249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0f2bfdeff46472ca98a6beaa885ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2ad3d006c769b1c3b36de423f27a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5832dd8b905b4e6001a50378a1975b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463aaad5f7e905fce9299de44293b5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49462b8ee030b4bbd28403dc58e33454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a82edd1537881a85156e29ad8bba9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8e556b8afaef343a652dccb12340e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478402a18151415fb5f029f25586ba057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7a1a57cbebdca38532a289c0dc98658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac327a1fa18e1c97f8b2fbf0935989a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590939e340f612792b2b4c6d4685711360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b8c3891b6a381ffb0d74097d48f7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6ffcd276268c0feac66b71566e4ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9df20a7820c3515e2447e84a5328b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6a896d6cd4b37710dd7d3df01bc1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9611b7ecd811aa44a77314f726c8c6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91701c5f89c0cee25256b7fdd1786a4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf912eb3441b0a4a365c6a5d75dc2f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80c0a313fc86850bd608375da6211a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc83f13901a783a0cda2c45b42469e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226d36951996f7945b7091ff06470db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b95cf04a70cd60588a24f31060a1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b395ebc5d092ce0292243a29a9c89172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777dd008d8b7f58bbd9ffcc1b5aa23473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099943d6d396603617b7cc2449d7f60474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d561775eff10fbe652a5631a39c9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d04d170702c599875425196ef411f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157ac9228c28ac7911d73919388757c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bcd811e8ef14c51be9d53bc7e966278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54fef004b3c780698ec2d11f19c3af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579f88a218ff8d3f46c22f73c70999a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aac481fbf0f18efee31dd1b5573ed781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01fe3cabf9cd9a2b4c315515ef7ac582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5c7a638a2c2f52a3fbff7997b614c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e19e1bd793f10492e6df72df0b8bf384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449c94d95ba7bbb37a52737e73e244e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea810b29cf84a126a8f69fa415198586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a56eb6d836316cbab32462f2c83fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468afda61d819ca0c30c63a231ccde988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edde5cba7480e7925620bc62fb1cc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cf47d9371b487d53b5b43a38867bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096388e4ed3ade014a730e7adbee6e4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab22e3ef110e4773b6fcfdac351f98192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ecd022d70fe54bb3905e7e58002ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899303552c34c2a0603dff252cf88cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c635dbc9987dec389ee8d0b15e0f73e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68463ae9254d2dcf088a4fabc7e735796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22717640fcca5bb9389b5b8c8fc75cff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf8af7d0eead6835b9805e710b10ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61434f08fe88af4e5d8c2b018ee6518499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ae6c2090d8e69f9747901ea1900d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfbcaa41bd4674f737ac2af5f48a1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984f1d235109f869405bae87056bedd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75593d43e2566f0da6dc356cb1c1375103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea636196133a2916f856e897b0432722104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36e59ff90013fba4b4b1e8541b7197105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691532e4519fc85653a2ab0fa81fb55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305cbee7472976d85bda1ed30414222107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a38d63ff0d54046d97d4799fb793ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3c2737318cd7867a843062f7e49fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d59df6d916c002798d2b712f98791110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279ac1b380cf1b50e6e75373a819258111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81581104d0988e3d34c3a332d4863da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ff8f743cee91e3a169aa19931f7ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70e4680c3cc74e34d561f33d4d9dbb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485a0fd80a482bb7a789f536bee4546115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf84bb848a2a30ad292127c0b00795116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737eace6b1d6d2a4e2a52a00bad4a1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52d8b44e8f547492d4a643bf7e8454118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439a5ef3626564f56bacc4fe125419f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7989ba303d1d8e2dd87a73ffa326bbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb31683aaa9c4de60f4cb6db7332a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3561ac9b184c3f7e899cfc722179d25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240d7a56d21e8280499d2dd2333def4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f76aef3166d8566bb64e0d3f02e23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c45b86483656f8acbfafd19889e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9187358a0a4a00d55a2472c3c7af9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e998cd969f2945586d1ea2824a3b0f8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f311feb39c1056170f15743c01ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3cc884a7ccdb87638431bab2503b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969b36848e44482db4985f09446d664130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7133dd85377981820b5c8a18fd653131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e584369c921bdcc845a4a4ce981af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5eca10ddd0b8d2350b48639cf1949133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3aa6b77839531e100cd1bb5343a5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245d9f67f90c664d64a59e7071d84d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7b999c91d66e86d9cb7a48a5e79e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2bb88ddc217882652153d33758479137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e92b5eefd304d97ae94f04d8e6e56138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07ed38dd1aafbfc41f1365bad17654139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285337bc7df0a17410a72b10d2a97df4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fe18f6a52440ce16f9d2d3d086d99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f07599258666b0d740c184e69082be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188665831208a0c7afe2e7d94aae93c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48aef0e3a08521540d843d3155fbe9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf188fce5c33cba3e751cb94421dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277dd9f7dfe36e0e3900b8729d3da20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803596b183592f16136ceaaffb683992147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2042c9f0bbbbca106948e60864b183f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f75bc0ca32d2bad57c897d7e49c16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef8fba018c8c852fff5e4cd795e4c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87b4db7f09c19288224c8982e9dbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e43e2a76fe33414c5c228485edbb7a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2813663a223b2030737fcc75d74cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4bb534d0347ca7252b275df91d516154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ead9123e2f7239b58fdbd443394e51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621acf175fe0272e6d51c8eff8d7404156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de333b042869e913c401984e983176157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dd13989b952724801193bc11822e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30632adc5c7fe17271102809590062be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917288c4b7181c0a9adc3885414c22fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528711208e689aef7db9fe051839dc27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57723d96e16dcf741fd6f067722eea50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd7abed2639226995ea60a04dd133d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e559bc40f8828009b75be75572626164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1377a454cdb56cab743cc657c340482165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286283f3b93f6caf7479f1f1cf97a981166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a6ef47ee50a97e807250d32dcd28d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dfa066943622e24a0cd81db2878af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38949765ab55de2df3a2298f25e97444169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145bc08a93e52c8487ed0a94dafef45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf288fd6464db890fa5be927c29dd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186e2983a98b24a21dcd5abddc5d3f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999dfe78574282750d6e6f6fd7cfc25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d557030a3243aad077884e9a6f575174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262dc422e4ab4637ee53f7a63e7afcc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70cce115d925ec6e26d8f560ff1394176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c38c0ba19237d6064282d498c4f542177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ac8e11e15418726a46706884e85b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a97818cea744b4424e6cd139e2ee3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215c3d8c5520eb901edaaa0f9bb56e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39606e0d576afd36a5368857a0e677181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259d7761aa5acb21de498cc025c7276182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975f48f7d308d7c9038580903731285183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31546c9673a1c8f2994453ca549f8e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212c8b10a1d4ef048857f51029fbb9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bc3da2e457f0eee135f9a15d59f47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26b8e5157e93b0ecb348a9f15422c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b34457ad81d29800ffc2c450f7095188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c603ffd76818e65025c9688ed736c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3712d46cc7db1f5d27307f03e37664190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071004a47a3139917083a726a4ef2a89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4b21713af9d4c8ebffb5d2c66068a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b955f7d939592d7465ba8ee78f0393193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32fb3057db47cad808c0a7b6000a5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d83801960949bee2cd24127ed2412195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98813784d8aafefadba4fb92721f7ca6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3917f2832566105e53cb13cec315d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddd6e86e50e0bc999acf9890cac5c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31534943b6bd35f3a4c0781bc3c20eac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4111b2160d169456367146351f932ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2915fe7adccf631e1665eb7be7ba5a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45161b2cc06a31cc10922fd8962ab36f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eed35acc555a9be019b91b264af84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e148dd8d332b55f578dca846dcb8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbf0b5ff3033ae8c0f4266364caf6a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baf894ddc08937bf70ff635e3fb6f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74eb6b88542be9c6f7961d686a40a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d17d2d5ec3cc0118ec2183deab353208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab776a8a1b0c98c6852daad2100d09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40139dc5c41c5b1fb749cf906cd29750210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddc98570d5996c2a49a8fbcd2c268e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d23771ab3a729b65bcdf81ff330fe3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054fd83f1c635f58fb770af32dc8d37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199e2b1f672916dee0683268effc88b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381c7aa4d3bd50bee803afeec80925a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a5f972d845a88bb071496ec53afdf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d884e18816e5e1e28f7cd8247c8a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710f8ca8b1308abe63ddafa4c20a513218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17b983e9e4bfa084eced72eb48ebb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb81b22b23d77b68fc8f6baa1427c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ac1ab72b19b392b5ebe025ef3fdd0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cef89f590be352fe44a307a597e37a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4284d7d77cf88752193c3cd50563f8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee22819778dbc5736b4a420823581b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fda1b789f6322c8e8b9252f69bd7ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c3448c3bd1f87bff8a4ba9974eadb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039d17d29ab9153d54e25b70726ba8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419e889fc994178471c724a42c5aaca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bbdf4d72a014e47ce8c313e916cb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c02ca9aee2ceb764667654c3f3f3d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36e9fb89e41cd77fb3a8ddd2270b4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ce272fd38684b46dd6bd0880a7107232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62713c6037699428ebdc774f267cf6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51302493c6a263ca8702fa7a797ac66d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da89bb4b9c2c9ec9ff8d3a46e23a71b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b156929bc2839d20aac3bc50d4ca739236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad0cd68909a2b623e3b80d533f915e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07929d273e4c6249da1c7ec2e00e04ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701f234e25bb1b640efcb244a5c176e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cd317e98b88cc4dd8a654d3687e3b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530141746d922325f8a16b63ff10b4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5554a4e4eb790bb0680890caf0a21df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fc1cce9f61a8a33eb6c4caaa12ad8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36ae2ed6a1ec2b9f1e84a80d47a6a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2105756a41773cf9502c47520989ef7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b3bcdabb4a3b53b7595bb943cb83246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdf615a51a05bd0d9f1c5491684e43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151019d9b09079cb5566078aec05b6a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d709b44808467082e0ab357c8c547249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474c2ab7e17a7cc7dac5217057a4ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265b28455d9fc6e276eba35f6dd97c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ff791786efae2107d5846f713ba3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7db090eb7a074ac28bfca384e78b65253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bbb069f84cf80f9e8bd359085645f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df75d05fd695d47e25f230ddb5ee1c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7a4d9c7ea39f619c7eec350492686256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3763d3ad9dc940982123773c78f4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cdb4e39f32a6e5fb6313a4ca063f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c2298f2b11a11bff1bc0e048bf9d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd499e2b10f644a3a95e2d08583dc66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc968f5374f678fcc7339becb9ac68f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f88d773420c45e94782af68564d07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd8a7c0653e883a568a1857b8a2a8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d60804252848b31f666b786857546264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcf24bc7c83d627dd199e675ea93e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709abbbcdc1a33fcf1a26c887ffa3199266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f8d1b4f0036a917ebd4fc837c78b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee66f4fde5c0f246cac50b0b677a900268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b63a17b0020cf7b47f80caa890ab6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a8962a3ca04b62d844822161cd32f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe6bfad4e57e16d5db0c8a8bbbd4ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3212a290c2138708437b62366b4ed4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ab55d10184d10a76a9335b4363a2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f71e08eb729c7f480064845125cf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deb12c8c501f56aa7859470b14241d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93924312ee4b582a2eb41b3af677cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f176ad246bb01626e1c76305a96b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da4b537d1ed5de7394e325a6f655f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3de02044a8fdb3f84e8b6584f8ce84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ac5fda48e4205e72cbe576ff7baaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23901e5338e86d20015a28b068a0061f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8a3b2c4eff44a2bef905969271e12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2ced0f2017be178bd808e78768b0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bcb070a386d3c9f7288bb6aea7f21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97eb891ac55adc04b377a78165c071285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac98a95d2c3fab766b10db41bd3c58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca501dd8a5d6a2d3ad82235ee415a3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc11b70599fc09f0fe486a763a7edba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7b61b3ae8dad77a3d20d3edb37619289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422258723f48733df6a19e5b98c8b977290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb7f0210a022c42179bfb36d65ccdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d51792fa5170d0f282eb505f8201eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb969578421f243961159f5acb7a8c92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b746bad9728f6cba3b81d4e6a30a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830c36bb501b15bc188d8cb3be4ef71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4f0eed9f705dff76b573975f84dc4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e6482ad68dd41effcce8f81747982297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60762f7cbfe14aca613037ad1ddfce90298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5376c61a72890f97297e4500a55667299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44631b1e1aa4dee52ae8ff3c42e6262300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135f93491f048065700af40b0bd3287301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cbf836db408380c1bd3349a4ba868302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3620cdb03087dfa4b7beb21936b74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90024284225dd348471e8d3aada0b67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd3f6bf21bb82d6f1fdde4dac3ab53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93087ce715d7608f5de2b0a6c4686c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd676efe95c6d7fd33874c0fed9219307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8062c39a68ce78a6abb5c73abd1058308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b861dfa580997c06f10fa7ed23607309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206c962b4ad5fe2ebb1074f71583ceb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c4a65c5325851ba1023ada7e2cf63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a93f91ffc5926fd7b8293efa236edf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6543fc2b0faa25e190e05892ff485313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74467d324a994c2160ab6bbfd688de2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77145822364d1577e8bedd461f036bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e602fa0aa0058feb287456192dee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88aab435fa8c2d89e0afe78488a2af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a62f7d635c4c0ebfc788c10d522e75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b952992faf30dd24babc35819a9e81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464312f945b799ffae0efcb25bcbb5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821b7e8d70c498277995371ac3fdcf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc8a548689f417e52d342a2489de39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d6125694a5b460c5b006b5b8d8b30323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f2fae8285043772516352a2ccb952324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1269f6e1ba321a6b77a445e1ed882325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce0f73d472f8ca02798b21edb60af6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d711e79fa15fbe9ca50340488f31e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbe2f76e0084ca17df4ba33eb7c128328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734a20f3489ce2698222c185cf5f435329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef20e904dda51d8b19625ebbfb2e14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794312d2f1eb0f4436f573b2bd4f3af331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c698721ab895b1fffa3ad31908da2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305b8e4520fa404c8520c02f2918a2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f52f5c9c513d2ca236af224c4b5a99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d79646439de90c14a91a56b676411335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3823fbc94203f6cf92943640625ccbb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6fb8e99f461e337c060f3dc1536f3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299120666739ae1f0dbf19929621f55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858d79fdd35e74275d31ec585fb0b98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5799514f532f6163246e3218349145340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f70a3f097091b13ea5f879c562579341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dece1a7ea673097e496f70d3d89e8c4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447302428e54d2f99f385cef773d1adf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61a75a3dd350846069d2fb1b1b06cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466132cec2d13a5c90662b630a940f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da36adba9e45110905f22a56db23c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd676ce5fc6436ca6b7f6c6475a9a09b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceafd0329ea4c67a17fec10e451250e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67998865f0bffae093ec74c99c1cb1ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb15f5e1b8191d72824ecde16f686ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9950f5d7a635e906e0e656bcdab1d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9b5310021c862f2e51d75ea4f85e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3f47b82809ce95a240556916712d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd7b481a9e90ebaa27908a314280ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa25c0d9a6c5ad763acf44cdfd4b76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b55cbac9332e52195d065ce24a52cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67c532629edbb346e61e442088f043357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88594795fc84a9d06bec23416266c6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628919f4c6f6d0093881a2912dc7a2e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b460c67f04b9d8e656ed3f031fcd55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2521c073a288410fb00a4f77ef403361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9727a7c4d53b51a8bc0b564794b141d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c68cfcf9b0ce0e8255aa8ab0b25304363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1a6e708d6b835cedabc3edc8d7056364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e16ac94c3d0e4017d5bb651272a69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0a739ff3e6f607324bee580a61b14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9f7a3c5114f231929f563209fad50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507eacc3bb00081de8585fbc5cfc527368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485358f9169a16f0c08ad94ea4093781369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a99ff7b954920c83388e19c0789367370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0c727b65a0a00f4bc7806902d438d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50646e784edea066497507ec5e734137372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e10340187f9ee2bbb91f9b85b5aeaf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b26b59b9427f737a845c9950909e94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f704fb4b891f2e0f2e7f75b692a13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6f0e1443242878441018d881fda67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98e496f15790a19d151e9199db6615377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ddce53b73cdfd169c04b5240aae2e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7782dc3479f5447d5153b8664889e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a08a5dbea3f1822d5e77792f77afb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266159ad5813ab2d960b95cec1b23b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31f05d33f5628bad59a5df95a1ee53382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc5dfd68ac119b4c8872bbf834bc42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900b024e8a79842fe32e18559813a25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde590bb066e25d535a0575d3438b73f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c76fbc312caf4a673bccc392a8f23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990c3ac394fd05b6d6ed269c9c625f3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167774f7240141728d46fbbe1789a536388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9c31820807c2b5977d716fc36ae0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b45543bfff199f0cee8af8ca4a555f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef2202696d4f8a45f8b3653d7529a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6047a93c67f541b714f8e8fbbba4b2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222ee4a65333df16708ead36cea871b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977bd0c9e89b53037525f0c81c79e2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b83ca2129dfde8e290e2923f55ad6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126688ddc372e5e6fa7825c9599ed5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b98090ea0e6dd0fb584be6a8868f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ffce825ee2784cdc06769d2103bf4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d01b470d35d8cbb958c3ebb914adbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46951ce9eaa23378c09606d8fa144f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337774813c7d45fd14cbb673fdf39167401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f27ac98069e12369fd310ab01eb3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88bc8a97769d7da2632502abbea7a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951b28329f2df403320554e792633f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01ae1dc2c9537c59515dd058fe053b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d393fe216dfe1c5dfc95ba0a6524e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8c32cd2fc74cc19c626c743be3f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a1cbe56b6f2d65b04d1020ace0c1f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1b5c6612ec5ed7007c528c7eee887409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65f56230f808f1ff088974c794516f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ea8dede8369568b17318ada3ec4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c8f5b2768084a909ae6e00159950f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fbdde07af90d06897030f61433438413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13844ff07cfef452ef5c00d18765022414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe578916fa1149a65a77d6acdbbf5d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f72f0c787d12c1b4599e65f7b07b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741bacf89978eb49203ded1108afd6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2956525018ea7ec8b9ff3aa370c945418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3b7c9c17710a5a5af7ac2433dc014419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c913369fd5b63419185c31e8b5e3b08420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29df7f5330b23d32f377d917c582e27421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492081da669d8159100fd4c401452a0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7748d98fdcfa037c252c95d646da1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913bb065a38c8a8b597986d5bd2cce2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7612aaa5040e43b2ae6e207a30cc4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0094fee79d389903004d320e33e7c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4bee062ef455e65c7fabc606575af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db9c4654807a999675f239fe6b714a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6daa46b2940d4bb8804c6c857c228b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeaa5b92c289b9234603eed2ba6b47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7886d3c30b9cc5a65a01f9385c3bbd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a831324bb4347510f3f160b70f758432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8c5106ba08a5fd7aded5a0c8a0cd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da11dd7274142aa60db413ad1d2b83b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91222654ebafd487cbb3fa668d781583435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808dd494dfeecc2ea388648c9c6f5ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815921d169071609c39bcc03b3b5b10437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf70032bce1fbbaf6b8890be92d5730438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebefaade56d0da02a6b2d1710146d0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd54bae473ccf0d760fdc8fd9b0282440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a2fbbec38ab13e520f472de0f9b81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c0719221abb3f3083249e0a87e335442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7088cf73090f7f5a0aaf5d95be441f8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303322ca90f6c082ec7cdcd099caa3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c9ed9f6a3e41af8960766a5d8ba04445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e9cc34e92d3c01cabc013deb9b7b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a434b001903da8c0ae2d2e0260efe5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cdef230056a64b9512460dc6641f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7361705eb79151d5514f14b0224d7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40332b80455edb48fdf3c8eeaae44f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a2608e8c1c626bb339d9012c34878451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352710bbc9fcc339ac67e42391b851f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd913cb0a06980a6b9e17d5ec620b4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a7db8fd3429a6e48eba2eaec29170454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83e0e030e2a1b79fedbeccd8a00a6b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fbb758efba77cb190a4c7e803f8ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480f3ecc6a5f54b25073e75acf2d157457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c23a2b1d8b8fc884ff2fb31a4b6980458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f730a1bb54abad0393f64ece75294459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07383d1f6f3d9b917c3396a7188fd17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23671eba1a53db9dd5a9a2637994567461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c12ccec0b8a72cbe3a9768d02dc49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a558c2fcc75b8b30761fe7bfb5b34463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af799fa9058e3cafcdd97d512f43f555464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8fb22bbe1114a3c98a34ab7738022465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d291d7f147cec16948c135eb6ab3548466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec5607a8641527ba7205e25f11c347467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919fb2be5dff719c1c2b12db95f77a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8914729f9e1e0da74dffcb32d2512469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf19e474926026ed17b7786731cc30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab473e2fbbace9325d7a3f2fde62b52471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c4a3ca66a8c3650a80f2a4833d8a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647eafb38bd508671f374c9a139165c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263be8f8fd53127afb884a70e22a31b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d18cea54be8058140532661d0759fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5daa2aa926fd893cb8c42e0e84813476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d8bb23cf8d04f4165527a6dfd7ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0393ca20182d3ec48059ba203715039478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377249a00b2e7a331098b93a1e78ef22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baa6aaac76b995f46ff25e56332467480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523e0edb9ddecea7e922c61ae30f6cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466ac3ee07d94b600ff33baba499af7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362d2ac5c09a17b8941048c1aa6e08c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f6c37f5b8278f4af7ff307b703f7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4f2e496e5b1d556eb57819ef88458485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a6c9c3c451a53183f94e6566fa410486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee6b42430525d0db9f9436b03e4f37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d97518dc799d347b6c33d133a2e70b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478de0524de7d0ee202121bb1c81d84d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea946310a64e9bb2d812efcae61c599490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d0d62ba82deaff30a5b4edba2a4ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650fa31f6a7b89e15f800d1324333d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff4ca2c68b05403d926d04f933c211493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035691b3bf0caa38aad93a0f1713e72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c544ed704e66cc22c9e5e19ff3c24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cafa8865cac42c16d6f27cff8e622496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0687d080c1ef3edc32ccab1a09d4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0953cf796a4442b3c1465387095fe9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d4ce6e1675bf63303eda0478a6470499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e73b16f42ed4c6e450bc0a1b670f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1621ab1a3ee49942588c812afadc7d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042fb341ea5262afd0e8af228aa7e3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddfdd3174c66b28da055d51c620be2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ae77cbd4dc362c5b87e7ed08b867c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f27df9b075733fb94da0c7e48950c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f950a7d336a179259a686b661ff91d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5ca14e461e916172f18d704a1bc6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d64bf86f8472e4bbe0f248e8a5a85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffc030fb7727e1c458c27b63243464509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40baa874e3b59b5b4d6c8001e2d2897510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc27917087a0e1b0f4e5686add56857511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb932fcc026f46ac5e81870a48feb26512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809dd41e7a55192416597f4d92b4094513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66265b9185b75c53190c95bfccb2ded2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32d1037571bbb8985231047d659503515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644e4d639320157c507f536a18d4a3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c7286b486e68dc93de9a98ef4061d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc29fd9b909d8180baf582f701386e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a7c0ca8a9b9be2b678a42d8cabd78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97893c41769b6800cc81193bf26c8281520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d2542397f152f31ab1730c55685f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055d88b0c0090ab3b55127c7018a4ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d0263cd4162b74fbc8bf23c7ce028523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab986b9ca9627f9ee7402e7c22dd2b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3956b2b976b9a083a4744ad3a37f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30cb15e50b28de344a484935d9cce7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9728f0bccbfe20d01715d89fd991db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465473bd09cde9290cb07635a7edac1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4db937a136de0954d10e9e1876b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389ad6e71de4bd9cfe9e08ee705f0a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0d952ad08591a7d4bd6b6f12a258c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f86486c0ff556b9daf7772212ddb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5701e88c821309a9fc59f012f89823533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bee8fb5fb0a059a901a801cd3dc9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee2cab46768d1b556f24b73c8646b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869b6a71410fa46be54473016e0ddf8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24254ce8ce93b2064c2f76e63e95c873537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28052f6f69aefc2d6a1a956f7eeb8f14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d299e0166a7a02da7bba8fcb7fa97a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945435e540fce8e57f64db1e2368fa8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f626e226c816dadebaddfb2f64751541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36003991473ab9b6ea50cda88d22b74f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5003192b8c11673b9d9147772eb66c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a172ed5558eeef7a22a3f407be300c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953d934e07ed19847ffc15721e7a864545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ccccee82675061c9ba2ffd714f0a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141d2303be2358c38d33fcc85bcfa15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2449ee5dec94e66a8f4916e115256548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136cd64267648e5831317800564cfcd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a23192d58874f03029f1603eabeee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8106b4f34086231db406048d83431551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da090e63ce2af5e349a09bdff55b3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905ea827e3c4da4631740ed3e208cc0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1d11524eb88b40849ee4578367899554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392b650c0bc6ebacefb5bff3c4b9835555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dbd467f5218e163e181e1c33a141c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df8521803bee0b41031bd350f1e194557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058ce7571191edcb2e80becdb8c1e8d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe2096ecdc82cd9d6bfb90fea9bb00559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960bf4ad3b8fbda5bb937adeb224ac0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fd9b24368dde0bba7c0911fa63782561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12b24da391bcdd4d4f28f3ddb13d74562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be73e9eff29116c8febedceff11d5d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceead8282ba60bce9a6c54ffe48f6f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafaf99e92de4ac6dcbe911e67ec6ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed0fd1f7547b2e11c920f17b804b6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de6c2b6079e4b754336eb17386a219567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3270fe49b86beda450f5b6bc4f784f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4797e58fcb81fa7af78453c62dd121569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a85074ec51a3a1ee4c035640bb055d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255114fbeeef07d5259f0f0b879b3ee1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db6a41f0a93dab6f7e051e08739e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bd84913b736aecbb71eeb70539536573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e4291b51472d88df0e7bc9ffb4a32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fabfaf5cc3a4bfbdffbc49f3d538c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257e64c41d69899ee5f0d033303cfa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20211308b87de0fee105e7ae8b306145577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3adbfef20133272dea8d674842a419578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cece487e5863591f5726f49d0b76c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042be1ce56a0339a51887d30b545accf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795078d804a52c235e7ea9435b34744f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa04e2cb54139d1e9ea0f8ed5d07523582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d85714d1e3d0c45c915e9cfa271a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0450e607c5fbb70bac7ea5496c40d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba25299f4f191d17b91a3a7274cb71c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116057a039287194fec38ac6421b8db586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8981c9c1d8ecf5e886facc8e336ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596afdb5210d4c6a7847feab928fe93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb691c1b31cd42becb7e26cd5cbe1202589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8936e9106f24292685834f61c6f8c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce10e809600c9c9be0dc0a9986cf358591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb413577fd31e6e8aafcbb51e7aad994592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03f1ef0cb25cdb18fbe3c800dde521593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218df52e2d5e3db33057cac054d056c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511afd708ae60ad7a5a311e0206ab4b0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbde43c3e910c5b6fc5b18053a8285e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fed9d902ab09f2d19230778fdd57c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d850414afa21ea46fbfa28abb9ba7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc073a317efe406012984c403cd6d18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd54512fbe8cfb5f53ea40b090f277d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339bf2858d7bda34538e9a66d6c91d1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacf666f6a1c0064f0b93e5e8e17b97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974ea7258f8eefe162ba6e44db18754603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fb72582ddfe6784e1e4eda7e879b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404a71c83a5e7bc104fae0f379008bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8cd91c52866d3957cadf8fa727556606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c074091d2a8455ead09d52cd71b4e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87594b920fa55e672a34d9f88dd89c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9df05b93d7a666a9098c04de5fbf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927ddbe967a37dfb7375de5a6eb8f3d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe199788ffbaeb0a07b0b278b6c8407611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53f404b18d05e32e8c1da438c82134612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08020a22f45c0e0f682c451b089c57e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b286727de66d008282d0342ab428c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b31484cbc7b4392990e93c3297150615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d306b0a5bcbb953514c0c1aac5e345616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa796d0ec6ddaf23e1ef3a8620bc5b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa906f5b70db56edd585c2d68484dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e541e55707365fbbf1e4f4b029ec4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be1928bb9c51eee039e0cea891e8c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d486423b0aa48b86bdf6bc5514d410621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f2300eeee715b845b2d393e696656622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86462132727f1be165492bb73e648623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1420ffd067c8066929243866d8777624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f608505d1ff2da743921220fabe3e5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab92bb4ac1231c5f1738db8c0f55095626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5b155e4ffd2a6d544df19f847d0c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3b7f12c52fdff251b15e600965b78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b36abce3d222990782626503fd2af5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08d7f0f24e69ebc2c2fd9cb6d19f80630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ed737ed4007c9c17416db1f40567631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc57ad0ecaac0c347f27e1b3009f8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723a26f61021119a6470d913ff24d8e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c42c57130e105f7a417797a65f742634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cc7907ca13e089f52f0ec8bfc4912635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae7a67c2085d8b2bcfb157b81a1dcf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1359218aca595384e0f355718b6b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f1b6d24a69db25a64888a81cc151638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba9e146d64d2a871db0cc3bed50594639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90ed4bd6625fdcceb3b2875503d2cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e6ee17e0362d52087cd92d40f2edf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daf52c8cb5d4a55de1520453bd67f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194c255f36a4b90c280ac615f2653b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c073dd69ff3dade27f8d9b9ab98d8be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5482a57c0054e723ca78336cfb92b58645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e93334737fa62cd2e378fada90ce4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd92ca99a6fab19489b278ec6f22ad3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb304fea09b7c16fb47f3fd3bfb1ae2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356360abd6b7aa60520f165b4a02115649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbb4fc0c29ce4d9a4da293df5e3ad6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24d3743586757e2c8a40a8e23a31aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963620afc49304423a322fe8e9afbfa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79dfdbae4070a9b5db2ec358c1ae97653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a130d40180572c757b9ae087a3e77654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc178afbe0690ba4a351440680ef0b0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f253472de541a74cd052858eac9e7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42195f4f64c84bfa4011c7378d7e03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7184fe28140ef99fcce0537276529658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7052e9baa14420fd8344f35c986fa33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107bcc9922423be1490dcc09bb50546660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bff841a5a31262db9d8f5c3b5288c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b8d3ba0b65e616ab99da53bd220b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971cfcda4b2751035c11839dc470391663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a644a7e43c964598195c9d2fb4c530664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b9bcd273289217a04683697c9fb8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2482c91b275e58be40dc8f5aeced1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e59942783df99e2f46ff80f3e84e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa658760e11901a73be0ec0cd04fba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4fb4088f4b944f7e4f7818d582849669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0ce458d3992d148f73f6d8b5ccc11670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1263a2474a7e9bac108eccb825f54fb8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff423e63e6eeb9e149e1550b6bfdc37672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22bbbd53be361da1ce8c3c9033b713673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff061c23a3c8fab0db8c54ac0e43fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188f27dd4f8405ebbad8c48cc4cf482675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e39107a3647a6d667621eaecf686f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ee8b6949332a6c1e31d50755b4af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50930082eaf5e0df4f1b9829094e866678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17435cb5da4b08c00a127c350765383d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40455fd70cc7d9597ca5b7056db1bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54569bcfcb832427cb947e62a2b41caa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a185c57d9074a1995eb7f5cafb23ceb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0374ce11ce75723417261883749723683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829662c5680ebc04950470c9ce376900684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5f4b477948ebbb68416f1c117f660685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6730940fcc2a57055e0f2172090e24a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f5f7df6be28dfffbd1e261cd77759687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59893276b7eb13fe143b673e49f3272c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30073b992b45abf5de26fea525c00aca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50fd44782fbffb6d08c7411f0770fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27755404d94ed57195b51eba88c685f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22f582e1af82898aafc2cfb2e7b814692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c28a60fd341e8ec644385325ea3d58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9d26940cd2c2d469f569a6d32a988694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed4b6e76122b2b917e5f4a3012484695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e983233670bd5971b21f20c6624df16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a09becb7a554d0282ff76cd0f446f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd1028c2b0c12e27b30c6a752e84bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d5245a6bb86d8ac9e436e95e97af9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a218a9bf93969ccff902cdd602833700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e183a5ca9cc25407ad98aa74f68cc1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e178e86ff243cf380da60be19baf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620e7770ba710b047185378e11844ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b7747f359583329241a53bd21422e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450cbe8640dfd0f96db5db9c3e3f7f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4cade836ecf97393dac67ebb0c311706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680981d5f32de1b4ac38416ff93bafef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eee4fe9bc0950cbf2ab42902fe5f3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f326806bb09a8e9679b8a33c48ed4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04b7a0eec2f0a48b6c529b62f0d541710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3483a45fb6d2edf6773b9000f27912a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667f2e352b8e0a5bdf985cd405722cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ee2e54eec18e7815cde9b19221bed713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2e9be09f81a95d08c2d57cc2c1d5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2ab5c16e206cc885750f3f86ec149715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7deb1752430f2ea5e3b79b483270b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a04f31ad236af18598af8b06cfe32d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c5753d3ef55ea4c37e879723f6c20718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383c4524b8280a81daca3022ec85e7b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af86263c195c38623bf85d29d625428720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee3bfd000abc9b68a686c4525b91bb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f60c7627a0eab7f8520b5cd4c618d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046a4df1c181f36f6c6350540991a95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb320ac4ce6ed3bbe22a2c7e0957ff3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd0bf91216ba75b2d327edbc84b9df725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dbc7ca362ca91327d1c53f9970737726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33ad41c4c08966c4fac57310bf0d81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deaf804fe9078ba6a5aefb5ed60a10728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258f3bf782002b23204e939382ee3b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df608e0576cbe597395791b3056b50a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f7df51c4e9b487d56a11d6d217d6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977d90bd03b951c9ad3d1cff7074968732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef7a1f0378592c88142068c8afc4f8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d3ab0fab73dce0e0930b5f2539421734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f13385a1262dabd4043464e2edea9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90cf249ef7722b240d576990846f46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f0572774780af61b3a55e0993d382737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffe33c20b37e36d49b3f4d33558b57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea9370989adbeb6a73dca1c9aab5c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1331cf4460e139d477baefd1587a36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1440ef5e8ccf2234d0775208a923b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12b7d6642983cf3264120f407b40b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06106cc0d32bb2d8c567cf612f84b2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb965591d24c4067ad4b2a73ea92a18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d0cca938f1c9d9fbd43fd93c6f45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505382377339e77c21e370c2e745541746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6c2cbb03f1a59b19c7cc4a900d507747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41acfccdcc6563a5849c1bac8cbf7df748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96740607c6efc578f9c4d88c5775430749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71915d47188fc28783746c754046650750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cff28396df6024529b0d4510147c41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fcde0e6211d5e9d6ead4785a349af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856af66e7dbb3845f07be88072415ef3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9fba76d27bbdd3419fbcab9727d617754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f5f7433713826791d85df706224c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec92d3f550e2deed03d77f6e1b7df5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0024816c10660b0fcc3610a1b0b728757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496b8f18bd0d0a7f64e870a1f0192bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e19adf361264dcb11919582c01a7c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2982ab189699058d8f89a12a5b4654c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4ef37e4dad87835de935f45b334c1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92098642bc46eae3d9e40d9b77b39ddc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7ec0db7a8bb6293485b2281689bd2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f5719ceeb67db245cc400e2e25c61764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4154c878e209b867d23b60d37507f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a4681f945a47911f20e7e6d015dea766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf0cf7932867f3a25b530dacf224b5767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>