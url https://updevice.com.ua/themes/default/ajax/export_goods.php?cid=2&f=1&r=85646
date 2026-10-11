--- v0 (2026-08-22)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -925,50 +880,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z59 |1USB/1Type-C/2 port 240W cigarette lighter, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z59-1usb-1type-c-2-port-240w-cigarette-lighter-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
     <t>000011380</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual-port car charger Z54 |2USB, 15.5W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54-2usb-15-5w-2-4a-/</t>
   </si>
   <si>
+    <t>000011382</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A |1USB/1Type-C, PD/QC, 48W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-1usb-1type-c-pd-qc-48w-3a-/</t>
+  </si>
+  <si>
     <t>000011383</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous dual port car charger Z54A (Type-C to Type-C set) |1USB/1Type-C, PD/QC, 48W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-dual-port-car-charger-z54a-type-c-to-type-c-set-1usb-1type-c-pd-qc-48w-3a-/</t>
   </si>
   <si>
     <t>000011384</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-2type-c-pd-qc-60w-3a-/</t>
   </si>
   <si>
     <t>000011385</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Prosperous (2C) car charger Z54B (Type-C to Type-C set) |2Type-C, PD/QC, 60W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-prosperous-2c-car-charger-z54b-type-c-to-type-c-set-2type-c-pd-qc-60w-3a-/</t>
@@ -988,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1294,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1366,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1510,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1798,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1873,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -1984,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2110,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2299,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2371,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2578,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2668,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2812,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2866,170 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3058,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3442,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3532,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3650,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3757,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b9b82effbb2b64b362c1a12065a181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ac5c0b2f756b23902937a3b5fa1a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4f736a55436902fc4f9fbf7ce91573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f25735eb092f2129835548b22ed9c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950fc7f22cac1a3b383f520ed505fb95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610116c212980bf45d2d0d7af8bce4ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d279e5c144a373ce43866938680dbc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84133e3878a87d2b5e65dc8621eca48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0626c12012c01273f839057b0db1dad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6aa57ca70b1f3456775dea2918298210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176a92c9aba9a6ce59cec4cf7d0450211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064dc45c29cf28c4b60b8c27a06476be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f272262df41366b9c661e335a0a0e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb012caa9a4ae0f4bec9ea1299a45b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f81ae2f0c19a97df1c74daf409a8615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a59e06457513832f3ea938c87c0db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c208f9a3bc8c9e48ca0b53c62346017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffb7f737f636d18bf33af1d4746c2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cf18072eee21f58c97b3819521cb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d05bee19bdefa035810d0329579e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd53c7552205fdcd4b3ec6e63998e6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9bb53ef59c21adc27448e8715e76622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d2300233e6893981a90c20548393e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cd8e5957d62549ad13429270d5cd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2654cc072b02a307281361095c8b4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6219155be18cc38ffbb97386c51ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44f95cf17e16d3e061fd8cc71acdaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e444f67943e31c2aa0727079a1e3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c6040794ee53080ef998109561a5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40c2034b3ca517bec77ab9b3bbd73c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735e39122fd4fee993b27c27c87614d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f6b9a2ea548c15f7f5af3143a089932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557f59b1c7c13aec7d991fffc6a8aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7cea80fb5ebe600623b0e6638592134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e52fcbddbf096e403db16234ee1c0635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b391cca11e83a7c16e9084dbb2202736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfaaf4ab1d8c29bc4c6057b91a416937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b84f557d672c7b9ab9d1ee1e91364338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e17b1ca93be3c9a9e60e42b1b9576539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb755d4c74574c0e285b77c5a67a4d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01ee9d0029a6770c160db84d4eae1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80ac4a81dc62ce4751186daee4806342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951559e45a9e3dd78ba5d1950e0ff5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c95fda444e8db425a15a06f94927144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd1b64e8cc424abc17e97f5ec9dcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e740faddd2bfa8cb36fe5486bb75a9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb3a3b272c64cebeedcee6599521b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906c7dd6a0a0ff351082e52f49cfa9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c30c9bba7bd0040350b45740de1e2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528799a7e773b7c81962489d218d095550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c51745e681ebd2406e31794090aca451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caf7ffb038be049a3116e58c0c8bae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a56cb82ae8d72fabda599b36b2e09753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9316dc9305ace0344e6d3c70c660f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad039e161ba29563591d40703f33a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86048d8cc45c466194bb503594180ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ca87118034eb179200070ed40851d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cadf5e3328eccb406678f32975fbdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd9a04159e9a8a5f4c5806db4df7c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea52ea8187f5c285876fc0c37633fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45d855923ec864345e56d5598f06f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374eae810aaa29ed88db08fae8ee02fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1b5b6f4829ee77266a4686b046fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc781b0b67ecbaafdf9a83a14e95c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda29cdc65dc31256d55296c6f8f8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfe72c6ba7579269dcf5bac37cfce466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2b46d6a74e35e9732f5ee9e74126067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0bfea7529bf8fe5c277155a79a836268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1343a2c88dc232a1c05f97d3a342569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98608a4700322c153f336401f475eaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d597fee2af5c7101744c307b011f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829b063efbefa5e1ecb74726e3e6cef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a478065294a871c435c9c2a8c6cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dea8b2340082c22302b8558cadfe074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ce843af18b466601c11944fb0c8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32f83a564319f24839f0d531e6729676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820fd411a750ab2839c0bc2de4153df477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9df7873db3d43b7ea1b3a33d2e12978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e4d75368d29079a3860da5da6a2b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b133a9f63b1939657989173ded3c1e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218ea4d2dd57d86c261ac531f32429a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069e636374ce10b597f40ac702c9e2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0dd8ef4ff1770c6cc71de91866f7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53a736d2f4c2b4136e255d17e2502184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c94f5638a25b5bb5cfae94954ea72f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1974bda307d4b7b2d3b544c5b2663a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038868d3a459c2e737e240c2f52efeb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242ffd922087db6a900f17cf1bb7cd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973dfe3edf257f30798d5f398abfc7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3a98ef13f9277f8637b4abfdc985990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a795093f454d5d9cc95518b69e6364e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ddb5e88d743ac9649e6a9f14b4b5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81068d924c78317505317648dc647c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a75b86f84581e33e9760ea1397627894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442b0e3caf2ef3c030d3c6cf4a802d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a963b2a6ee5b97ef4dffb114d7b88b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49149bf27a09a909bca2bd2115a573ca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e457b94b36888acd7c7574f2a8a4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087618e1e7e6240df76e740bb9bbae099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10738c315c6b011dc8586a7eaed44b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9237eca2ac37a9b0ee42d48fdbc21e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fce9b5679e23bb585cc1c0637d997b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407f6f06bc373d3074e9b82c7b73f1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cb3c0640e72066adb3f951f814ca6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2e94e6de468905d9dec16d83ef636105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d9ca79e2032c6461cb2d5ae5fa4ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947da948cc5d5ffb7285098ceae479a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3171434df82f21c19988eb26722e4e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db66f7fb71e52d315cf07620d1bcb9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79e3c3f08ac13e9f3af195319f367a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2119914bd05dd3d11c256385eff97c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af927c5f6a615d154a362b21c32f25b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b2005b22e6519cc5393fd9b433e62113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90eb8838a7630034bebb1146a26c45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69b0603970f9c624191c5b03734889115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8f263c946f9a82fcce2bc72bdaff5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cadb62387ded349bedf5467307fb1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca63ab2d4cbd33c63a88538c14d9cd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3993adf90f97a157e7f52c7774b5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112587a7f9a43548ccfd1d348f72554120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5469d67273ab45a578a1a6ce758ea2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5bac7c5ca020b9ac9c284ece69f0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d94a631ea0c1f9d6b40e04bbbcbc8b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461193729ea554620af44eef9c09baf7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157826e6cd8dac32243fccc03218113125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfb48ee134073b91e3cbb47eb83fce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d6f40cf647fd091da151d15948673127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb1086278383ce995b8bed0571c4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fffc15f98d5905c778e5635734fcb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca451c0afcea47d0ac931def30eedc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be8007e04ad26bd1e1fb37c542d03a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7503e71061f3c03fffe4d7cbfee81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71f06aa0ac7994d8b8307df0d651a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5856a1fdca3226652f2d8606ed22c35134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9adb4fd3973d649141a63e252f8bc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51e57aad4b92d1576bc9b3146bd0a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e75f414f4e4b29dde1df9028868830137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a7011a89a9acc0a3c61f47413f7d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfbd9f641d551b82cc1b56c7249b51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22505b069a3111e62407ada82ea6e18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017eb6162b3ccb1df3902f149a7936b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea95e4bb8d555bbfd667aeb8ca9fb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39eb0a6d1b1eb1ef012fdd8ef8da8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87145e04da5caebeac09438efb918840144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06183a09bf18ae243e76d1b090deee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83377662822a71f80ac0cf841445a88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04835ea8d8a47fe1c10a0c6b2ba9a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dc8a4807436a5092d6736b1704fa0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b92c3e0f776f2832d4fe2668b5ea8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9ddc71893d2d1ee658f49143986b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048f0b3509678dc2d5fc6f01e3f811a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1c41db6e45de87544d187953cf00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e308f5a8b18afe9d2380741b28c5133153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d5cfc88ba9a8cfac5406fe978561154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3f2fcc238d1506220252fcab81b96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d455d3963d529351a84469727903a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c34e5c10828a478de20b1fc5d44b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ccf02a2362856a9b0749f93024c0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97b26923a984404659892603c7eca3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd459ca03162a6750c9e26f49b4f9e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a56fbcb07a1dd9e04f1adbd392b46a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b184bcdca94caa8090f0e296e67ba81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4574100716eb841cb002ae3fed538c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e2b9634ca8b80932d3be08821aa8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e63f103ca7be5e798d1effeaaced165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38e69a531793eb9f5109972e8d4870166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbbe09b255e434f5f6c9fbb1374fc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75713f2d3072185a927ef2a1b94188cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84f95cd842e24c397977d463c10e35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f87b4cb813cc9d0810394eb1e58d71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd911fde4abc0662587c718c910422c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c85bd2623c334804de0f5125d8876172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c0412615a8a9032ea7226cda37202173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1870f442bd3034b702bec419efe8f4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b29cca421ea29b38cad616bf9ebd40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bd33d89175e449d03cb5b85d2e211176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7981e761580f9e1b820e128b61b5570177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b238cc779b48517977e366cc80c6b26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ccfe71a206b985592fc6867ac622b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e3fe8cb0147cbc64360a7ea753e56180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a757ef95d082ec21b43447eb381903181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba67d9c2533e14cc1e31e6ec8294e21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023fb6436554cb5812d47d16ab66c89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335ab619bdbd3359fd596bc37bc667e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32e69a3a7fad8dec228b50b56c0a19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411646b49acf222b08e85bf7092018186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be39ecc618e2a9e15baa3814f65968187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6af9dfaa8bb68decf97061b1e0d8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa3749e277483b9572611bda2741d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cc658b5ae99cab225de39bbb25cf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a81a2d085ab2d7845fc8e15022c75f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3c4972a5ec5cb893791c3ec8790b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585887c36cfb308fe6f1e29c53251103193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79008246567c5bf27c88362863db00b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8851f1977611bbf90f1685dd59dc5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787fac69f4971d76204bc64151fea5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ffabaac7c1d0bf27ccd85a11f73b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bed17bf0403ad49d085625b8373f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683011e0d101e8d98e01f67739d0bea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4642f739b8f7f3342917ae9def2d29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd311299b342e55a43e52a3a2b9ca4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f140e7edafbad7b9f012970bc2e7ad8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5790d70a2baa6083ffc2f2c46c83560203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813b4a37310b41bbb5133094bb77e27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff802ab020692e85e7aa07374ee6a6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73f0e1f9e3f3b528c29e9ec732fcf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4f13697f5210cd38180c548b80bdc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31019ee877e5e2c4910e677144765393208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dc50131b91d11f370f4cb10d05723209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256931e9517b42c1e04c8195ed6f101210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b1c305045b6cac34bf947ad429f41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264afdfc83ec79e75933185adfa155dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5d26d2ea6532c355349460c9dec0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193081a4c97391ab70ec7d37554e89c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195737790ebe3a98231f256ffb07837215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21fafeb36e33dcab8f89858b63c312216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c57c2a8187f426eab4a415994a7683217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd9c7d52f2c954e65fc79a985c1d70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8c0d6271631cdf99776e6fc4e72c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bbbfdd0f66278ef279628df69e4e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb128d8787eea961bfe1875ac19ee9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6933748c0e76d1c72fe3bd92b7a134222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe461b48368324a6cfaee56245347ad4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3c618974b33d400cf9f8526730a12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2d5645452a69ef011eb94df862131225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb415a179227635cffb0c9ec73d28276226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9bbe1541685699251f19917f82ae3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f1894b6b3ed5dc4aea8449247aef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4387490fec447f29d78d1be1d3948229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86bb45b8513fd7eba8896c5f4bdd62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a4828392e729a92acc4fa8ca15f7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73824a24c79ef53170ee16d925fb2a2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3ec5f480c34ce7cb2136ecb3a7aa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b522c4028383d1b07daca98613e4f9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f27393ac74aae2f40bb6e2864fce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bab17c9a1d2765728445d9c51f5de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f903c7a01aaa24a5bac50bd047226237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b31c7f43175f7b2fc258a985c35557238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64ed9759175ad03d4cf116dae7c943239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08615df8d58228535e348a7ed45bc926240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170eec4baca5fbcb0647d8237e1ff39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f65d4215000a02689d473274bdff9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5af3aa1b49a7f13e65ffac02d910f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca93584313ec56e4c4c612c04fef56244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9fedcca586874f35c6003a040c740245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87fe3008a711a5bfadeb56885ec9b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688b7486536741bc294806f536265a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d5f9c78ba9fd0c250709351c7866b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b2911d34122cbe78d202cee806260249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58423588f434c19784bf995d2ba3687250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6148942d535bfece1336da4edc6dee6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd19626a7c1302eae7935b17036adbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3f42a232b4c9fb5f939077a30a200253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcc575b2529fcb5c909a77db704d91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63374e535ba6a446d3258f0ac1aea2d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12401af8a78964ce45a9e78fe04a90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af52fd84e21c56d89caf2b1ea2198be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3801dc6673f675365e4f42b576b3e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c341b64a077717ae40729d1ff69d65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b314367ee20ae8b50e7d45f2545dcae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f457fb8acfec15bd13f8b8c84bb43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715103ae99ae12b9eca6b7ce0751fe9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143fdcce1f9a182a771b1784e103889263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b09cc3c45690d2dd2dd29623d7d85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2384e418783c16e3dcc72fdc9c28898265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f031c499531fbd26c5108ac42f57c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8698410b08766b1c328dfc42aaef5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ce76ef256aa1782889b08a7a6f616268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f45842dc06b269ac4b381110eb52a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc272a8f2f89af31d30b44f66f5b6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2096e106b01604fb9da3ab8e22ab956271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc076743ba27ce8da75fbf0729a7c82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a1d6aaf6a00f5614b7eb1792b678273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9943193d9bc951ebfe7b4c87607d36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea35a1bd6f6168f42b03cfbbe1716d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32128f75e3fc3f4b73f6187ea822d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4d13d8bc8f56abb2d68e63c4d8bb3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04638fe6d08165bd0ef897ede60cf32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721503d2aedf25670dd853ca032ba19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650295831969b74bad237e1c9d23fa0b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecf85aeb2a556464388957457d9003281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62394c9ef3d47eefd03a0e1095fce131282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790cecd79ee382a3190fb250d8f5b4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a59ea2e78d37b3de2200aa4fa9d30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2401fbbec40338a49dd15198b7a3621285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1946cd6caa8c4f7a9c2c313399892286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df0c5dbe77a9d8f944441e2819943f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a33129708481eb32b554493385579288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f0f96a37a9c5fd998dd2fe6aae1d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44765d69ce64161fd8ec86224346c220290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa833256f12553c6d26ad6877b61f90b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a590b1c77480e91934b6697966d2761292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aad611310857221f5c177cfb64de6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dbd50ea2d8d694ead1b3c2d273bb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c1e938dbd3c9451f5072bcec2d473295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f0c2b979b650fcca696ed626b526f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e7fef5f9d373e7955711990b2e1c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75b6be57853c178f11b35726866bd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7079882880a5db9f6a5c57634f88d33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae156c225064c1bb8369df6bc86d4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad5362d9e6c7c968c59404424ef58e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9196818e05ccfd18b4632ec0f0d0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2482197ac20ffb52d8c0b9d5518bb42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deca46a98790df070f1e9d95be2689304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced74a269f3111416014ff958a893bcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45260c8738f2cbc7824439bc8ba2632306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4404995700763da0db37680534e3bec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1154b011a665a1f1bd21b56a15095d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4abb3119674d6e5b18cba5afaa862309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ae7d437e87efad56dd7a6809053c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c09f8c52cc701037a8cd86efe07af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0660299f1e2c5ff7aba008d57585cc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d703b0cc02657d484a8dc321eaa56d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c90b5ce1f2eb95d5ad04513c9d277d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647e86ca93b24432eef99a982084642315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46094b20348f547a33a39b915218da72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a333ef4e2674df7552d18485ca7a05b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2b2a1eb3c077401719e1a434b54d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e942e9c93b507ee98639c60bc7c233319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e696a9ebed932ec683bade5ace603320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77124402582c4deff8d8230384ec842f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbf42ee3f0229179ef8ecdd61f7f6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba1a9b84d7279069950ec32993e58d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859a7a828dc7b5c52e9f98799950318324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122828284e53ab91fc46f4c07a788674325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cf3e752305dd61020772f8ab951a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94c49b9eafaff4f427eb19d27b8122327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5afef856a5985f8428b5bbc11eebac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95247ac0ecd46c27f27028fc44fa94d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529721548e8bbfe3eba25835868bfab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8a6478719d899778fcb818a79f183331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460ab3c74702758f8b65481674f48fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031941637896b788122ec38c674297333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a845f80db6ec8d8197b5d0f18db0584334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27420e436f7ce399922d946432bfb74e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c36b565b74c2537996b57d9271cc2d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fa115a6fa755b4a877e53689fe0f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ad6ba06cccf128b89380d11974f31338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f391731e5aca00b3cd2ca67d21428d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8472794654f4e1143ce6200f1c5467340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01726734f94ce183a7b990512bbc1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63fde42baf57ac5987cc734402ca7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc7eb03589fa118fcdceb523409699343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ded3389684bea6ea9b2cbc4f8afdc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a979101c0a1fcdce88c4e63d68b426345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd801ec49a73034c086d3a57e6be2b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4b2ae5479abf1eacb3f83dd0b95cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a00aaead0fd132c57e88eb6447a106348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd644c1bf8662b5b8f59229b314adb2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f2133cf44fb1ccc9362dc9f3861c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49218255d3eb0f74cae088b5b34648351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4caea1c57fe6b74d3a554b53eb0299352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683edd6e108558625ca864a0f027061353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790eb84631703ba1f9ea3885fa5b59f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ff1bea3524f1bdc1afefe50a184c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b61e9017b526895696011f2baba53f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536fd7581127ddc697798bd0320fb50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a311f0b8845c894fbda4ea8a20a13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4d29abc0ce47735cdf8f97b450c93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8000589a11dc8da03f0875cb674a78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b2ac04902b1cc9ea933c0134011f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c39f402ee639797491d83ce7727ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9db729c706a809d548dc296c0b5c59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b4c5dd5aa95da3ee431de3b0d3b95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b1599cfea80a5ae9a56d3c6d41672365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62e1b73b279cd6e599d70e19ed3b5c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf14135df5a99aac36185cfec4cc4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38fbb2f710b0208756209b356acd1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870085a006920c8952654cfc337766c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be510878c80fff98e3573cb6d57c37f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e941e13f4e307775190292927929a73371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1736593ceedf534a4c3022428d21bd5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db431ac2eb41bb328a704108233826b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb1c7de92f6635a1e1e7233c2ac9e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683b605af753bb4e530ae9ebbd6a3ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaccc7827d9a26af622ea58516c9a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e1d89fd3e7113c898b7049032379a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7931132e552a3fdb09a8c50bfd59f16378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72183ef9853c80c36e266883c4053f99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e31255285423d083f5d58e3130f5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06711bf6e3ab40278416a3dd060f5192381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8864f589968d875b87c6f083fe638fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8287362fbe4c32736ca7c62493bfeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d57a6c97fe1cc64a4e66534768152a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a10876fb24fbe59f1a702225ae3ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc23aa57656c23e7bddc076ac79cc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aa36eb4b83a7d16ba016b951b78b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e03860affb469e321dffab3593ba8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62deba33865be516a849a6874c2e1a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c9fc831205d0cf729fac1b73a9708390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d5c6a1676bd64313e661b0e7ab248391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbef0cbf39e2d2ddd4a60b5c840cb31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc50720b6fa440b61c64f2c8056c37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583784765eb45095609f92cbd0c42f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d80ebde2d83de2e432649148f445aa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc8de700ed34297016106773a6b293396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062a50495d58026721346d7ca6445b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e102422b87877f874de44c0b41e0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2f8e69eec072da8452a7691772fc5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830507ab6a815244987ec20c46670aa8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98748d572a512c8a2fe68a4b65a565401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703314a1bc8b1b584f80015e64d03efa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcbf6faac1859d0e5c7e1d3fcedc56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bd91df91a9e8700f42550a7ccd866404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99abe09e9426a971be4c870fe65b7e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179fbb5ee3dc8e80af8409529d10e89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e1122472cc871385ae5495c36121a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e86ed24c28f6b56b5a68b4001a6fd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d78576c5df1decf38cf61eecf53a12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c76151655bfc0a933fc334e3b56eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c9c855d588f3130139be3858775ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836418efd8d95c3a4f978d3fbc9fe64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e5055a8ff3634ab22c6ce55361b83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffef0f03a71813efd42a9ed2c34fd18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462602ea984b41a95367e3fe149cd1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624194bf655b039501e84975340ad8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89178e18a6d3227ea000022d56a41d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de59ad48c2fa11d6aa85b954656bac8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bafde672f3e7f4e2500541c2a6eb5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f7c46f98c0ca61b8b35c53e90bb88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea33bfd1f3f3f04fc4abc6c0e4994c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03195b16c4f99d8d8be7d7a05ae3fb8d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224417119e6d47ea1645b0351b04883423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb789100ce60534d02207fee90d78f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1d40cd619d198403b9d2e70cc19c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654bd0306d012a6216b371c019d6f4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e27ff4fac4441092c17be69726995427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316619290a537ab97a37a74b90d0b97b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827e96daedf093310a245e4246e7307429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b0ca2927ca45341142f21648d896f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996a6b89be392913f0a715843f24b08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc70ae7ff2a858ff254b9aa50d4fcee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec997bfee5cb0cd03f06631e0cc270bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4911358b15870ffae06e5433b1eb77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c34cd20814111fca69ff5799b5a2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a908c0ce48535e4bb7a923860f647436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabd1bf40c97073ea57ca24f67a1edb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f74f021069e9c0d543d80dea2b1420438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42042984fe2b58ef1ebc6ba3c2bd94a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445ac4b3ac098c8a39a06923f1d2e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03e3dccac78ab9b21453d068232a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309151c99b6c6cbde3c391d82dfc0a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6e2d8b2374df4d6e37501279d2b23443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597410275295e16636f9ebd2ea339eb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f395845b7083fff6baccf55ab14116a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76249996cf250719d0424c8290aa10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f193f2e0b907b3366202f641f6c5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e2bc25f50fcff77420c9778443138448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbdf1be66129d0afe0472c0363e357449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9095a3b1b8b8c34fd761b531cfb3189450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6fc41d0908fd0f3a8f58f7bc93ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d17cb377910ccda4a9c884c06d97f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f1d2f08878a3f39cd4cd4bfa84f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d593167583a19300f56bcd07f7e977d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bef8f32f5f1340c04ac9c1bb5b2538455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4ff37004efd4c8d6f4fa332318bef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d976576cc1d423028291a01abfd3357457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef55a0acb684820d0dcb7d4fc647df5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40b96cf86ecf7f0fd4b9b2fbf67713459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb969085cf61b0d87c40953ba10f69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a0b13326c1a20f98232eef0886899461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67437bd0287dac1a65383f23b043bd24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716abd607233e29909a9b38146f12cac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cca91e479880339249d9c93acd209464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e42a5aa6e44430a75345f1464083bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd7add7c86dd1213fc026d53b3af0c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8f8c85b8f67502853914708d053ba467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c7c1fc40bd05ab82880630c24af63468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ff1349b03f276ded0391f02014fc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aa4c36e800219d10d05ba6f2bc043470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f532062f7f9ec2a105505e97cab0e7a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b562e1886ce734bb6a9c93953a6a70a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f05a240e2494a7b2e8df86074149e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639f6dfd4da92fb5969e496da1d89ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ae65c8ad34e20dd7c460985d5b6b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae98823613362b8f08a016735637d19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e889129b8735dcc0453c9bc24acba4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44ffbc9055a88eb76657ac071d0862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be03cda5f59ed80d3c34e0cd0dba52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955cc3693170854283d658548aa327d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba6418127a00608763c675c00372e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a517b7f6e9a7c23a4de7de8e2e12c48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0048bd5c84d9834ecbf85347c95d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0f16195127d810262b6a972717dc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3afbabd4f1cf8aa73a14fa988ebf2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed6ec30dffca3d5418f64dfe27fecb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca978861358ca679f7e0f9bee1d436c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efcdd15e06394157ba543096209db6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa9de5a545f03c8c69ba6a22a252d0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf914767e60123cc492282c98ff8289490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cdb81ac901dbe7d74c3cb7ad3f022491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206ca2de279a49a93d789c564aa28ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc663b91a069a697db2ecea74a9e2fb1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9184c0dd6a98a5ce4a627fb67b07fe4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2c72715daff9e8f26839814885f6d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced53188cfed09952e1221236a5f805496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7ec7af4501ce46f41ef0de84bd852497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc370563353bb498782c89be77ae4875498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447489b4759d7d59edff2277c8ebcc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53be1323d765c7bb3922053218387f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb425e65a9d7ce0f481c75d238239a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102c1020e55b53e3c250eacf16eae16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302daa145cbb43f971f815c216faa0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b6319d3be1aedc4a6b260bd4aac12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a93f718abc8831d31df92d3e2dc0e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5cb45dd617f8f5a22b8ce4756f536506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106fe44daa550de6db9e1b8ff2c4091507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e364585fd1f3938d5373cbe997c7ba3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd3c3c197e55515f29aedf5d9b887d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408afc69faeef4ae8108bcef853bd26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef130a80acbe561a80924ba9a11bb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988593c982302f0e7cabf6ea06f0483512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171af2c631194cd9f6feef803ad9a9f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8237754e06a5ecb66a7e55729e106d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99274be9cc783cc6d9f472fd5e1d5a7b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb4eeced9156c84fe57e8584c453e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16454785dd655cceeeeb9a2c35457c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d35e52931a053e9fd3338ca59f297518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719e5110730158cbe980edc04361b0e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6279927a4ff3da28b3b26d9636635520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32895252de551684c2e35ed742e88de2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b73ed001c3bccf592ac6e4f92ce15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1033e2425183ff3da5cd4931800e192523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a041abbd8f7cdfd15703938471f95524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705fce02f4c231fafe7e5c0f7a0e0c0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791aeec6e3f77f82f32bfa751105e23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21e1e6a119c79c3b64078787b2f5e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46717c2b36eb58262d252c2b952da0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a9657eb47637247717d0e90da719b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fe2a47114490c64ede2e90eae035d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc22916380a8cbf220139c6c895f9f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f2bb3179477d6865e213f4b77f3ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0905afbcaca18bf5f4e2ecf0dd45cf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f066c0fac3b955432fcfd4a8f1a42e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570ffbbc6bbc1db67d7852ea0591a4b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b45b0cbb11a321c59ae6b32e6e2328536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892fe97d8b36cea23337c6a1b69bd24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c240587e7c551a7ecb5b1b4eb3c1a4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa36af2b2a4f419ff2f3c5d8e49ca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f109794b8e974f97fd2678fedac8bf4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9b18c21a86722628e598ac120ff9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc14430398b050c183f3613d9ee2ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f8c9a775cfa367924260764d3ebeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e1ad814cc4fb4741e4a118f975f37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff19f1486c9573fb38a363a622d79c0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748f1bee91e707fc8c92391ce4babe9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225b0f9e712a70b8518b64cedff4bc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac95177f02a67bf7d5d891c2c310541548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c2dee4f65e30a88ec4dccc043f84e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2684d05e2c6a47f244b210803742018550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925858da94376610754ad780b45c2f83551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee46fd85f10bf57bd418379c9d946c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38079b68ec1bbefd645ed2009bb824553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867fce0082c46109426e7b9f4b04d66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd0009ce8412551124814e2ec8b268555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee76ee8d11e5ea4b962e0cdfee05ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bd25e324af96695569712f630ba91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2111767ff2d7a8b19d2701bb346fd6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600391e500d05645aa1a5030dc507580559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455d37cdbe9102c7602752d0c757aa9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea0fd15f360febe47b521ba8997d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632cbb0c8e3c988b1bb9ae55e6d3503562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5574ff23648aa89e638bfefb55cd5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd402990a258fe275e1cf3a00fad266564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57744f212d2d892900e63dfb96a681d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92051cbf930811b43c535af2dfc8bc1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57633cce95ec3ed1595a1e23b7c65c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5477b855abd48262bc783864329d2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8ed5562829f690b5fc8af71a683a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572fa39b6a0167daf4fd98ef55a5b19570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc4d2bda6c1ac93326921e2ec3a1b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ab33d15e6f83817a264e9d588b11b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88e4d14e1fb7f5dae9705e6e78975d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bbcbbf37494f50bfb9af590fac970574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd9e08f9af2a7defb99bcc3b0ff7c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b62e884827795cf5106ec4eff6c97576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72fc779681292647f986e8ee7c967d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337fb8616d3857c87a14788628f0506578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5ad4c81e52ac1080b5e525ebaad04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba572c0b116d92dc6e7e2ff57ab3b98a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba03d9582e4cb1222fc50839c9550ee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6f18fb70bd894537996949b7d3998582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ad9c793166434c8421f5b7a2b4f21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083577c21b0c416b97a1333017c7d32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdba52fd8d903f485f9a59056fe99d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6f40722e6c17af5b074ca967b1d9d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac237382e41366421000d5b9aa199f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e0bba9970eafdb8db245fbc899ce9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cca9045a3a282fcab0fc292060df4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef129938de96b3c744ea7fabb70b6e27590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bf0b7cc7df5d46490d68ef9253757591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994bb09819d73ef53db44cb06f6ee88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406be23fca10d82d01c8566b31e69e4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c45b3d8a970ad7280e351123731a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950c4396bf937407feeb75bd610e074595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d34926b4d5aa8328f8de8a2b477527596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0c76f913d16fe1ef051c96ee27a36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958e75200d914c029b4ae3b0e76a782598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd078babc3b108dced53d283c2ba85b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468257a96e540fee8ed8ddba3d10fd00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f858b55ebbceca8411204106804fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1bd319c99a57bdd8fbf55b0faeb53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c001bbc1847e9d9fa0c5c40a0a2cc4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ad4f0bad5035cba0e2cfa4cbc0854604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb2e2827a9f2908b42d3bc1dfe281605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f0643ce485e550c37a307b358dd09606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5008851ffb51e5a949a734bd604db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae5ffdc51d6f9d76702bfa4176634608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bed7b7cea41582be003fe019663e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868348a5a64d246dec5185995dc21cd8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b4221850b89868000f0cefac3acf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfd6528d8d41e2f8cafed6177ab2f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139091eaeaa4b010ef149156d6f03aa5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98384bcb8e6c64bcf3b943add68d43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece94d86d7c29ca0f33777c5d3a25990615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc001313fa8f7f38f3b3056e391be30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098f11695b66b5e43ac5fcde60af385617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc980b5704d13bc6d796a6efe40fa2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf665f2ec551cc2826fcdd27990e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15cb0d1c4df4e8553a424f1d592cde620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c25667994b2ca867492182b867bfe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f3b1f6dce7f74fabc8ef45d9e6e84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c7d13c5b99e93ea5ef7366aff41f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e18e76b45b822d960777e441399f1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1819f23c12636d9291b38ab76cb6176625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65d0a211f8da88fa916c6b163b295f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc9ca7ddb550603806bddfb8ccff3f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c176a1bee07cfcd9b807207d2211ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c00bf98d8e536dae71db265f646c62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d2a48dcd1d034860f3ef041ce8855630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fe1de131d0c0c01775a61499cbf01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb19bf63ea4055b6082ada9a4b237632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3272a0901fe94c24bf47079c54b96de633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985049ef595506ec01e9785e0a25711634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1fa3b2877273d77b807b0751c3c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be21dc703d316ded460f7e3697e8fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97968b4b3d3148b60f21a80e5970f24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeb55d6790fbf0d992109764e8b248638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598245c3da7595cf3cf59bcd5059760639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef71b1c334e84c79385f8d6aea4b8c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2953c1378f38a36901278848c0f303b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379d63d9b73f4b8c20c39ee06827b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e28904d57b75ea0906cab0c25beb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccacb0e824bc1e24c22b8f58be8fcf6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9606510d5cd0607c651bb5ad60f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc45ddd3bf59e83a55cb6e3878a6e66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9be56e47413c8e9a388cbbb6c4a64f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e048c38f3c8a24109e239a2d8df77e3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4d247bec0794d80f5c52adf065e74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900ebf969a52349554b83a1ad99ca41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11207d9172d88af2912394c06489b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832636d0af5575539b74fa92d671be6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e72deb5bfb341d9a5c7928b162769d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff6c155d7e697861358b345810eb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b175bb9190e2cda08b299df79ecab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2c0cf022976d964499f1d42c1af37656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d375f36928a1c66e6a26a220dc78d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8590dd25c2f140d3b0508b0773d18da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f3cea550a1615495879d5c314106659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff494a9f597337eb5f4accd69d1843660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd74a00b513e0934d7fe1f01ff19ba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa764fd9efee248fedf08624f69adf4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb9dda1c7a66697ecfc55bace185f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898870dbafed44bb51c2f686f651c6e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f45998f8b5b48ced795f958dc73fd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b687cb1b40d5d9dead2d9be8e04a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d547ed19fe8d995c7bd58c6a5fed3a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb543c9b69ce95a4a7f95574258267b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9f1f02ca9793249e0e0a7460a38c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2813a09d61ce8eeec427f1a0be1066670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161e49f646dcf0392492ab9eb6821e9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f9cb2873c0368501af4359bb09bc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda566289eb52ec93dfa2a7f6fdc41ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717f621bf6c5ffc669b8597821e3092674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb436412175cb0446e678e8b5c46379675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017bc5550693543b8fed231f76c924b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022a4e396c3bd2b42bbbf6f2e9fbdb9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fa389250f094636826f2594d18a9d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e723b4a58a9b92684d0ef4932105302679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7510116315297b8e7952c767d8cfa8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db7eb1b305dfd483622b41c1e71d73681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17790322b0addccf3af4a5d58f90bb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3038baa24f5419a6f8eb69f33e39b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463db2ee29b7b193f922f4fd3f4e2d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bcd58e5163e9b7d51e3166703f234685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23183ba1b8c95548398f28103c3c70686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bf07211e742574e1577afd25f7cc5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed2507be95ec7e7354d5036fe29fa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb4733ae88169545265c7682212215689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba6939bf7928a764ab8fe3ce968bda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e738488b7afadc4bd2524249509f653691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292bbcad49db3ede026d89adc468b59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33b920a735852eb4532144fe516b1b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052655cbec7613ccb7dee5ccaad9c0ca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0cb55eb7ea9b50589692cb6ad4763695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e3e2980a4ac2ef0966181cb977257696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083186f6bb4e5c72fb7e834a640d092697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c16cea24cbc985f167522f8559473e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cad9089adffae3d1ceae4ce74edd7e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ecdd5450a10c7bb939c431ec22d3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469d4da51a3936f9af3dc90cbed488b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ec043e4d208add5d0a74bb9884804702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92b65e4cc54ce0a86e0d62af9a7835703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb751e0001cdf420c94338cfe85bcd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9b7f06b6b05a17161c5258b9542d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee9d3d06eecf13b4a5849af3203d26706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a39f7a138190484088d2e991af5137707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347bcf96c15136a6fbda354b4a27488708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71a899b4d65141e826394a66557179709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74323eca87dfce047d8a0f53b4b932710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ccf02da4a90fd048893c892ef6636711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86456f8475d19bdf6ff5e01ef19a70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca3651e743bee930c8ede649f56038713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7f8cfd962f020ef06a341cea8493c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868190e33ac6efa6ad022501f0de70e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac492c06b9ea47cfc545a84189fbf1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d36d671fcffeb50385f9658ad70ee2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07c2ec1e001e63e9526f3d320182c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf3fae6ca20a37041e99dca249ca57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea6d085f8b10447049f29cbd0b73e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e7315d4863b62ed90abea8589ff5f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21baaa30ce566dc709dafa355e85807722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78ffdcb59cac8dc5ff8a880d53b4c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eaaf4f56eb2f9b7c373e770b3510e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f5ab04c4ba0cbd0e31d6f685fcd61725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf929c11e14fc7583ee44e0d644367726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6ac92fc4f108920227bca5323ecbb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920204aec9977494351030b9a4a2fea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e62719e09fbb0abccff11b8a8b8af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c3ecc67ec85abb4b6e3a0d85dac61730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfa7025b8ac47544aef344ee082db9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fa030a61ee0a4af6f8157ae50964f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f325eef2c08ef6b99a05f297270d12733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28a5fe4707ecd2beac5d170dfba3bb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b15b4c1299fd174ac3b4584296d98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e42806a845f99b4dd35bb80d35875736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507555115c48e805622eb5eed2fdd0aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64614c68ce0c492b9560e8b076198d5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1772087ddadb2aa59d85282a258eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e1619d872a55207127fc363f4ff5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a7c23550d33ef40f4675fa1874c21741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22946ef18e9f4560f2279473bd990d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ebb6702342814d9279f4331766cc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20c8e47bd2251f6a413bdee8ea7438744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40350dd9a4c707a4afefa40135fc0c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26000ebccf46e35c777af4f3db4af54c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfc0d9aa84a5e4a63806233962ec98747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6975fcca1cca80f376098c94f18d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd66728d5d5bacb64aca5f51536dfe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e831130b4fed003169a9219a732f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eed2e1520b43aad39b2a6b794dd1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8cf1c456407344f4c008282a2e3a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897297b12254526a88e07a56f4550cda753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf169a66aac825b2dc23e3f55a1d3bc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551ea76a912273961b5d9e8bfcc27d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b844e7b5836678c3d000da3a962a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9957ddb3e0155a8c6c0598fba13bba757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aa8b99762080931d9db2bad0d730c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdacff2bf2271a073c387ce4ee9ba6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cafa090aeeacc9803369f5db9794f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3629af18255822099c8ded40c67207761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6deacdfc6e8e2c6dc1357758e31241762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8b1f1a1ca545ce89b918ce6a137a8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a28441ba16862a82f949cb82e8295a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da21414adb26a4774e3bd35d22d0f7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf018402481c6a3ac1eb5bc765f303766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94274460ff1fa182310719fbd17a143767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba39bb603964b19172a95c982576f48768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942e048780fa40220c9c435b848a3e5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e50ba9050cc65eab9bd29cb7275db770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6351e9b35b11c392817dc43fdf6eaf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0209869a9462ba5597320a1963442772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa8371039f0530e16c318a0e840287773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6b1f0bb238d3ba26c3813ab0e9731774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380824868b6314a65c2033a5107b034775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5c3ee5fd7bffa0ec70673612cc038776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832935fd007204a8ee008758983fad9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50578a451be5f7e2f000e2e7108ced1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65b6988e67e929357b2c8dda1e9ba7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfa857981275ee2fee9c728374afe4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e0232a1236dd9fb8b7521b16343f4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8efaa1538eac937ab54ba56109a061782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b041882041d74dac497305cd270b38783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dc0cebf161d5a610d02f6465dd032784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773aa34a7dab28cf84822e5b8360063785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4360cb5d4d903d3530a01235cb6852786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbba22831f444f864e3b28ce510916c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c28928c05e81a25602eff457cf9c8a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ed9b31e22e35fd19a05ef3eaf0623789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd130cbec3b59268f4b8ded9ec9651790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb35b8ebd6eaf2b4fed6f7633f537ca791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8e16689de4723fbaab4b989203170792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2522d53d80cef92c1618ec0b9e45e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6acecd5eeaf102cd4a62d8b49ecc42794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b134b06e2e2be5264fa817665983795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37237534de7652a96001616951a78a5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca33f69e37e54e19347c3d89d797ef797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32b6f67c8a39c5476c65b3b40b189f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575078d86131431cb1977bb760343c9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b61a99abc3b07c49e15deb37507156800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbf5f1766a6bfa495fede705a9dd69801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9eed823a1f7989e7d38405ac64caa802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d2b6895869faf0662e5e472670a79803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe30d058e30a1ca65911a01754573d4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc0a236ad693894abf2b5846f67101805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039fe43a82bdfe9a764e7eac86a802806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ac38efdcb4eebd02f8332cb1d1da2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3edd5b50ca13bf9a245b311b8855b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f78aaedd42bd72dfab42ac202ec98b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3375b936825221f08e17db2d9e70e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353336b5bf4c088e846e96d1333d0234811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b5741ae2eaad7ec6b3c72e7994994812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6de5fb49242b5c7ae16a314604771813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ba7942a45041b637bdc4f58649e6e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321bf32ecf4dc52684d9e61af5938cd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6438ba08c6ab91c24abec3aad0722816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1755e90cb2bbed21a1ebcddc4dc76817.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cfc00ccb7df922c40efc2736aa3e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aaf2fbc3c1969ad1ca5835b57ce842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dbc9cf3721e7d3f76250ac2f3d39f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ffe52ad9485dc455fb00be79b4d4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037d46cb6047056c801439d28bc9b6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e1688ec6c0fe3f46aad37f23be9da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77d4f9a0b93f71a9d1692b07d2aaa67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efae5871bce5d2c124b2b1ab84017d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ec7b0dff7d3f19812a6332778ebe79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54257fbd0f3bb8e837f674c55eb188c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36558d1ee9c19a4cb2cf67f2a324cc7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc4d3a9b688b2435a615fddac966f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d4131ddd9293d511bec8bd643404613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5d55d615bdf6cff4c9d85c0ce24c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f48849cdb5f7e04466b69ddcebd8c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50b1cc1b78958996e33af14a6863b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972de515d017f9276151cb0e94780ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabff380e7587adb9ef3ea1876b7b8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e38c6325866ee06dfb5d227c17cc2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4dde41ba41d624d0cb4162b512d1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038809179449a8bdda7a56d85ecc4cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda5a1820398316192631911b63052c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057695ba98b0641706b5ab90ef25196a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae996c37c8a456310652ba8b3848b2124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f266ffc89f1ae41d0c59442942f42c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cccdf3ddc6b82b78b408475aa11cf226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92016c3a00a089a678cab5930f61390027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db920b2c656038df9dabc0f0b9039d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60fc62242b9d32788728b396ed1b9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fe850a79dc306ce14d05ca9dffc1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4a714d0792badd319197f8cab0da931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80e4b6b904c3cedad7341c6047306032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eea4d7200616d650c1107ad13eac033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19965c6d94d680d3aa478c1fb1307a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc705cdf92a51becd051c919a3d34dcc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca7e60f435783868ee29ac3fdeb88336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c777380dd263ce731e939c6c1fbaf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf46783fc2a241499c95f5d10687fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c2cd0858e3f8641113383e1e3066439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224ee4e8aacf2904608ce3af926b1ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297482786f9ea7a97bdbc7854475b85c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982c6f579bcb209a794eebb982b0c5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984c3e2bdcd9fb416f65bc2fdaf431a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a652013e9a4481a953870171bc29cf944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90879ab8114cebd447b36911c300517045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c4fef4e78f4786bc445f222ea6eff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22cef99d5fa27064946f9035364ad647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7e934854118d7d98e7ad562c4b00748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b7c0540786a44cd658cb59866f9d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dffb2594d9578e7854a808f4ac19a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770ced8a33427e3c432605288f63cd251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6b0f695b78915f02739b592ac0d6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94d515b5d04cb52b2385149bb51d7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f462dd9e01cf5b934d3206b0247bbd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d61d502275ba692c12ecb3a6b30b9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29182b617dc2cf022cbc5676be408d5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49619e60fc4433542d7a129258dec757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1815b2a2ba3148fbc24f26cb084ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d705c6208c05ed4a3f9218c535e4de759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d79f28ca5c2c43d018e2988c1a61c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf968817f54554563c988f658ebd06d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07667b137873b994e1a93b0758e66162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b5e7efefe7ea07ac3a1fabacf092863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a493446202779bec9f10da0f9cd4e5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af1d1ec2fb04a7c1b83454577d810e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d12bc80c5baf4861c40b4862e45ded66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3dfc08507707af8a652da9de70a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5478bce8fa54fdccf97f921632ce0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc090ac78ca4a023cdc17472df154d1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac441cc64fb43d9fc83e9eb2298db9ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75c3da2f8f8078b04bcb3ac915c39771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bf5a39f4a057c0cc00e407524f6c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07df4042da9db0991dc62f1c6d128ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b5c5c851a36b05c8db4bfd414a6d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1cd453cc7fd4d0e47a3ab9eb03ae875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12dea26f82832e925fc31e10ca256076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb145aabb0f9d82e0fff17a013ac0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e672e87ba855fef624b177ea14d7c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02690b7652bb77166cc0ebde8b070079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297b33d5bd563657f16d64321e1543e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d911078d57579e6b5b3128a4e7781df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18ff35bcfc531430d4a5d839ea01b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175eb3ed2358bad857bcd0cbe175a8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e4409ab080b35486ffba24a7f1dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f13d34dc17b692061c924dd40f22a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09567a7a6ee618380c721d73f3e02e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee182acb8c928079f84b2e39a69f4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896222e7d9c97d3a00aa42561ef72b1488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57cf58bc63fb8520378b26d6349f8b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0686b52f0555f0e8bacbca5c6905f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e0875b69adf9e7080c48222e9ba1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d144401381606336f4554d84e06d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d0646a2daf51d2e79488a9a1df85e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c492b2dd4c0bf59ee8589f8143ca7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e18e8fc4b67e986cb44072808e162595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f851effdd8e475bca15a34115498fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc2ca491dcdf8f6d469516f37783e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc22e2607eb275817996e1629762e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f2735e72d94be2a1592f0643410de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee10f1bdc35bdea665c8692b8bc660c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c2246ae1203f7761e4e0f33aafb31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d576120b31826ec23445b3a6162088102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1760f1b91db5e829d00ee0509bc95d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819674448d80ac5ef16416463fc6743e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494040c2b45ee45ff3caf72638b00377105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7da820fd9cd5c7959fca08e5432a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f69e4e65ff1d07d3dc608b6d90c021107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e449a0307faa8a41453aed1f5adb38f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ec4e0c864f9f3d1ca85aeaebff54a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283981d8237c46aa5ee54f65ba2a85d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8487b271213fe337e44c9aee3981678111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12488ba4811f3b95a25919fdb2a6a0ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a26fdea41e3e2ffe9c848b98907428113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1000c29e28bbdc9e25096f5d78566114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecc619bfa3e0f8ed2eeb2f73114ff0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c17a48caf6fe9919dc53078f1a2ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e3aae1b0a316985f65e517bb71dfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17539f9ad49dc5e4f6c873d90f943e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c682ff38951962e4606c987d264d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf49f8440b648ce600f41adfcc3730120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62beda8a4309acdc1438b71257cd5a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d833c639133f7cfee58045ced934f94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ca7a5141a9107aec3671d69f8235123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930ce4f3c724269bdc2677329aa30f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed43b9b776b9a4685c002667c352a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3a54f8c9f3d983ab00309e04ec9db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4263ed63f05df6a8a9854dd7e81cba5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42a1bb843dd554abc99ddcfc3768ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d128b8c5a01c09563853c58ecdb7818129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14501e2b0a2e2f5000d6eafc92bf38a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff80f9fe0c9009ebfb85e85ea65de6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cd22e3daa329fa967cdfd3e8f4756132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bacd64a00b708577c81a5d5f69cf56133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7fcd8841aad770ac78d9811ef418134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17d3418d6504241342b12b279c2e6d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62143819c50725feed6ed389b4182c34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d61ff0caf1c4e1cfe7582b93b6545137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8cc85a6f0ef61fabfdf3dfd35d46e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6c890c4f5e10699d12f46c3876329139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dda4f81c98fc43fde03f090bc88207140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3558259880de8e63e3872be62e6a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694ce135efdd73affc7784ec8c498d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2a9076f4e6934c2c29c6d6f086395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b1cbb6dfdbacc02c4a29c9b0410d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94ba0d50414ab65c2ae97063c5d284145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741b7720ad40152a1fa05c58dbf3744146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24267020525b54311d1cad95e21716aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a306183317c5d070e9d350bb4ce6179148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9322b861f09a9ee4b13d3c6083c40f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59890e70f610a820f32d81c1520e3707150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d65413a9f53386465956be92f59f2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82102786448e7cad3e051a634615997152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b61d54ba78d1a0bcb2e0dd4c7afc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee83103df2dcbc898df0ac509dd2bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dcf5de45cabb4512b314f6d3be25d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286b32e67937f08d7bf4c8fb3da950c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482f6af4ffb909a957ca9c37c68f3b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d4c6cc8f825855b3358bc43b3f39b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff05972e643c5e73dd28a275931ed74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd9d63941fe5047fe9eb005d2bf537160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf712f624df2c322125a8541704952161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2c13bf75e31fe0ffed101534a31f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92bcb89593fa65eb79401fb8ebc574163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f0052f2cf90913716520cef647068164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62094b85ccc2096a77cce51498aa10ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e36f59e61f93d41a63faf4e993a32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae99c83a76b1e373f5cacdb000485b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd459f56120360a5329198a54212d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a721c7cee6c554d1ec269ddebda25fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53a3c0a9b2b6df7b8b484c951fee6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32145a99f76aefbe9fd10116279aa5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9927462f10e220cdf3fb7c919679de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8811c252f9ce06f401b0dd2784210173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21121a25542ff28bf30198640b8a26e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5517b072b0d4d77181b2d837f92f8c1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce6ac70c0cec43928b729b884e2955176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5895d913faff6d0d7b94a08512e09e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15c61e922ab71bbcbf23931c7a5d6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78aa3dcd2b466e943a438228f89da0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65089195afff9eeeee466e25218ca433180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b95801f3f7ea4449d99a61a9b756e4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a6051048123ba41ec1e9ed0b17992182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd3f784a40d095f7d6d9b8149aa602183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbd789a548894766b3a9bec3bf53a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09750eec1e9c4cfbbe4c2406cd083f0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43ae92394768cf1ae5a224b2ad3a3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c1743ef318b570ffee045d58230dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511dbeedc8696adf528ec51f1239c94188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378f9f6694eca332b6ba645f002b265189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e0a05f2331ec84fee8b937b8cd6d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbe619bd38ea3619651ffab45ce41b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8382ba61db0b164e1e664da4692b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533a2d2012c3121850acef8dd1e5c55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf024de3add81de12f729ba909553194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b848362af1fb85987df52689045592195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788077f1f5a1974a35deca9f843fd919196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a33dbd8444b1e45685103f5b01c7de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1df54bf13099528d7205d6403dacb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a7d9dcebcddf40bbab08244d9a56b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424daf04140bfbb8666df5fd19bb2acc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927694bea5d1851f828ab4c99d7b533201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030f040bcfc3e10bbb9f43b219bb217202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44a62aa0296a0a95821c3ea6076970203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156d28bedfcefbd7b624246ff19f93e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07174d81cd539fc309ff0a3eb83d46dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166b560819ccdc2c7841cc3339d94f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e5b5057919b6957900af7dee19832207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781af73fcc84de5aee2bae0228ef6fd7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d21039efed859016e9fceee227bd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe1b69c4ed32de42a3c9958c53057f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d4b815b424d05b087540696972988211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d81fa0c82a7d15accd4fe86533ac6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814f08d7e5f703f47cebf80e53754a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b82c0c5b5d1d3f718d1cccc02d7cc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2272a9591e09f2d6bc769ed8fd71d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfe5ae8581589ea4037fcf39ac340a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df70033fe099988043da4a34cd7f1fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edfd01a12e4a67b6354c1c9f2e979e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49a6ba11edabe265897b62d7e6c999219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0cabf32f1b32c539f7da9c6e25a7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4fc0b4bdedc60052dd14a3f36c65c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b9e9f85db9bebf014b16719330a5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2a9f2e59df69adbc1abb48db67fbd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8001b364fe00d433cd73c51034eb5c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264d3ccb313a7004ef59782ede21b5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90e4d1d3dc35711d6c5c19e36fe0c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aaa07447ca711e7960bc6eb750117227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076d2709ce36b800a2cd8adfd72bd45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5ef278bb11ce4e9ed15807a50d57e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945cfec9e6d66d39d188052e756945f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e28eaaf233c1418300d3ded61cf48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664020d0e90a251ca109688310ecadd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9552d3a6fbdf6ff43c0aeba24b6280233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2595aae2efb70cd504e8fc25a205de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853519e18596c798a93cda8e37b603c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037269ec556f5f63ddc786a6a3a6a61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd48422dfbf4d46c49e306ed39939cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840533edf48c5659971631e26aa8c1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce3343602ab21824f02a09d0bf70e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20c4de02ad734d725aedc4f5b2df3f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b58af6808309b6f80f9324fa02cde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab37ba2695227d443a43edd33d46b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bb5cc0d587a32e5bc7b7b76d4a6b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4c2b0574a66f6e47133c6bf2ecd1f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed814c0c3cea97c6995bf7a0fc5fcd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48fceb1b6b0355c9668c998eacdb77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14011dc39d30eff6eef96128320a9ffa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c859b88c7eb76e84db6147f42e3899248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed112ca50a50361f5a546345322289c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb150b8fa84a35886f0fd8c1543144250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e00d2d1a24c24cf0ad5ceb732ce6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f8e4ae1187cce5e4676fa5315d585252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e991aac2d89fb336d6141c3efe11ec4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb45a3bd3e69e9b40db640f9131f6e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae3e4e9b865692f99713145833a39d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30c2c40622e2d93c75bb5d71b26d00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679db17be14e70cd2f9ab59e5ebad70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a0cedb185a49ecf87afcb65553c9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e345d39a47678c04f2ee5a423d62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ac2420b60133a52fefdb7a92ec584260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70149803d93edc95340320b02a417b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fe932496bec399b609c909b5cb3db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb94906906dd6488c50352ce005bc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ce717621aaf1ed3a377521af8c5d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65469ec230abed4deb0f8190296f199265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac56867acb6ca60730dcba942e0b2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b65397112d423e88c425d111c95cf0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de53302fbe0eb86561b89e06fc8c3aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532b3c0fdb9245c9e844e6c7a4a8f7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e757954236bc41ac7e1af0a2abbed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071a6294e0f767ac50f7366bd04a9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c60fe4d49b8ee1eee2fec102c061bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd364cadaced4e4d56a6201e289dc57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e400ac8dbd4053f2eafc63f4e9ed78274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643d31d9f20a230cd6d680c5be5b4e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4ca02e26e8f07e9ff6880020fd90a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71e5537fb1813d42ac6c240be2b985277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac997ecee001cda8f833c25244f2ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb37a0760cc860105c2a568b8ded375279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf494ede9305e514810e43a5d9bc1bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face56a8d39827350d4187ef0ab116b4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5636c5c49ff0678525e1f0a0993b85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b3428cb0ca19da3ece5f0e0342cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b1b1e7550c6e2ab76c42bd850a1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d9d88886019872efa17c0af046ef6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1918733b47c93f3153cb2cfa136bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a20210e2208d5766410fae4c3d68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84158983f1f67d66fc9d6b8bafd8f82d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f69b21ab1f1433b6b0fac0dd9e8e46289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39bcc9c98a96c08ef80d058c29cdf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dd0d7bba7975af78e1afec022298a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24f7fc1c50c0caa4b2b5bc4bbc2f92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73409a78c058ff19713d0e938644ecb4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e1e1d72ee1d72de40eb4f64bb9d9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66620c8e77aed87afc5fb64b3729042295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae453bcbd1f24b3d25716edb31f7b32e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf937a79f78fdd911cc342df5b303e1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d76ba78b320cbbf2a2cd766d23ad9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233b71233cccd35ac85f7465106dbbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d2148907581f860e64caffda43fc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22169430ea26efa5c40edbc5c9b2a4c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48ef9913a0c443157060ca6145a69b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa86ffb9aed65b4d8fcb7b1e7336bb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea9be06f31d8accb9a616bbc667ef2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6205f5b6cccc4e0a767ae77be9ce09b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faad15b061b3598f80f5d268cc6552a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01440a527809c96ae2e537fee3b0a691307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e438d52c3ab8564a1b0a56d5ca37b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd70dee66acab404ebbfcb375decdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6089e0f737d2c66d3e8dc14eddb5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5827d98d579f29fc36286f8c7800aac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b882bfa49d690bd00a9a8d00ae168312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658df2fbef0131cc7b08ee01199bed0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd38bc4c45b624e90dad91a70870122314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f3e75b2f6bfa146bd5c2d00a6c27f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a60e2d9661aa8ccf823558d0b18ca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44757ae3e6d8cba0c9e0197e42f75a7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8ae642a45a9e596338aae04ce56d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc6176bb0df5b128427477a7a0fa8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffebd3b7e1b16bf4c717d07c5cfb068320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d6b8ffa8d35fb88ef136f292f4b7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf6ce29d0ea132951432c40d9883a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6758df32af9b9e94743dea6a644c2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bced7abc16e06ecb733b4c41a8803324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3295dd3419358107eb4c348e7a11a16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be2e35dea92961c18130b73b0d0c8d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4c6f7ed626b11bc46ea2904caa9bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba7f427713186af3525c523a9a9c9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e98eda0b28d3cb2cc4f8a948e93a59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a45e8bbd88afd8752789e92089c3bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423fdc202c860700055729e0391dc7d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91addb8559c4a14d8df3b5521ebf28c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790aa1a325d60c2eb691d7eab770c5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40589b74828fe01d4c1c8c332cf2ca33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88852ead33a0a3cf3bb7c3c9d6eeaf72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c854d711c8b4ecd8726725911b13b66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddb425683537f4062f4449c2bee3c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86323b799a108ed10d9507d4d50591ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80fb61cd855c318f636f94040951e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646132060a133a00393ae4ba0172faa0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcc3cb5de49216f80022f3c7bd9a93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9a9a717781ce225aa21ff88864d3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930cfff3629013d4b9ab64b1d108144343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4129ebeb4057a6a270f9c796bf2c14344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d62102cc8b7029cca167e60a787718345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f686d6d26d1d50cae4098b47e4e98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e091262f8dd050de8677b1fb60d5591347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841073553cbf8d7101f634d1b13e41e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6981a36394f21c71ee2b25a2c06df82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c6426d3321b6f0c4461e7d902f10a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac010476af4c880f87a8a7eb9c2119b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e803b74cba0ccce58a4d652f30968352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b455678f478dcf7e5f0fbf2abf71200353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa66dd9edc062a009610244452a996354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47639051fe18a592eb05897d24315674355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ba039fa39f08adfff8be8fe04b31e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d49f443c83b16b2a24804f40ed425357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a5580b71f343e50b9e3812b52ac77358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecef373d9791b70cd99cfaf6eccdad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317c49c78d241debe389b6e7993ae2e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1339f56d1246935faa7a90e70fe9f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c1208b782b7f7ffedba954fc8939a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021023c252b6d89cd737235e13ea350f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8ae66e7bacf23163e925a60fcc288364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae95dba6ff20c034e954cc1d6bac6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dc599f69c9377a87554ff895501fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dd669813e3035abc5c8eea974f36f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0a656cd8c4919569633cd1a1eb88b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb6d3d52ff2feceaa96d8b7d99e71a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17faf046528d76ceca7a79e1a2bba65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1f14102d436926fc771472932c60c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba742a29c50eafe6f4057960498e1a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a40cf26679004dba77fc5132e3190373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc22a9e670f1ad10cfc1c63400c402f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291c97c77dd2682d1e18decf276b671375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3976902a0c3517421f67e4bdfe33cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5925fc5adacbf04e1ce08a37c58abe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ea3a359a3500d425a9fb062aa3f28378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272601dbedf1799800f52aacb3b2a60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e0ed22488479f6c8b03e338781c98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b8d6ee16b35fc8a378558f6ee41c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5bff20e6a6b1fae84905d72953bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c82db9e5356140b9be5a2de6656b88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d321d25933dc533d096440db5fe30e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e386c13c8f3fc47a9a33116a02ff7a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4511fee8a28d4efa75898e4a0dda972386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdafe62b168bd5210b5c15149b274f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586c41d5fd3e3fbf4b11f28ec31c0e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc86471f27aab4d17115b3ba94ac44f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6187f1d58f60748ce307320603fc8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c670943640a2724e19f5403ee623b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a31fd5b949f43fdc7a60661ffafbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfbda3d247f0ef47ffa8866324652b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4cf70d59c74b576f12e42095d4323394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93199a2a7d517a83f95551c2bbc679b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3500f73be9f955314aee4ee8aa52f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d58fd713dbb4fadfa333acddd8dfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c810c1c6a92249c8c78ca50896f212398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0d6c190e1539718e0ced6128b9cb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b65d4e9587fcd0cc446061bfd0d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea082b1db9b42f5734f606de206aad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a5c48c5046e2bd421b338ceda3a8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f704718b8553ccd74b0eb912127e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026881efb0d04527cb30361bc57693f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467ebb89d56656013c290e058e14fd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f4d83b50dde091ec0f35cc1e83a3e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00014bea3b9eac5a7748fe114da46f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d2db348b87d67a9b8d7f8121a56d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9038deaae2b06a0147d9400cfaa8da6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9e822d64bb6601efed5fcb4751e20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df746e992631e8fe65fa1ee7438e76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82146a09378124557e8e3aedad1b3921412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda544f936150bbafcf2e2520df24841413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a4802ad934d8b3574324898b0a597414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9924f4a493070808ace408d6f34f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba1c67422b5209c2fa42551ff27144416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06b3642dfa5e0f539ce1bd136fd8f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f678cd77cf329807e3ae51ae7127418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f02bce72d894cc51bfc49251b573b7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82588c5dda037e830ade259d2a3aa89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a6b7093bf1acbdd1b0a5fa6fb0d04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79ab1e851808ff41cbe11720668ea4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f480f1ea898146eb66d9c1d3fb42c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679c5d8adc78b71ec0e0c3973b6b3e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db426302b00c8f4f055c183c61499226425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b853ab43ae6842fb67d938c91132b8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533b470326d51fdd0b572c9822be38b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e66f8ab452653ac40c2b7b933a8c2e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7002280501b9db7b28f819491cc9792429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94591792f0d5e9f24d1a8a806d0197b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275b8933508a6576501501d5fd62750431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3515559cfade95d705d3b35fac019fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3db85bc590d0bca0fa83faa97a7471433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50103702d2331ee0f5bbc08d68e3e342434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ec7719db2bd12817cbdd4c4115ab7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0399182dbe923b7468838387048d9fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da42ed9026b1b0bb9f8e5bff3d2333437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d1950e098cb5ea98963d38c4cdddc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b984ac4e26295cb289973ebc7b59d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832833bfb3f8226d9b02151ce3cccd6d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571315345dc6e3910fc624c4a775450a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8c3faff048363017e615c254f11b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede488c8c3c4ad924fffa3cfce27a554443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80254321a33deda99a866f25d794e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655da2f2cd05f1885fb7f6df72b37815445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dbfbc7884e2b029239b0c575f21d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca84a125fa6e32ad95ff7ae9277424447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5d8e31203f7b9dc1f6b979945f4cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb79891d9175a4c8e49f075b60cdeeb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585c9e7cebedb095a8513aca55dc83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c137ae7e431c88f45d238e820b7e38f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618298b45bcf279a23ee189048cfb097452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802fedac8e83c30a70c8b08c1bd6432453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4375c84370be0900fc3495a0dd2e9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f5743a5bb702917178d4b1b4bab37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dbbcbba798070a259a63dce9fd6b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bf826b6c0a38efba6284af58b7faa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce7a23a1d2e757efa123f32e14ce8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caa155d1b10c100a34527ec626f1ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774c3a7b59f57cafac93ac7c1b7cc48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965bc3943d9ae7e0da0fb7c834aeb35461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20113926f894e25499976785be288a36462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac89c295ea85ed9daeecb311f4a986463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aca60184e35befbf9154240f83776e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2505c9aa8a7c5a92426d46b2894d72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8556b2d6c0d6e7b2dae0ad5c41a6556466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaa3754fd0dc971c8906fa4bad1511467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b59756fd131d8e0e2f2d7aa485d38468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8b27482e8e0c1e1be9159941d5fc0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1b624b2800a25ca32748fd830df5c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a9589b35345c5a6fcff6916739000471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993678e181631a3eb3cf09d7d761d7a6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768287000f94e622e2bf7f2938011d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6682c996b6285d3488a3286290f9c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aafabceba03ad32943e947f6bd22f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1f4f2d86d5bc3589547a70b33661e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa150dad8ecf9f61798172d75254d6b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382154480d006ad9d58cc74fb0967461478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a03f4f5d20819a8add009a099969e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743f3162e8b09155c9eef71750ed9d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cae1b9302be8a793a0fbf413bfd4a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d1bc3b3aad366675e0d838c52044d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dae88b26e94f1bad963607055ef415483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274034ecfcc98e75411d404641bcfe07484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e1e242d20ed0245159300943a9268485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51759914e44792965f40905ddbfa74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd8f81ff276d4ff1defa52b45f0140487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb71d20e0698cd12934b7db2eb10dcb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec337beebdde06b18208d6f1cc9a8d3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecf435964ab4693ed95b84630ebc23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4075957bfe6b460c8b5149e17a98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c4ace965e7a3a50267582f4a4bb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a58626f8526e3ab580e438dc9805493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e9d33fad3f5062b8095a5408955a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c668bc9b6cf5e720cf4ba8d345cc5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e144514185252307284df7f1494c4b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2919c108efb287e6d33c3f4beea77c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e694701d59abf482e7b229d06b5379498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02a68fdfad22aa028fa957e59b2872499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b1517ca14c31f5be825e9ccbd7e17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f84c5cbd01a795780b0d4a52c6011501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f0038425006dee218738031c537b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cbf47880d4c71e123eb6e18ec5c43503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814b47c5a164146ff4e04f84b5fd50b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40645bd51dce8f37415ca3de7be2d44c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3199eb555849f9418b741cafabbb883506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34642ecd3a1b5f42020639a78ba8d16a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1e7244414be0152fdcdc55aaa6b79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c61bf33114b080b87d6d73ce009f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60772c3356e86d3981dc2832b1d7a3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e60cc151965383acb6dfa8739e1603511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2215a82b292f2a01ff88e85c4c13a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5da9fd6b432c8f715e0f1627678da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ba87f5b7436a717ca7aabd8721b14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462b929c0f49a02d43452f8407aed61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6defe9d711934a8bf41a97a514302c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebc72e8e7aceb2ad123438e12d548d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87127a6b0862600366559305ce4400518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6a2a34b03276a14d5e0ae1baad42f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f242b9c7a2f019d8462ebd62f1d28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864255b7960d954c53c88a311746f33c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64f0f7ea5a2dc2be83843ae500d14b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd1233ce197f277e579e18d813007b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632f4510bc29fb9e2ed0c972025e1ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4438af0245183bc0636936b0a1163525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6660a60181b852ab5ad67fcbca688526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af631e061b84f318f6035ca16af1752527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2370ed19d1fff6dd1e32fe5b366591528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37925a873a6507aba3f09e02b672f3cb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6aeac451355595d61c8fb7fe70203530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09268e3fc1ace89e2a38872bde87b199531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187bab3717de820bd0e37076d34847532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b252b0abc6cd00ec727a8094800c5a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce12a0a24de93065226de9a2e75368534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f870ecacb598c9d2c74dc769feb5cf2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd4da91459cd8e482169da8f0110f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f1e9e452bdae9beb263e6c94f2f16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1290e6fbc843d333b7af5c1ce57f046538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6bd18dc98b7fe5aa8ded0ee65631c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5462145f2d282fd0db8857e299fd7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b142a23f1128e6f9800e90022dc679d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63975a3b13d6a799c68bdd9a338063e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe8c17115510502c540a797b5c07ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613daccbc6cf15fa3bdffec7dd86ddcc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51db7d4fc22ac1de45603975f0adc5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83f02fb1ecba576facf1d67849867b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e25b034e5a8c38bf6bcccbcf313e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd18c3b4b5ef6380d3ccdae93480564548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70129979550b2782ee1640b3e49637bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45976e6ed0cdc1645d30b099bd2a736b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336f6f0a6533183be0c36b046a5e6eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653b9975bb75327a45fef57a34471e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097a52adb4c43cee1e52fa8038f4951553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73151064e003853f3e911f0c92d0b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93f559eafa08e75c7a77aa0bac72ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566502acd4bae5d042c1e5887a2b0891556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25224f7e6c1cca5917b9118805859f6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa65a51a641ea8a15f109de8973dd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3fa8ec17043146545d87b46507301559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8654f7048af06dce84270108e37ba1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11898c939895adfc87f154933d6a6b47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ee2eadebfb86d8cd348b29ec72a62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c8c01ad75f5099abb2bd1288b1f02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdbe9db10b3a7b3ace417af44b6c47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e29a028324b8f6e09704f3645badd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152641591c3927299f5db84a35ae4b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb8181f1676c365132bec99da21caf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6efe128f827b00fe267d91ecdbc38c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b2eec729f4116a4fc95a3890b8992569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e439464374313ef2902a42b27fc9ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac34f5ab154035459aaa58b5ce789e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea506d2ea7c5c53eacf41251fe4b2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f01712f9277e2b7bdf44d1d2924526573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7e701fae182d7e48af6b4257bb312574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637b6a41598536d319331277ec14c09575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838606fe869cfed1a01ed1ca830227c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403c14f850904b442ca2039d65e0931577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6325e4c3f84cacd5517ce0c2e3ed5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf688fa39174defe6e223b8295d065e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae04a975a7eebc9a23aa2949df52d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdca42420c273f983386c5066f05814581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5dd6ae8da98b1173e5d5d0dd088bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f4e3df4621c3ee8511fc21a975677583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f57598e48a478ad4e3e2a516e247b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d39b9b77555e3060a4f90982d7e3fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6739ea56b577dd833536332a3d66d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37fbef386f069faad59609cf07fd1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8eb1ebd2396727aa652950b1c1fc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e36000d3bba5c09646371efb263c37589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240937f5aa869a8bfca614c25015dd2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aa00061f106b2d966e4ba80b802e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b98721ac2f45ffc9f78d13a5915b08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0902a609a6dcfd8f8ff396760fc31b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e092834bb54525010e9a02119957b8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc365c05ebae4956c0b2c31a973373d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b15a03ccc55419335119af940abc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b63ebe8dda973ab717007c58b3301597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b848804395c1dc82531cdbbfc5f2346598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77535f2d786da994fd79b61c0fd60c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0d26023559b0fae9b469c94353022600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8168a211a7f2509a1626f6aadfb10a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e702c271ea2d7c3c7a2c2d07a62fe5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2bcbbad789fc4a77d8b437765f964603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d7da48ef5a04988166cda5f6f897604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e605c50fe130b1247c9268ed438ac9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00484fac0b376d9a0cfed1d42d3d3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d80d72acf186a143694f9b32b235c6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f928d1578ba5b9b3d7e3cc515b62c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307611b7e8007327d56e94fdf6803a0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f03c467f36666528188a9aeb2c3de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0e9b046d524d72440f7d29436b6f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfea4a11be7051c6fe2afbf8d5f720612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32839713c0b6b76ea0c8af41bf7e09613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8cc4782182dec5c5a8cd67d5480c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edb4502af79e42db3f34f324fb503d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a886ff6d9643b135febe7df6d2891616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500168c95f5fb79a198809ae1eaa29b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979e262047d4fd635d71503d52c9e8a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b03569efb1dceadb2d83967c773862619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92c8e059cbade22592de2c97a16d9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29780b3d7b51215557dbec35cb71af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb962626a33bf17ade4e8ee8510b52ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e5a66411fc4a9db1a68a9a2cb8872623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20813c4245f877a3aed7ba42320960fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e11ac553e1a9bb19c1ef9c9f61ee51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bb09a491c9c09472267e3af670e62626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bccb562e907d2678f23d0382e5c7f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f19954bbbbe9eaf8ceeafbf4cbb8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bac52b0e5994ac369b31115f76754629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cba0360bc0873e896988173c16978c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d209a7f5802cf18a55233c2b0b498d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652300fda82d7094001b60ee97c75fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58305ceb56351f9294fcba03956882c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec50904aa0da5624c8172705881ba7e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615f667c701afdd846d390aded6b263635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6ac35138db6cc00ce6b3a2e11036e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c3b3ad2a9aa21557f459bf885372c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200a863114d4559cf7da4152c79344d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb5481ecf333fb88d4b9a98d1eae32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9a8d903ee1e7eca24c56e71124c0c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc84d93e47d634d7e393cba3e6daa0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a26a3161dac5068858ce9a34a7c71e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d604656f6d68c94462de084271d242643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa70d5f89209b1bceb1279ff3ed93644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c1cb61915b0a315bbdbe4b5f477d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215acf744d59b55ec1e9031081b3272646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf1693037ed9a90d1b49f1a34d42fb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c190cc36136997ab0ee410a30e534648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acd787a7e3efc95b186e89b35f84ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a048497c1eeffa09e603905a52f59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e15d3933f32b610982ae9eb509837651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bc5873d077fa4c5c0ed75d8c7c514652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c085b5d924b078997df0a1584fb3c1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c90c9b94e5be6a5206123eeab51db3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc09a34f51b8812f20f63ec5190c09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4945682d01a63ab3055b6e0992f18dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b80fb29ec55de44979c631710ac19d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8bdc3e77cee5d8abe7b5ec6ae0435658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fb87ad43216ce73b9a527e56ed1a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6a907a26d885110ec3f734c2d8fbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2725a19443a01d148a0cf49cb065608661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c8e0d370260cb9b61021dde930bec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b67b53ca17938e39c4f08d5db38402663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f05095484069ae8f44c328b59a9875664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aca98cd97ff25972f35d94df94c65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531a9b3893b26de592918c498dc5d9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aebdd70db7504c989b75f2dac7395667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574e41af1252d03a0e61f9e018fdc67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a930af8b5ffb815545e1bee2c116e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e69c073fce10e53375a5d0d117603670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda57664dd7615b49e77ad340428409671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69750d8a98f416d296811c1dce6e406672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc87db45412d944f1fcdacbb72e4f07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06af711111435130408b89378f72a0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4694e5977939de416da1db096439cdf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5c97a5d4362068ce2bd2b0af02664676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63064385a169384771221fd9a8cd54e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1cee5e95b9ca6ebc76d083dc0b650678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb6522e5ff2937184a64cd9a865f1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542d095449c80301ed9d1021a35f4bc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975311b3b2fdcf6e5f52071681a065d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35659b51d3be3d91857d406dc21a12f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dde5454ad4121b17bbc1718d9201d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a24f83570c3bc869c63e57ba71605684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558967ac93aa6256ecfc6059596c115685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc782540e7e15c9679d8dff7c291f0ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4b8e11c2360bd6ad716c1f1e2f37a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b8140e03cb3a88675d6545e81f89d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b14ef85004ac205f0759049239d5a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cf79d0fda879992027d66838692cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ba26f64fa618493d43359a79c6338691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc771f7a3443ef03ff527abcb841e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57704ab66c7f3d278245082dc843ccb5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e840912a568564f03490e402fff0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b0f19801bfa872a47e27f7437e196695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15ee333be791f236242a884dbd214696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae9fd7b968647844f932022ba427ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d5e1d456d47fed3c0710c2a5c773698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5c7dafe0338aff61b6e6cb517da24699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5e129d022e54803dc1da76a2c2e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d6bba1af386ff39d32abc13ecefb5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e0ac780f266f56d4ceb139f98e2f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c3b88ebe84ea578eea83697fc33cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a57d13f4833c1da95833e909c0211a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff017d9da2c905147e83a569838a3b59705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33652dfeaf3df84af074379da281c38b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc3058853e801fbae44d8fae74a6c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df51acbae2eebb1fd5fa81f864cb28708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19805f98340f500e71d63c41cfcfd403709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52325b79f30e5976b58140bd0aacb3e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228369885f6152dd4c9cbcc427f1d684711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a707a37bed3b6c5812083c16a6c1ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703922a95150489cc7966dca3dbd5a63713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9be45be2dcfa2058ad59c113b16a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30c92416948b918191bfb541f95981715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283892454ab9e92fa2ef36e36ef7f23716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24ba8f06f94af7cd71ad4abc29e9ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea289794389592124ea228125a6ded36718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a158244e3bec489bd457499b0863f35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115f107771a16b0d9760ab5774735b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf55e8c9c836a79f79bf7d0bd48c90c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a162494a166e5cad65c5136c6e4880722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ab9b77575b4f29de773a799734e14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2be935714c47687d17ca2b10b469724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f024ace9172ac7d255af9c4af3c859e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4aa441130df99105194b34e66d179726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda4ea217153ee903049f6f02993b88727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5cda07b3bd547a4cbaa1e67dcc2f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f39b0266945128003c5a6701c67a9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24301ba20235cfc69c1bb9bc2430abf5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c279360a0d26497057e9bafac173c5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb0b46c043844a96aee2c6c17fffc9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06745e57678010024bba41eed39a1efa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3dfb4c02279d23e4a10225f24850e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95512eeed8652dcaae1c262408c67fab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df45a76951635ae012224681c75fda736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d45f682cc002a0d6216725fbe1159c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0a3ec59cd95395a0dbd651b129488738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce485b9dd830aebef7a35b435fa77d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3238432eea13af608c0f0429b753f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d8a5ba5e7033d835d86d7bc325af3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b562d4ebe2c92eeee49d0e8b2e16329742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1a7d58f57c4b65b8bbdb21496f813743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ee84f811d5d0774bf4ea3bac3485b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e8b6b234ed185500ff14858e90bec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b744337d1dc94f0fa1a84c0d48190746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdee8dd3d1bd1c7ab17d7777c20605747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec9854e94403903996fd09e3bed10a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4989fd698ffd9af43f80c62f5a5ae01749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26f4d70195a9974f8312a20a9d9a7d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7324ee7c10681bfc7ad55b1174ecc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c59c45a7825a9f914af47e740c28b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1586bf5d631d3f88432cae321f0b695753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8ae2a6e78a7d541cb5cbaa4c285a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d2eb52a74517a20e70b09efb6a78f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4400d87e4bb152f9f879bfc27d1ae1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa30e3d91354d2466d3ea3f8021eb3e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5cecd6d86fc91d0e59615c8f6d4b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4249f5f75d0b84ba2ea1a33b496c26759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32eb7fd4a4c84225830ea3ce490517b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8232e7fd4f9c7af2913609a1433c2c7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c377fca43c48e35ef6922fb99a3a4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3920c4286475a9a0df6aed80672cfb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280b2fdfa73234ec75909be6a2b1ad3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22d9bcea3e3dad27c99775c44947e4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810ebe11a87ec1a0f2647944e825ff6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f66c26ce384807b5d4ef5fd65f53bb767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5839,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6079,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12314,531 +12086,531 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>151</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13009,51 +12781,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24374,1461 +24146,1461 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26759,1550 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28569,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J411"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29295,9606 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24131</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>4.71</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24169</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.83</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24171</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>3.8</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24172</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>4.74</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24173</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.1</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24174</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.68</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24175</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>2.31</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24176</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.8</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24177</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.9</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24180</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>6.36</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24181</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.77</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24193</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>1.99</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24196</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>3.7</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24197</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.23</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24198</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.66</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24204</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>5.3</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24205</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>10.15</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24206</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>10.65</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24210</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>4.19</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24212</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>7.99</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24213</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>12.43</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24216</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>10.74</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24306</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.42</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24308</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>1.47</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24309</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>8.59</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24310</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>5.49</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24311</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>3.56</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24328</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>1.54</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24329</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>1.74</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24340</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.63</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24341</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24342</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>2.11</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24343</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>1.81</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24348</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>1.86</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24347</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>5.13</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24353</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I122" s="0">
         <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24355</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>2.14</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24356</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>2.25</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24357</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.73</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24358</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.13</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24359</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>3.42</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24352</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.35</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24405</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.91</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24406</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.91</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24407</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>3.15</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24408</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>6.41</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24451</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.94</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24452</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>5.78</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24453</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>6.54</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24454</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>4.88</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24462</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>18.55</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24521</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>20.41</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24532</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>9.970000000000001</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24548</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>5</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24549</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>3.32</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24550</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24552</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24553</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>6.13</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24559</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.91</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24562</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>7.61</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24563</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>10.42</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>13246</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>3.47</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>13248</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>9.050000000000001</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13258</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>458</v>
+        <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>2.7</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
+      <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13297</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>19.74</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13314</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>7.58</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13325</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>3.66</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13571</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>1.51</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13582</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>4.79</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13598</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>2.41</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13602</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>18.77</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13622</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.33</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13643</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.25</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13644</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>2.25</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13661</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>10</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13670</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>465</v>
+        <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>3.32</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13672</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10.22</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13675</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>6.25</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13682</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.86</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13686</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.09</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13689</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.61</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13692</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.58</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13708</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.75</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13715</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>4.43</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13718</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.33</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13721</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>11.42</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13739</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>11.26</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13740</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>17.83</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13755</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.6</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13756</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>3.22</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13767</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>3.14</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13768</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>2.94</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13779</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.45</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13786</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.17</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13793</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.04</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13796</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>10.33</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13810</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.46</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13813</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>2.49</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13816</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>8.34</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13818</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.07</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13820</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.01</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13825</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>6.33</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13827</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>8.390000000000001</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13833</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>2.54</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13838</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>17.24</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13845</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>73</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>5.03</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13848</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>133</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>9.460000000000001</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13853</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>3.32</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13866</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>4.45</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13878</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>4.7</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13877</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>602</v>
+        <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.19</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13885</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>8.18</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13895</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>2.7</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13896</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>3.26</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13902</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.56</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13906</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>7.61</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13908</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>13.18</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13909</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.02</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13910</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>9.050000000000001</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13903</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>12.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13923</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>2.99</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13927</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>11.12</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13930</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.28</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13933</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>2.55</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13934</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>9.789999999999999</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13936</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>3.32</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13937</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.16</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13941</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>12.41</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13942</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>1.93</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13950</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.84</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13954</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.88</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13962</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>17.44</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13972</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8.41</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13978</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>6.24</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13980</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>11.76</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13985</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>2.81</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13989</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>4.47</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13990</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.44</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13992</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.17</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13993</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>9.34</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13996</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13997</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.140000000000001</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13998</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>10.48</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13999</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>10.59</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>22003</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.89</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>22005</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.65</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22006</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.56</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22007</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.11</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22012</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.4</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22020</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>8.32</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22021</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>29.61</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22031</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>12.82</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22033</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>1.25</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22034</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>2.99</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22035</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>3.22</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22038</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22041</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>475</v>
+        <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>13.17</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22043</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>4.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22044</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>3.64</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22045</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.57</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22046</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>4.57</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22048</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>2.12</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22049</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>2.76</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22050</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.78</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22051</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.9</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>465</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22054</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>3.01</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22055</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.6</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22060</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>1.62</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22061</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>3.51</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22062</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>2.45</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22064</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.6</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22065</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22067</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>7.06</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22068</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22071</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.89</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22072</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>8.890000000000001</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22073</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>13.12</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22070</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>5.56</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22075</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>14.32</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22074</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>15.45</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22079</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>5.69</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22082</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>829</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>6.75</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>830</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22082</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>831</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>6.75</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>830</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>830</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22083</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>833</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.82</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>835</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22083</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.82</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>837</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22084</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>839</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>11.86</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22086</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>3.45</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22086</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>3.45</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22087</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22087</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I283" s="0">
+        <v>7.3</v>
+      </c>
+      <c r="J283" s="0" t="s">
         <v>847</v>
-      </c>
-[...10 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I284" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J284" s="0" t="s">
         <v>850</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22088</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>2.59</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22090</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>2</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22091</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>7.28</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22094</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>9.25</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22098</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.94</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22099</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.37</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22100</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>465</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>8.279999999999999</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22095</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>8.960000000000001</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22097</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.71</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22101</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>4.67</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22110</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>6.7</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22119</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.45</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22121</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>5.21</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22124</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>7.22</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22122</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>3.68</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22123</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="F300" s="0"/>
+      <c r="F300" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.61</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22129</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>14.83</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22130</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>15.08</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22131</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>11.82</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22132</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>8.35</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22133</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>7.3</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22134</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>9.039999999999999</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22136</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.35</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22137</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>11.36</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22138</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22144</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>3.94</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22145</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.06</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22152</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>25.67</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22153</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>9.51</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22155</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>9.75</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22156</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>12.12</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22158</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>5.81</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22165</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>5.23</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22166</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I318" s="0">
+        <v>38.72</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22167</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>19.26</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22168</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
-      <c r="E320" s="0" t="s">
+      <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...10 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>12896</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>3.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>12906</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>1.75</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12945</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
-      <c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F323" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.31</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12970</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>4.95</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17049</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
+      <c r="F325" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I325" s="0">
+        <v>25.06</v>
+      </c>
+      <c r="J325" s="0" t="s">
         <v>973</v>
-      </c>
-[...10 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>18018</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>25713</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F327" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>6.17</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18167</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.84</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18161</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
+      <c r="F329" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I329" s="0">
+        <v>24.64</v>
+      </c>
+      <c r="J329" s="0" t="s">
         <v>985</v>
-      </c>
-[...10 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18221</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
       </c>
-      <c r="E330" s="0" t="s">
+      <c r="F330" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I330" s="0">
+        <v>25.02</v>
+      </c>
+      <c r="J330" s="0" t="s">
         <v>988</v>
-      </c>
-[...10 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18226</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
-      </c>
-[...1 lines deleted...]
-        <v>991</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>3.87</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17100</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17109</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.75</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17247</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>37.59</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>1000</v>
-      </c>
-[...10 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17533</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17590</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.619999999999999</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17605</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>636</v>
+        <v>188</v>
       </c>
       <c r="I337" s="0">
-        <v>40.47</v>
+        <v>58.62</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17606</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>636</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>40.47</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17629</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>2.96</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18250</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>19.48</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18251</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>38.72</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18255</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>15.13</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18270</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>45.75</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18305</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>14.02</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>12930</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>23.92</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18245</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>38.56</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17291</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>25.06</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17335</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>56.05</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17377</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>20.82</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17378</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>29.17</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17381</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>22.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17382</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>24.64</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17490</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>22.56</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17491</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>25.02</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17526</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>26.6</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17505</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>33.16</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17506</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17565</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>37.59</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17627</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>26.68</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17628</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>21.04</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18326</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12384</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.28</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12500</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>18.46</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>12553</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1090</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="F364" s="0"/>
+        <v>1084</v>
+      </c>
+      <c r="F364" s="0" t="s">
+        <v>44</v>
+      </c>
       <c r="G364" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>3.73</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12621</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1094</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>23.92</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12705</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>5.22</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12826</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.66</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12831</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>4.16</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12832</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>3.92</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
+      <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17007</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
-[...1 lines deleted...]
-      <c r="F370" s="0"/>
+        <v>1103</v>
+      </c>
+      <c r="F370" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G370" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>1.98</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17011</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.69</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17988</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>5.36</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18014</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>19.83</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18017</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.49</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18057</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>19.98</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18061</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>4.77</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18102</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>29.59</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18102</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>29.59</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18164</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1133</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1134</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>33.8</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1135</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18194</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1136</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>11.26</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1138</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17250</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1139</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>17.65</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17251</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>47.29</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>17252</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>2.56</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17507</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>18.24</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17635</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>17.32</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>12914</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>7.28</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...622 lines deleted...]
-        <v>1229</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>