--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1269">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -310,131 +310,95 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -769,59 +733,50 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
@@ -871,59 +826,50 @@
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1393,68 +1303,68 @@
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
     <t>000013021</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
   </si>
   <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1537,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1909,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2020,131 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010200</t>
   </si>
   <si>
     <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2155,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2344,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2416,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2632,77 +2407,59 @@
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011890</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...7 lines deleted...]
-  <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2722,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2929,179 +2677,158 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
     <t>000013020</t>
   </si>
   <si>
     <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
   </si>
   <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
@@ -3130,59 +2857,50 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
@@ -3193,140 +2911,113 @@
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
     <t>000013060</t>
   </si>
   <si>
     <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...7 lines deleted...]
-  <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
     <t>000010655</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
   </si>
   <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3532,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3649,84 +3331,57 @@
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
   </si>
   <si>
     <t>000013059</t>
   </si>
   <si>
     <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-dlya-avtomobilya-baseus-primetrip-series-portable-bike-pump-20000r-min-75w-/</t>
   </si>
   <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
@@ -3874,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4c903ce10f6dec9983d2a800794dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37e2968b6e4e9ef058f9195b8df9802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a4257c1afdf42fa959e1e8823d7b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d648804b57eec86573c0c7ab856c4544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b35fdff4c44de7b3ccb041d187dcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b323d53b32172c35f14af918335e4db6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40bd4547ca8687e31054e51a1b0bac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9912b015f84735b3378a48b7612ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a60f5e163d4dd14e274686d1839ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e042e3f2ba45d536771d72f7892042a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2d8aa2fc48749a0a878702c23b3d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36192f08fa2891237ed95416d948e9dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a6c4e9909b41c019861b014674c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f8c0510a0e59411041eb755afa7f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1fccd4a2de79ebf4c2d7395fe2f1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd230fe85f506777e6ba858c3a695716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eddfcf21036bdc64f9d2d6721f182217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcf8e678796691a539a6b9c7647e9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d16dd1278cef08de32112c3b9886f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca9c4196268392ae4930b6e22a24e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2add4a58cfd947e59696470432d04cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5025b7d96972c7387a2968c5c7c9c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac679f1edaba7343565f71298b2ed2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb1596996625104b173ad473b9d8ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bd0d0b8c2e13b5329ff06abd99f8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa240caf8d77ece21da972276a96fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f55be964a5f6a19c8e14fa902610327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cf50750cf104b161309aabe8bdd9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a787da3ba16a2a9dd214f05f7d05b9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6cc6ebc180da26b5f6255c669f5a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bb35bd72f76390cad7ecd5dc48f0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e22f2d1927ab67099a197818e911f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f28f4b54e84aeedacc1ca82dd5902f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15075a01146201e361657c1f906e90434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daddc1568ea189d9a7393b790d7feb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a560d2d411fc9366e211da32cb40d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbad160baddb3591e175e3a7f7549c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e61de30369fb7084a31d9a1edf13538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e1107776b37cb29ee342cebde56d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a99878a5a2b8ddf0fa5d56cf2a7b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060be99411b0590beeb2bf7d6d462ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52916e837f30b3ced2a8f306ffe4724342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d088caf81b096e7d66cecf4632e672d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588818f4b77beeb76e70944f4f18a1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2dd48d57e2b6a894dac6713c81069b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb32a893e698d1c27deb42c2c9e7ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58a40db7841bf7e97008ef29da162147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae82d18611314b1fddbcd9e063dce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c195a5f2c02be85d72f51091409fd849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725be89da5b3b705af2dfe1a033b875450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f263aedaa6c7766b2c6fba81b1deb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad37c0a047f1c66ef3d65727c8724852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4864ad24fd3d266035761a511749301f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08898c3c9c73e4e566f76ca71683241754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8a60fd6c68344a72283395ce5c17255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd645c728527f74d941fee7b5898ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f215fbc461051679423c6c21205a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc04ef8dca8ec929fd972c9869714a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82da84ae9026245b61c984aee7bcdb259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd773c9efd8a253be3a1516bd8e2fe860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331f67f34f746df8695447c93f7604b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4c293c2c13c4e2508b4c61d1d3bc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693fd6fad3f535028a5155ac096c95363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b11ca5798aa1007987f7481300d2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32752daad0100bc3367886e5bb2413365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5d2fc8ab35cd6e14f78a7e4ce833366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fba2223a93407e89fd2bc7b22fb62667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd9df404dd53aef3d31c723948d14268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085614e16e33bd12837e067b420f08869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59768254350a37560038fc86b856b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5900c8d24e4577e97a12a63826b2e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9da5b451e33dabb33188ec0c2903fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04f3f78579489a9f52dfec3309381173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f8bdb812682ef138a7582a616163774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6361f5e0bc11940a8aafe763a39869c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192386285dbe449c5d1460f9f7d2f0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854239cb4a2038c5ac513b498e940a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bbf7fe3ea553ec1bc651ed08ecb7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc2f0558955ed21fe59cdc3aa5c48b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2181ebe46f9be2bbd1b71fc8866e9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eec298c6459141579ffd42dcd4882881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787663cfdbaf0616dfe19e48975d89782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc318eba43eecc9cf444c633b6a117b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8412996e887e623a451b822fd568a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fd4a511d2a41dc8ec4382fb91627285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a5453323e30c8228b4204720a417786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e4bd61530ef8f9a50d44418fb086987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3052660141e2f43911fbbc537795388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a45a6c777dfac85b553a4d582b761589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48691cb571ff666bcc82ddbf5012d6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b77907fa7a13bb963fa228a7e40d1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cfd217b2a05372cb69dc7940baf3f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c79d7d740b145ae734250bbe8a3e2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ca832be74b21cbcac00411b2a001694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040721ba32a3bd8cf04478d2c70aedff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c349cc28057d408a260d7c8d9aa309e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcad3e02293085c6fb29c29755e6ece97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1da3775f9ab68a05f00b250b5da12a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa443bca5568787eb75a2e4ec4c417399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e89fc1f6afa5eb120d7cd8eff56b5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffd33bae49f973885118247fc0e0bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3e62a6baef4cc2905413e62ed3271102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cee698efab8c39abc2c1c32bb0341103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d94a8499a94b465a6a5e87cd50815104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c276819c7acc863cd5fdd92d91d88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414ec7d166da9816719edfab587d8ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e82124bda988a64daad24a3d533244107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2548b14480153e64e29f2ca7b0cc4b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e0cc719bafab9d977f9f6319062b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f4ed2698f9a2054a33673fc961c15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f496cb5ead875fd4bd3de027c2bf01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7c5ddd82965953db2e1202ae47d0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87150a2f304c5d89748dca81d6d268c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466c1944430fe7938175bf2e377a5af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d1064c82629578670e9b205604190115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff047b25632e204bfae4550f1d894d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c0cf600df68360eb73800c49d3fd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b622ef9c01ae5712971faa1700eda0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6a55d99abfcc32793b9a5423cad29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15b959acf15faa866b693b47852464120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c014b9c9819d2549fe9fe7401dee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee146f3078e82f64462c077771066a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0b71ec21a2530f054863b1c229166123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca90542cee95dbb7cee7b2db1a989e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2d766cdc70a18fed33a09d6880a8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970e3026e4bb19a7c2cc8efc6019d68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef41e052102d74e10e652bf9cb2c527127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e4ae49587d8c8778ff03ce5c41955128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf01cac65eac9d3c6927e9fb441a2bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241729319089b9b3475d09b03af6dd4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3897beabd9349e5e9dc607d68300f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e351afd40232f4ec71ef325d93a0c461132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76893b349733e97703f6344e6edbf04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821ad6ed43633b29cd1484c4f677e3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb7e89283d9ad3e67dd31610c1b9b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0808e18646f4ce8668f53c5884358136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d603fba4dcc7197689a3f764d1f762137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9602d1ae15a8a837eb86baa0859b413138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1058c12e85bdae25202a69fb4666ea5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904b32abfd31df4590e926d6ca58f01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903460b4d43161638c0e0a92878a4f30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccc7221bc5654d9ed8d4387cd0bc95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f579a602f07006e9c259e70aef334e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96ac571b771aef36647a7873105d2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319295f6eaaa15e3736417481fece8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec2154fbb5746ba43ac1c8dc974613146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f25dbedb16ce8d8fe05e3d693469d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f44929601b963fb110534897982ff0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993d25527cbb76ede07c6906e43ad47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ad9060d75380493bedad596d978c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854cea8af7a9c74e5bfffa8df29812151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69151362378a22273ac931ae95cc72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e262205a6953d1c42af4fabbd4da8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeeae599e9aaa4574cca95ba66b990154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eaf32846355b2abcc0fd5acbf90965155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02670dcb106f19b9c16735be4fb13156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74a24346e61f5caf14aeb0f9438b00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daee92e39d49510fb1264f92481b91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33840e5a9070811b91d645a1739037159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5842c06f0ce340b0c812dfabc4b7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11036b5ff3f6f428228fe5c59d1f2c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ceab01008052e99286fdb6cff7754162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd8a8bd06b399cb5d1fd061153f61a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ace64a3a0c30151a8573e351a32f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778903abae9760ca50e9e83b20576a8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aa512be740fbb0178963a8f1fa433166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390e6cd2f20bdda9671a6c1577907fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa462776d1793bfba5e2afbfe4166956168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ea2561b95df38b7e97b2bd908461d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e11cca494eb34f60762380292cbf6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12b59da95ed26aca2c827abee52e69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418f7e5ea1c76e417a6c73844d581ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae709bf269cb8dd358c971c99fe36019173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ffd993edca06420525235699c09c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c663f53b020d9831faafbc5453a8869175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8078268e7ed22ef3a25f6167d22c53f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069b3813004cb9bbd729ba72f569d52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefa9b83087c0f5bb81ff97f14c92f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f2c6a5e7361c4bde900563da82a34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb79f5ca37e391b86c444b40aaecfb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef79dc0c5ab91d08768005ff3f098d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011fe67766855b0ed14bd63416e6fa0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba29dbde019b61c315ea9946a826d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9420ccc736e8d9cbf3fe092bb3654184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bc469e553736741b336e8ae5c86ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb328dff13d7c22fc2f3724c9a13d35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91ef244617171a59c407c16e4ae33e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982fd591a3c48d1df690cea80a21b43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab4634ec6de1a7a6c818bcb586d75a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2fa414a1392c714c507f16609679b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc5c1dc699bd65c6df843cc4bbb938191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ee0cb444aa1ed7b0ae6d7d1324a61192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbd92a79f77035a6fbc0dc513bf60c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8980dc5b5ef16edf396e96acfb129194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed65b032fa87d887843d037321391e4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602c34b7faa4ec2f5f3a0c8b2d23a81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d81faf95f3a8e03b2caab7ae0d5322197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde38913176ad8cea493ec6065de6185198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d81f8b4aa5edd81a2d86a3e3a4212199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c17cd6b3cc70d7848f5c537a7e6cea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dee0fbebd69704df60b626d1c3dffd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf46d0bcf072fbd0636e98638e90f92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acd38e138b8fa55df3f2b900804338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c45c30098c6bce4ec75c6761380128204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13021d2f01031f88446dfc9b3abbf801205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a820808fa683be6849d2fd1096871b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed86aa42992e0b425a1b6e9f9655cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdab3ac3f3ec8d373c09ab9db12e836208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38860e2099273199ac90f7a15e9486209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e69456ec4e08dee988132ded4b465210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69d641af203ceb454a3dfddbcbeee5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b65ccab3c1aefa71f7ffd7162fa6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8637787af7dc960a91a90d06dc90f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaf7824d14c6f9d33f770361329047214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadc353172861722804364474298ef9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddb43174d8972f5ed9bbd7c49a6952216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fdcbf64821a85d7c982fcd3138997217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583e81240f48c8bf0cfc33a58e889e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eccaaade1cc056db0b55f73665371219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b906edfa7175eff6c3d6b0eddcb81220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f700341431fcd74b92021d58230f0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baabaa6b9e78fca54c1a25f381e9fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fe6f46d8e7c8e7a89fc88948d5e13223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b828303929d270deda88f97adcecd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d39fd650185c9e4eb8a10391fd66f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44196541b0529758fd467447bd63b9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b7e42dd2fb86271ae213ce2cd3e63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119941e809edd49829151bc9f2abea5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f794fc3ec16348db0215c6b5e04d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856f155c491a42d53dc99125d71048e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53ec9f41bc9ecdf43bd0fd5e744a72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aec28e422346aaa9bba0c9d508479232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed3012f5974d96c05ebee6cb43cf87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ab93234329b8123388ab35abc53cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156efaa3ca6a879ca5760fcdbe064ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a20248692ce852ca7805412df1dcb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15d0c26f3dc729a47be2df17fb29f9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc468e9924e55d16ecdc34857343323238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a887bc4b89cbd9a8dab68bc5be650239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64bcbe165824214124991553d6d3c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a75a94be584481e9525f5292c4ddce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176960f99b7d45c9fd7ede33db52694242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0c1b478d750b4433165252dae031c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0c333575fd7546a68493fe074b558244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef781d0eb5937d246a91eb28b1a08d04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba882499048de06bf48af51da2f98c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48150b62586080d6f7332e5ae1063a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126884a3b240f4f6212c0434cceec20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b051afd4166b52fdb84f357e378dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c787022fa8b7751e46b239ea5ce1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5637ed3aa6cb7b59537b6b5f31824f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453175ef47893cd72e6c306aebe28e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf222e1dcf63870ee88e16b026d30ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc725a8fc321f58fa745d03d4a6a86b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfee9d586b3d36acf069166a9a6fa51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3ad1087d89ea7e7adc92afb41b12a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328d9c8fbe4be047f74a260f9ecf166257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203313fba74ad5d924106ee07615c25258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954094bc102307eca5a615d93b41f230259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e96fb5b7249e3a8c917d825ba2ebe4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb745013ecc90a9ace507f0bb62083261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a32b4859be3d744a7cb29d47ec611262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b438281a3f71eff2d3251dfee1bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aff8c7161838509c57d0ca89a85fe1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f203d25f14f14b60955859c1ef407265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724ae7b9d177255dc7d6a60bbad401a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43cbef54ea2dd6c9d6e8caee4bb16e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1986c97fb88fe8606db452c0589fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0ef4e31b7cefbba24179a6b7e842b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964677ac1a68aa818e5a9d8b167b9e71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715e06209894c21a0859ec06079619271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b978e2eb4a7bae32e2aef8b40c08881272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f4a2c60896409cf0fc72be1f85fad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c2a88ae76a1bd724469492c4c8165274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7533a9465ce14abb9d4fae12902e03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db27e8223d481a64f058208b9e0bce2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c4fe933c7c1d597eda5e2ba3a2504277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b31d9e7d2e37a61972662474aa7bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5926ab9fc70bb7132862ce85fe5e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e2b304e3638f29fab433d3b9625ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559fffb965ed29b040838c300dd4d34281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f45096a890dc7445a30a3691edf608282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad35de59e09989e5db0ca82b5543a94283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0c01d997f393c3c8f8c635d26f798284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b54cb38e497ec8e10fdb2f0e9418d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342b47790bfa7972e252329e0161af2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e1d9079c6ff4c9730f9fa4829d171287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54fe2fc36c712663408029e7821cc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979fe5518d1cb8833690d703409e32d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735edb0bfdb1743b0a3d6e42b5034d88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c40fdff8ad77bb1794a3a7ebdec232291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945ce072d4a42f1df63f462bf9cde0c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52e7de044f3a9783006bc7bc96bd93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea8d3578a8e2b6529badbc19a28288294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f775b7828310b959bed20eb3c4419295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5831c6b2a4a28444544c02ed9fa06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c04e984baa0f033592a615d02d70f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9c4034092efec6185496f5e85f589298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f175a4a9450d0a897d8ab9b0bdbf5bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4513cb8f81fe034d1ba019f06bb7d6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8c56d376eb0553950d880821c1910301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3d9858a3d34b891e8ec7ba16a5368302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2c4036f66d57851deadac11e6c04a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed7606d7d3a2eb7c853b59ac555a7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c9fd9003309e4887e6ad272721f85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182f4fd178917112b31622f943dd3b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013a9eb9887a71fe47f5288366a8a22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fbf3310fd1ff21296c890dbbc3ac1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b230904048ae6cb3733c528decef94309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32ceab0e5757c570a64ae24b633f1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec0df5a322f5511072a6511783f187311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5870d14dc09d26c435edc1ae3301ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afc6d10fd325b80fb2a6be72ee0a6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386e125d2762ed461a8596e2dda6312314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cdd58ad63f4ba2370edd1167abd04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff99fbd4b2d38f0e1a55cd2a67f670316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5ee44aa8a64946966e45b328c958a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c79d955c7824a78c9294358a66882b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bd8df02d47b1dab229b47c8d72757319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d924c00c075e60436ad0cd3c2dcedc2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485028feb8d6f2028aa7b05145cccd07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f02b78f221d1e776a1da270bd40a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b5a4801e58ca9e9565270cfb8df5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931214246d345586b58d4d0b381f7433324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1668e4d84b29892df813b0f59a24cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15263a88f7635a5d1dc4410f0ad906326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb849cd3eb924f81da1fcfe5b76866327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc6180fd684b2f476b4d55244b980a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8707b5e3fb80b4aca5b058f29d7c32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389614b332f0e06212b98e4cd05d2ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961665457415f86622f81f501638b71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05e965d391a71511d854505bedfb95332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fe4c918fd4f0415538f6f2942fc9f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd9f3a02f0bd6c7576a336a75cf67c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde14ce86a27dc2c487ec4cc675b0813335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c776eee7cf5186b708fa091547ce2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ce5315bff867dae7eea8edbf7f14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19453a86e81d97f97168165354a681338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383cb34d99dd964fa003fe92db8d89e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fdf2ddcc98c19b91e38340b06dbe7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb1a0f065cf19dc51bf7862e74f205341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89c2b2ce2ca8bd2200bf3a2c0f185342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dc82ed84dc4e046bb5d123320cab7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c224bb4da578d55ed3265143c2a28c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfeb30214fed43d5cdc82d0d0f4495345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565de5c64c1ac80292a29b4f7bbd88e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be6d791234dd6aa0c36c0579392850347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd25e7d50f41b4a1c867ef220d55171348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284037ae0955860a9ab621c692ecfa2c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de4a0e30c00137ef35a09a56af1242350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3875b1d96ff9119d3afb1287bbb3999351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dd69b61a44aa91ab92fc2e414defb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf24377f9fc3b2462761de68218c37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cbc394ea28dc1ca9792c7779d840c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91deb1ae0ba3771498e3e6d7572d5144355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a9f300e83de2f42e7c418eff5a789356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b9cf335a2688afbe5e7158114a4b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a2e55cfbf0625430eafaad18aefc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c78c12ccc48b54a4fdcd1d8c68a8c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be557e58167136a2480da33b9864861f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b503bcc055ad92a7a91cd618b439bcc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b71908f3ee0d984c4f97deebdca9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b097e3a0904b984e345fa33e9dc07c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f7791fef2201badb970b0099ab76d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd58304c49eb622ec6d0a9beabc6b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04438bb595e61a735b5cacb6db425fa4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba8035faa7f790ff07b94df4071c33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e01144bef8cd21efbcaf99b97e411368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b23f1d7cccffe06706efcd8a28564b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26a7425b1412e8e93d9b55deab7509370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f487c334afbca0003c3e8646bce216371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524f6e85eac72cb3b9fcc2d2ec4b5b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a829e2696104867ead949949d33361b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a74a82246210bcadbcec654c16ef1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d62abe2cee1bad924e5b68c9e0715375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a66283e6c866afc68f5ca1e7fa5f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b215e59abcc099a42c1da2539bade7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe21d8898a1eb0ba0374475ced2499378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93dccfab26faa608229d1aff513bc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bda99b689ceb6871d2c98fd1be26a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973049de35829029060965e39135fcc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f017a7680c3520243e3a0b51fd3b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50666cc8b5639aa7dd1a2d45766b6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645445ef174e9d37c5db864e20b3be5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c9a921410ca8631bce151c22e959f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b30dd76af5910e459a1d0227d7776b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe6b8c8024e004aaeaa4981c7f6244387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83179600e3522a7e7fb883057c6019b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2ee6ed588980c4d9b574e44f40343389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f190120880a90599821f0f22322cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958001c5107f240321eb5fcbbc45b8da391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa1b9d8c7abb5bd5a77db219ebcc4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6136bb240adf957bccf72afde153c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48514c73fe8255d9dde12d2c953d02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d632789a1ce331b2c39b8522a269c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8836df10fbdf65813ddd8fd4501458396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448c12379253eb88feaef58101b5e66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb65f6a2a8364a6ff323f445e4322e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a216cc6dde9c065918497b54f10cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e32cd32a285b8244dbf1b5c0ec796400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22061f83cae9ef4c5cbafb5bfd31227401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f5ea87503daf2ef966f214efa281e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304e59f8df4d18a46fab8c7d7915e7e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083531ec34ba9f1573e5397bc8bb1f0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce44f6e2702a506d5bdd2689b99fe1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53df9191c4a3dc35f5432dfe307994406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7164107ba8345ac27ec3f1e1efe93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ff71eac0428a7025679bc1f72b3d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeeaddfea545fa6b2c22f577bc0037409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844579833a660967bf84a3476af024bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25d6c3fe24c808f5b75682c2352f54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff025f9a06bfbc8cc744f378da617786412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c04baff7368b248ffc3b568a2f4482413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e7d7fe072fb596d2fedab00fd1099414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabf14a332351745a7a62f1327f991b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165b1deeabb007d5a5e4ead6884c632416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfeeae683003bbbfa015407ee3f10e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98525edf907dfb50274f4777a608a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c413ce949cb9a188263672a43553419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be0023ee105f389fca421b58a544c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8695ae3f43564c6e424f978550520b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea62a9cd95c3f09f5c72bbfde3d6f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863b51cda1e90f804e6aa17d353f666423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f4cc1a2a2da61e201335a29b7df6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d0936edbbf74eed093ff5ec9abe09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48de51353f199e3c1cb064b0491c46426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb15928a3032526ae7d5ad987bfa0cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfce3a8ae628f1c621534b74a0a82c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09695167d8f13b4ffb52d1ea21407fcf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3dbf550d2146515c9124d1f6006f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9ade6ac023e3d44f9bf66b5641990431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45410973545920b24a6f90cbbacb3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44edb8f23e5ccef3cca2e2b72b90101433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805be58e076c13b7f59a85788682845434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af766630b5e7c1f2dd62c8bd9cccd11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6d30eabfe54d450b7387ef165be63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d7f2ee79ef5a4005f53a4caef3d5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8e8b47f6b795b23880dc39285dda1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155618e7cb20eb2da164396e73dcad8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500809ffb0819b3507a73a9f147abd5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ad04d48d04f8d1611d8ec98573c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69181c07da9f57a85106bba2d7b21cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4e3c4fcc589fdefcabcde70eac54f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850daeb680119bf9061dc019e019506444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5259a3ba80d9361b33fb09e1a1896a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b64781813c5ded8cb57baa21d62a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc7eb644942cfc0f90c19766df727a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2eb017666e07f00e702feb052d4c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d750ec141ba6056be503525048d3469449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec7489af5a83d1ab35a831d33e1ade450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483efa3463808deec07cb41d90fe68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648996adbaca793dfd3ddd3a97858e65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3becc0759574455c51e7f7e570e4493453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db445eb32997653cd029c61e4553fa6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784979d7fc3ec472002ebf7a2f03ead455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f7d5fcf96c091daae4dc1af50928e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5bd38bf7bb97f8fdcc74875351cca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8823541edad62521c961e46e9e5c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbbf797d96d97b32f1f8366e85e0a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb101e9d5d9ee18573ef6ad415617b6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55b36832668598ac9d65bece87ea92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2d623753095e7b22f691cba3d00a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09372a13053a3c8d10a0daf97b48b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2b460961b9b91c63703c5edc5b6fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b41885e27f6a35906c20e7179f749465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858ceee7d486339d79b5eaf303c0054466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67377f53cd4915533fade72f28f17d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30010e0dce2766b5faaacdbf498eab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73289a7816f8f2111ed79c51ad8701469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05b049fd4799c163f8c0bbcc60518a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4705e5e876749c1054b22f6a610a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bf77597518102b7fac0e67acd98df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715612f324fc684ff298aaf880fbdd1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd618a40c7655a06ad4f0369118a1c7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56caf61cf8e7f649f6c8faddc286a48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcad2bccff40b27956b7eb4612f7c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f867b4e4a43a62dae3a4a954d4da328477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cae441f9de95868f7c0347a8a5823f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569a728afb436d1003cb64a1c04e145479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5e1039a163d946c237f192c56e0a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb580265296e5374664a512cdaf494a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50111acb0d319ce6360b8e0b2a770fe5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eb6c6eb6fe168bfc41e8cd665761e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1e0c490eae04ef7c26b70f0c53a36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76968b1b975fa38d5b4c1056ac3435d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4f4f5cbdf07ab8fd397e477340ab1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242cb04f685d730c4bf47f9aad0aaa4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513ec22b82f9800b496d9b295cc4d5c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e08aa7724bba29330a26eb07afd033489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e47ad246f090a9e31b66ff03f7840a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e950360a92206be0f353ddeb14fd28b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6da993fd394c294a3fd3d7d8f9804a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cd42556949651d843e3d93571f7e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee7d5f6a602f3299cef6c8cab7d198494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e458b6a1adfb3047023eb9239df0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7abc2ccd023027a7e4aa53d81f1d71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee242ab7d81855d2b82ee682bdc7c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106fc0c866fa7339bb99d30c53205d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc05cf50f6e4158d1594cd2d2fb739499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029a1b8a22a2a767bc96550ab660288500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e2cfe0f6e4a94a24bfddb3d9eee72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e55640c7fcc9a21902fe116b519c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c321c69fe8f98789ab4b37415175a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b4e6c74a1402368d033f73d593d4c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a157a31dbc9df25084c5803763a3da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf79d79392ccfb740541370b374c75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048da28c1b7dd64ee4b543eb2b4a1ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a96e3312aee460ff963f12c274d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7ab3efa75b7b9199a5d79d3365cd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28648a435f6455faa60c42aedc975ca4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf1dc6af1d8b3881910c0301b95c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e821d56cb280d9efa5dea76a4f0330512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847582d366132cde9c3403b9aac63bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed9f8420970e2cdb2a17a3a0c9348f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed728ec4b1b619f3f820dbeabb67be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a44c0577baaad65d61a02a2300188516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d1b2d92eb3dfdbb1d4755a0edf7c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82497b84fdd748efa04cb724c292716c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1816f65b695d59ff20c06cc03828558519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd399e181c0b271813bdcfc39ca7ebf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d27942a21ae84692c6b6376baf8f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd8b5ba045b09c62a77326bd53567522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a71fa8e771f8f6e6b69b2dba32936523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e743eab1836122ecd9a9312006b9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98b4f3908ea2514f2c68c1be8b26e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbebc763a9e0a50003829163aa5b92526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483d84067e784e6ba2a0e2aee84b193527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e151abaa063de38900b392b5337b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432519d88fbfd6ed974e37e564e5bb2a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381e87d6177b8334c3c25181800fddb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ac3388d95b160ea8840073fb5147b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7abb5130cdc6079c0b952584adff6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31e934869b5dec7f0b21bc8c50704f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40382700a67f3ac697c86424e2001cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8614edac89f89a563270df02d68c4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaf1e7dcf6a36e846e6ab67733e596536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e34a50eccfe55bd73f66c1125509f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90d659e4c1836236daa5c0131e831e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2f7db2159c52725dcd4259192cb4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe999ed5e96923998ab40fda084afc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47ca8e782825ecd2bcf2fd568d1d10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730dd6bdb276b1bf5ce1397e62f863d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fd4d530b0be4cbda590efe6d5bd7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb866e08dc50515d0ab37beaebbcdb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b55c364b5e5aaff67c0ccfcd1fba44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f118fa1a4b3dffcaca9a208ae55d40d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b32496d837dc5cbf46e7a5468cf65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9476e62a158c0fbdf5e9601e3eac2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584f8f9921d78120e6b6cc0266051e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969115bc805f5f6b151be8e8fb48cbb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e99bf7b7bf8b83506ce991428aeb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2420c9e77ce61c5eaf9a51ea2ed937552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce21157bf86392da0670eee486a229553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf7bdf99844558a10efee2aa78c04a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37de4411438b0e86ccb4e81c783bfa5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e7df6c1c42dfba7311d743dbfc20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46de95fe2fbf456e104bee4fbe51f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf7e1f5312ce6b9bdc08e2ec0db81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4157e2768aa584ac5377f90c458ea0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45255b5e30756a9afb12af60a4a2cc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a06cc2c12a2436a4b758b962ca113561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f57e69c278d1284aff9e2ba142532562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be185cb2c17cb349b7fdeeb11266b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc29945b56615aa2eabf6fdbe967c85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14953c3badf1aef09d11a3bfddbd3740565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521785040df06cc1c30c2b6f9dfc89a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bcca556fb237174b48b199bc19ca3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee006888a3fe7735998be0c22424a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9275f38521dd15204010f0b415d88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f38f2531b323bd5a0aae619deadd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ab3e315f545d1dedb7fdede5bd676571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2454455c3fa2284fdbf8416db8c66572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544e7a298504d594a4e0685a6dd9271573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370c8fde5eb1665064f75b6e52e89e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8199b409561f6aaf0621e30032846e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c906356dcbf711b2fa608c5290909576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c758cb52243d34d522aeb845966a04d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976da80b0fd61701be8678c30956fa9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd939271539bc9e2b8c648f87cb00575579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efab7b9947e332fe3b9d7e1168d33b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f50f41b7dc7b7d0aca3a23e908ba9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82194617deb697548a62883de8e58a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118625046e4c995329fb7bc26b091ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f31ec9256f365cd856ae4e83dfbdd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115ef88525f129eddbd8400b9601b6e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7d5ef4009d0ed734e300349588498586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f47925c751e2f1094b0bec14c0478a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13244a8f8c505078dc3334a88fb55cd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c020f3f5c9125fc58a97fec93d05aa2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d5580ed9adfe93a1e783b6f0bdc4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6840a55310c88aac19013d158be532591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66830399e776b6cbd58da5a29266b67a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bccb33947655b924977cc1921bc684593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914e7e3532e33c6e58d0f60fe72cf0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895a207af6220702ea0f4ff88c41830595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb22a6d8042a14ee3b35079e51d3b60596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e488181675e8237973cce806dd2e7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73c9ca64055e4a922a0f9277f79fa2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaad01626807e982dc6119649bdf4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee5530f41ae5db6e15aeb0fcef4a44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83016bfa1c86c13b97466e7fb22778601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ea34b674dba617dee1c3f448900b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47426cacecbdf4e13f11617d62c5709603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88528cd9d29906b228272e1ed77710a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884649e1d164b8f3f8d9e68811ff3d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ec62b7af520167d69296f5fdcfb7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e4c7cbe165f20b321c115307f116b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117c7e1399adfc6e614708469f98803608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ff16b4e9571705607ac25741c3c2d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484ea39d92b4aa6fd00fe0f3a918588610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe66c0c096e6e9e1516df19590d372611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b49edb00d0983dc146196b44ef59a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6a55a75e9d7e1f0e1c02f39a79ccd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fbe932f18b856ae1b2172efba1541614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a633c52886e281225afb8e2ff4d9a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43d088666fdda61b0d11161e00c52d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838d56dc1f460cd9c4fd450dc1bdf44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff1ee5a2d5f84efc6d6d049609e6d3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652979321900b8fff045b78e6be23c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22475eace0ea3bf9a937958776de7c5a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454424500200994078f26d044062f36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca8e4fa54aa0e0012790092f256059622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930818f1ac50876c7c907025d7a134c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9908d75317e65715761ee47400286624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4102c800b58cb953c5b268535f58b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af4465df5cbec2d6d89eaf9008cd81626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b300125da0a5ceaf337db10bda497627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20b629cc325bc51a793984570b77cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa026173e69447563d32ec608c1267d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421f158b16e86f5055ddb1ba1ff93a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6411839a739ad9024270a43186e9b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124611f9941ed1b9581d0b2eee85298632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00564571693df4c4837a860d7abb9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703dcc34aad536947648d081554e61634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1693b4a7f4a2b78b80131b1eb3d503635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f165d6e335c72545f4cc6cb5609b93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99777a362ab72f9d3e9d31fd139706637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf147d61d9278649e10f50384feb89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d5a3cec429fda0c3f26823b2632a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec695f9407f3eb57a2c28a6e697e464c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9d9390d7c4af69fe0f43adbcbce97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d296318f091f7a9893dc66563436588642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf183d4f15ffa536971acd64f9b4ef6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d5a088248c3843a1107a481f8d6c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413405b323b0537aa59891bf5ac5d223645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99083a6b64703b630694acac07a5323646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e79eac78963aee791769e5b3a5dcc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38967e94316a4d91fd8be9d71bd4d60d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9e3130d0c5505560bdf226c6fd911649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9144abb59742d4296295306f6a62a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0d8b2167cc8b6c95d566938ee0ad9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085024ca0bae34b2ef8573d6859edce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e87b8a4f843227e94f45b4c989c855653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b54c5edffb55258eb974b2ea5e8a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566a4d0ea1d3b1ae97ecfa3181b8827655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285561bebee8c8cc3edbf53bd174f50656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d0839337ece166ca5eade353c15f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33897a5495dac57e966ce302c423fbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d293e8c1f97bde62aed9cafb693b8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4dfd01a8f16f131b4e4cbeb04c66c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53bf44016e56aa48095ab0bb400f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c908e819df44220979aa4a7f728230f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241ccad69c8d58f81a736eeabb6ee6c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3895d7bb2778c7a0f83b63911d510e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6229bd7edb9d48bb64ebfbcc782a828665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab2d2b666da90e96a2a28743344295666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb62ea86e8e9def0bdcdaec7c7a95d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bff911343ffcb0cf6d842bb2e4455668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1d7bb809a0f832c7293fcb629f3f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85ad9f66854a56f04c20d19cae90ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fed0da189994f1389abc55de26e13671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd751b6adf3f1f259eea089a2da87ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee64e24acaf9f70744c7c6530aced77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c65c9efce0b43bbe8df91940574c6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe39d4022927bd20dcdc1d4f5bef010675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cccbb42cc7b99944ffd97720bd1a4a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82737f22110a28612cc4c61811d9160677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb1bde3fcc55c52343338ec9477ca8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b305c0861942b8f910617d7d53ff03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fa9a57ec000b526e84229f219852b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde21bc6493e760f0199a19f0ee2dd2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4f429aa5b567728cfd38d76cde7a9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a690c96e10bceaacadc806614c6009c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3237c95d1e32a090984f599eea63c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376848b93772f4e9c4843d3714fd44c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae6e2db1887c7bc040f87260812a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26342d3587ee389d89bc2396d909e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427108d378e430affccd6b00493360b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5314dd50749bc99ba01e9ad780f34d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925dd5f779e0f4cef04f66f9366d6bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a0bd79c4570791b708061e1d1d7c7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf790991804c897f8d210c636858c1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266388063b9233a39fa117b3453dbf94693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f2e08ee6bff3db955f55ec55055c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c879b9eb0878b3afd5b5a8217fae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afef68cfb5c73e0a78d63d59220a70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f366a4de65d26f6e8295d4d350ed94f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943e152a1acee4626653bb641937c34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f89045384a42fe5ce6f0ce2a0e09d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d06db15aa883c871806d81198e7605700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c576f81ef06483b9d79936dbd83fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b90324c59a146994f9b17c21562f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77cf9672ecc0f37b2bcba76814328703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc6caebf2547f0dc649ba954e436af704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278603bd8f5de3d0d080adea54e093c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42cd6bd44ddeb0758e614d9f442799706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d3144c19c2fa233838f9bf28c4219707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cddba7650da92d992687ca1dc5851708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d758a9ee4019321f076707d4765cd19709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e72185670fbf0ebbaa62f5cb612bbf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf2f509d6b1eb0c925245e072b2ce0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7fbf7c9eef8ce680b72c01d47876b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ae152067898596e5d0a758fbec773713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ba2c7d4eca78640942ed814e19d5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55106ad3ccc14dfec3e68d3763d2c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc35516d180caa9c0f1300c52220b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fda66cc487534b05d74ba1b7c34ac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8912eb5409f5a8c9eedc1d884cdfdcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eed4d9e567de25737a2705c6b3869719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91232ab5dbb24e0b4e17fb703751483720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911c6ee554fb2226c26b75e1966b996721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670cf440fd42358a16a9652d31f2e70722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db22ceaf85f246da5b9338210ef649723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02698f2825f25dc8e021cc6c53730ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a74517f8745551c69ab6c8359526d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e461b70ad66367d94e29fb2d82da6d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58052ecd60adbaf070bb31ca1b60d5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bd96580309d53caba370eca834d2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa43a1c3f89cead9d2e62e569b6989729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632e1a5a9c3c1b4e70e844a2f59ef43730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf57051e05aaed0f5a38bfd11bce98731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b647f350d60d999ec6f6c3a78d2b02d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722b3061b3b8e131b29c45bba681331733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd569ea23fc590f26b4ed31e60844b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5908a2ed61944615ec18a68e8d0fc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887559eb20afdc4cdf47425beb58a2db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c23c6197e53121ca31887b23970c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13af5691d658b8df91d06778e73d0c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903bb95f3b55a75ee4d05f320573c05739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd82702d1f643a1576ae80ea9b7a54e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40803a0e8ac8fdb806df3324a89ed43f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3589b3de90f465706eb3b61c1b3e739742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75988e854f1faaa57d49614943e011f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad198cd94b7aede56051e1b59c75c5c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf348960da88cbc7778926d58dd8a9a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723538feefc089332970f1e20ee0a95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832201c2fe32b45f79d667547f9e2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605fd4ee0c33ab71fba6c223f994e03748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977992fd203670f8b0e63862caa6401f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c3486da58c2d3267205c72b1f13fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd218d3d01a60d5c61df0acadada12751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5baaaa2a3a15b21e20bf80ec205af9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d6ac258431625f8c46b8b0e2e7994753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3113bb7fbfbee09b94f8a9013395ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8991e560a0f8e5d741e1f27198d445755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578147f9d5825f3f96548fde55bf43b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea74aaa7f8060221903335cfa54ab8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939c5aa6d0208eb3f9d6803523b2103758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea0625a09f71c6d721303389c6084c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7240e1e0eb71ed62de54cbae81bbe81760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdc82c0f513343a7e646ff479e64c3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c1d6e7171dccf689ee86c5c1b477f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a7f2ff6af1c371829ceb8d7b34abf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ee05393b76fe89f72450aabce1fbb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df49cdda28e6c17df151dfe98645635765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa74a56a1424b8f090709681f68c7a7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26707374b3832b5c68bd351faee41091767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc62f11899bc620a942ea4358cb3137768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0d5b352250cf2db61fe92f46b8107769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d38de20f84900b7ec037c8b7910b57770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad3dac93d102a2186a255e8e18b227771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997bef1c005527b8898689e67a702d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d617b51a73104edd1d2768385f76a0f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc36133114f847176ffe3575db90f81774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a58e22584d4438375b8d6138864e6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042896d6056e0b6ba7224a86a209b60776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f809a8a0fc1976df5d82a6370c37c17777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7c54d67d6dd5c97ca22dd0ded2d6e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe735a9f7f617310d3b3dd63752c49a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01c10b5e7cac3a5eb59eb8d8a34906780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e2468b96f871a169d51cd00ff804b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b5f74fcfdf8d4221b8717457900e2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89117020978211ca3ce49475fa4d08f8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5f63f58cffe161e886a958dd7a8e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf83b16abcb0860e5706a2db6607476785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80eec07807f11dea1eb086c548168b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a15f18168d92915ae7bb9151ac9eb8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d71cfffe5db4a53dc59a77e771a15788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4b1876d5347a15e2f7ecec392a03c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fe3236bf05e41dab8dbffb5a23af0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2f5761874a49db68b3fcb485f6569791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c73665cbeacbb7e8d4a345dd62bb04792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f79b69f8783ce68cd3c5efd470f2db793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82bfa5132f7d797f76c189f8f1ca0a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d74d26e9f78f090be716ad00bd060795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5fdf7a982adc3026acfea1832f036796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3a7c7cae7772de06e462f42194894797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abebd4eacdbd959b7d2e09df363dbad798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258416357ac2d7af81d6693ba5c015da799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b66f0762cf25d9adeb9d80952742a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111217186e4e26cdc8d8836c9786ed9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef03c1d0e4318ddf3e71f7e59fd71ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9343b8c21d60f0a28f41ab827fafbf9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2079c6f7d84a7361d9fdc8c4e1eb05804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129e8a326d5fb27201988a8a095bce8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea52b23eede43d7bd0d1a51f46e155f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947983fef505d104b3674c243e3c5bdf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f41077dae108064ba8eae0041d7f1e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee348beebb6401fc60ee2597318699809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d0e5de91fac7c569f293f1acea923810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc738000a6173c471c176148055b18a4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc3b9f5bd25365302addd920ccfda9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9f6b2e31d10db09e6e41324d7b5fd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3fe54371172fcaa36dedadb91ec44814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34151b179f6cc6d1ebccd74a723ec6dd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215b3f4a2405a7e44bad38af486a3ae816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad07615d4cd58b851f8f6a6836ccc66817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947e3ce73428c365aca561e096397b1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021b6f531714b772a0ed23538fb483f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f5baa1a5390ddfa45829f859eff8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157167097693881a37aec33918c0ba82821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf04a95e9493cbb39db4f64af121c89822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa09a9e720d6639a80ac81b2d36d2b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771bb4bb55ed31c331f90e2f9e886cc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006bee8aa01424f98e43e4a1b526061825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4c51147036aeea925d4edb14bae7d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60366b99b23b6f5b8c13a2bd0f4e6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455167d551aa9f346330691a48156af8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4a6381a8c50b4577bfd8fc85dd10a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427775bb9ad0e421551c9566a57e3ac830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e00334e934306f9398b8cb8e1602fd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72488f2102afa9837d15d75da77a9d4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe77d01892c8b6c1fc3fdba0259e10833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb78c6d27e6700487b0da165cda2cc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53facd1cb257169bf87ca8cf7c20d6c1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768bbd7838cdaef22e2766cc72c1131836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2f30699656f7a063b87c43f5d09a3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec777498c2606c9f8ecaca81efc028838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196087ae25e4cc0b6ec1f0702709ade839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad3c1a281b665c27d8c4a8d70d262f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e51b120126129d6563ffdc3f39e6d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b46fa7a91ea73dc96814a18dd3892a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3926bda3fa4b6e607aaaa58af174c0843.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5149afbfe1a8885723865944403c961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2ebd069296b92fbefd115debf0c92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdfbaf9f894e494c69c2dfc56e256e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76284679761a378e3f11f25a2c67384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a60aba0d293e3e584c57738b985515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf25e5632c2fe7af4f291266a13e91f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f10843efd40288df5a06ea3a28057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f375d5f8ceab5d93ead524c80bc451d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa70d564278c99565ccc9328e119649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999b1ab9479ad7ec30a80116f14155a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cd75dbfdf14344be25684161aa98111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83ee0e238b11e1cfc4e4ca03036b6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1520b9e48ccde2b3b5ee065e2570d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca35b50249541e502101b05a7ac2bc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec339471b46f8586d8949f1eef89a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81a6be1a163073cf0e8e9cfb1e4f5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b834b2df74116d3b2f58c038c09a2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fb1982c83d71b4af2f22f3136e56218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8296541cfc4a6ecdec69d97bb8f0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff994cba81168c27d21e32ef83909ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0061e878d5944193227d429750c2c7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7a6138816db693fb2761ec85f481222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942cc4b8d796f34243054da9bd0d15023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac83f68b8d3506a993c7f68a64274124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe470b56ae60d93ced17aef17603fb2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb694a905aeeb850b87d53f8fb4e004626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1825ddbb280f4869fbedd9d3f98efb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325f5b6ccb55b91b71dcafe8797520e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac4c901277e4dae1f0c5676ed986d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df2bb369f2cb1164b183cededbed0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc467c47ec89aacd98c1b6a624abf06d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba35ef38b6753aef6adc15494f6f35a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56a35d80ea185a5774ad5770b8b16933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9a78a98b0a1d706e6d7b736dfdb1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84148ea4303a9f2e6500579b1b147f5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9c59984d1f5fd8ebadbc8fa71507e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48000ad0c0f940563bc04af8d78e3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce9db64507b9f54706e509eb0bd43338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d05892f99c482a1cb8b384e689a4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80494bc3a48d043211247784699dcc9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464a8e559cdc6513b1a4e2fa51600f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d42b5560e48c4c6aaa5a1f623c96542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced64356ff5860c1a32f34447841c4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc6e6a47ebe9a96a2c0c2d6207dd3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416580516b2593c20fde8f4e500977845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b45dc5d4773e82df25c98afa4e8add46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623679be0f16fd069fbdc0207a590e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ba8632dac4f31bbf33c55fd6c740b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f8fff0bc7ec7c7099d2500f46a3f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6695078fc75647f360b904956a4c4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606bf5ca8e4268c4dc6114f3bf6245051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af523bef10057b04e2f96b2d7f0d8f5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44e13f342b9922e2a0f25b306105f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1336ce30aa5bb9534bc118ab87c940854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3baafb8a8b46a5ff2f8c309fa5961e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac884a7c7bcabac6a13c38322ee44fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145558cf616de3907d8604f1b960f1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a791fc52c4e06b0e2e58311071d05158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f7ae32a30749e1df6a421cc76cab159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff886238d4937e173f46cbdee87a19c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e83b38a91b39ddd6ab097be3fb4e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfb76ed775fe0ca370f52faeba6fe162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027fd82bdfefb1a9453b9c575bef1dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33b9d8c2fbb95d01086a2cdbbf904464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103953ab7732cf4b0d5b61b5c41afea965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12fdcfd246904f1c20b8885d47edcd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b48bdf94428098a4362dcf01a304d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05920b393a6ca56593ca6c034a98f04368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3087458a8df96800aba90fdaf582fdd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce832055e386adc7f6df4a55540a4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4721c304e7f120f44ed5ba23e5e759b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131f3744f6bc2b693ef8fdc26e15d7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523dc16c5f0ff20d4eac98ff8ee54af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdaea005bd4d2ae446913f749ddc4b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253a0356ac4f5fd8bbc15090d17a67475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5564e75018d933e4d74c7298b71bdc176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22f0f47b78622db956691f9a0bbd0577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175919e8cdabf2bc1026ccbba09a49678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c2ae2cffdd979b822c892426a2db79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8d0a523f67323241efe9b801334c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291cd9eedbf93c69ec9ce9b606597fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7cb48e044ad1bd35cb6caa9279a96982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee0a59fe120d5d459b9abface49fbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffcd654c126702775dcd4e9698996e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608a4070f537e00ba5886159a38190085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47007495539acfde8a06be9f6a8a47986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42274846a38f17e15354ab9ee64e280387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf6de546fa6c6b5f8bc149af874da588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f314118b81bab5e5592d62ff06b70689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334afef57d1d3e473978e9d4304c26590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a857151ecc8bb0263cf20b4f4c1ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c2b6cb667e9b3d3f62299ca687e7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669cce07adb9a84aed2c91b72960f1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc635cab210cd56fb016d7a8ab18a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0ad4390229ab7d715c8569336340895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913af544ccc3c8a74c1671fd0bd6bee796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7607abefea5a50508968356369bfea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e9e49d39d5a9a5dff4f4420fccf898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fa8a554a164d937a3b534cf15f1b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f5a87a9bd4c622018af22dadd5ce2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28734c61f3e606f8219329c0233181101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f36d04d1e4b8557628bf2906724b72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cfe0cb9492d7b864a5a6a60667247103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb987b4833d313c4dee63faf95b1f45a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae07c0918e0456654cc2f0eba66dffe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713945894b9ad1f0c5203e0b7f4767e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ffe5fb37a8f6e0073f1add3da5445107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaf4b5e8eccb98734d301e8b12697b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd99beca7f57de4dd770becd1f4e0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b536cdc9682f16c394a69ee55f0a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db801d0a2909694b116c9c79d36031ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfd4384fc617dee30d52ba4b8d1738112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffb99d77d49e3089b5f8ea6caab3be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb91dc8d01518eaf3e7181c796e358114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4586b6f5db423330132cff1f3bf25a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89526df6266e5fbe99f8193daef3cce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3857b8c2b014de98cc6e9d4fb3c0e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cbf26fa0e1c027b8897fb4e4ea38f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adabe1371d625d2f9063e5989a1f190119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd97a0be2056b6cab48e19f96d13db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccda93be701ed9bd171c377a354499121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0431c6ad38112c40fb1cf88a478e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeceaf3f3492fd2cd76dddee1bbf82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad79be9bc6aba58f8f589677ceae0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696a7dbd28fe6540f61f38ba575803b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e5a39eb311bc36b1bad45bcc7dc1e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ba4d8a8ae7f9af0f5d9b12c04c545127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5005a27645933d85569ed623618893128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e64d2c8df817cf603760246df53bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e7f25b34f10d2b55b5caf2cf2ec2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9624640845d5d16a3d3458ed3908f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eee798e9edeab203ebce2d8a6c0f99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86359b682d9e175fcf977b125548ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544717c3bc6b8f6afff7ba910af4b73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228513d1920ca8ee19aae8704b6ed2e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fae7c4794c1f1258e7f60d4e42933136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1dfdb78c1a683cf06b70e724ae920137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f315255e7ac6327e581da042a39820138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1ea7b9a87042a44befa86c6c90172139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32328404b03b60a794bd5751cf39e054140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1bfe4cc887e354500bfa8553234c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a482d3eb75b84bf8348883abe1f383142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2603030d5c8397af5fd3f8c6f14ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41e8fcb0e20487630addb8c57c1376144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e32ead5ea3eaa888eb570ff905e66145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b3bf68f6864ed42d2c96d0a6184e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4bd2866fd1f06e98bce152c294dcb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ad274af6c52d3949dcb87b91ad727148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a28b24e84eb8047e700dd8c6b7c5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0d3162b9853db6ae4e6421f2de12a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa348dc0d636dd2249288d7a208be45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b304c782a017bb6932c18761de07fd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d286f130aa756f53d585202b4efd40153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809f85fd6ec3bbf2d00d77f0b76bbe6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4bccf5221ca3e7d0e0b125161fe1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf67f48a2151bf1f8806cf7e0d34712156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e3e8009f6688f99ac6ca7fb7ac97a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c2cad117cc55061568b8bbb022902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3a2ec405e12178f2e581336063f34159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8701d7e95f912f49a48a086d046d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a92c60df06655e4fe5c7c41e1c7a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f1c65adf8e567818de659c0f9d9cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82dca759f63177c8b8206ddac22d56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e981869752ad82c3841d024489142c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449835ba2d47c2d572dd0557309e33f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7543a3bb5d7d40283051432ce4d732166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d6bad782d1985f0f7f09ef1713d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6b65d9dee61ed2b446250cdf2d480168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f564fa20810dfaeb326e868047c26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2206fa4c80c2a764b88774f486338170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ac41de18c21da5a80e7d558e0bb36171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44c516defb9210c09fcfb74a2ca59a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff90cb2631db2e35ccf885e2467416173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea14d34b2813c4be0f04b4582205562174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22609abaa5622e304bec34f6684ff3b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63e7557278d712851d889f3fa0b611176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4913172ef8c65e157b76a7889040177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6d31cdf95b51d14076ab7dafdd060178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2880720516d5b42a8faf2433d03c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e74a9e08994e70a1d24eeb66f39b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd8b7e6a828d705d269ee925d3f9ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025b0feff0dbf84a740fd41636cac67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1599400c28c120f03672b00481687d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca991e148032634634349490f0fc9bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f573c4eb5fb24841d35a3fd17b6fcf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61cfd52a15fc9168f9a4106a69a727186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9da7fd7987ba1dd4c632b1e71be83d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663718700964bf6e26dd9141d21d02ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc19943e33d64c5ea09c1d56022636189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d607e3fe3d1b6ff4f086bd1492b499190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778902ba0d482abce35cbda58bc6460e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be250c1a74c25c0af3840b83f0e81a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c306311fea281ea6a0a6773a7ac6c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3e9b0c11dbc945d546c4af8b52cf2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c56e84550265bc148e91e4014d11c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62ec3250e848ee5ac8f67d9f7acd22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95008d32d710239a67380019cf3c339d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108d5cf7de11194fea292086e39115b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcedb33f1b1b4f578ecbc2510ab020199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657787ec855faef202e211d77aecb735200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a4ed0cf7eebfa6c10c46711763688201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc6770057427b3ceeb2ac9bd919cf7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61446d5722429f9cb2febaceb59a30c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3fc3656ed30986284417bfc939a2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede62d6e173551ce461d6ddcad0f612d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4adbc19f96a5e34a5a8735d36531a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca11c66113b4129e685d6f099de8dca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff07098804504f00140811500c32426208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7372ef3bb875f0c76f90bcd482b4d6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd58e02b7b5e78f246382bdc45e7b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938c40dbfb546d785d3d72add28296c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120fa1e80edb50ef5bfa08183314dab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abceee50df695bb2c73d83163afc0e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b387789e2b11513dbccd0311114613214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50853dd1dba2e981eea6af29294c630215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d3c988d551d1279e5cd1229877051216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbfeb88f3646cdeeab6a27a99ae516217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5715f81fec98aa131a337f496507120218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937ae10abe7c32a2eeadd6e217df45a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25303a90086baabecc7b99adc12e0cc7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a341aaf8bb98f5a4ab7d7b453dacb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcc820bf9636bad0bcdd8e9ba5853b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574db0507d2f440f6daf6be9ec8e280223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b2f6a283e9790d5b958997d51871224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66939f62e9524ca95df343c0b96f1c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217852d665d9e7265e1aa9f0c9a11f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e402a899a5565b67cc2c5deda24c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73a7381033fba73d9823564e17630c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc448e43c61d3680cd7ef36516846d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe660d71d503bcc5a661aa2c261b27af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a5eeff4505eb902aab93dc77abd7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4beb3be1370344ad8f6542845477fed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002b9e9232bc2bc624db3142d634474233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d260093a953f642007cb71a7b1ecb28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3af909af49412e11d170033687dea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50849de9bf0f4f2f397eae1f158429236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803d40664dc4204f3d38cca28ebbea9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6f4019f19c01c52f2bd28be5bfdfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2dd86ec4fe72b1d3dc2f8d65ab25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccec5549bd1c248e5719a94b96dac8e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c183be06a3dea997011fb83aa50238241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe280d4f92eee52a09da8bf5013db31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21bbd28ae3354dc3738279ed27fb5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb6195feb93674e0fb3ff0f07580c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc170c17307c0ed1562dff2009e5d3c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4df615ae8cbd91039dcf8a104acbf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc7fd51a7f02273d54c933d39e33a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b4a2b91c617c07d6d4fbce6078702248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce67ccbe11327a722aaed67a296f85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f75a888ac80b9c08f6d997c4c8269250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ef08b33339f0dd1ba4bd123f7783a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923c384b630d2c7fa7e73e6e96314f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e0daf4f6be50fff28d40971ac3f02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc471540c9d597735daf81d776c822254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a774d89f2bbc1afba292da6757d836255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9b2337e26c197e8b7753abe201b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d12ec421cead720a5e082192cdf07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb09d99c1a99544de932ae2794a605258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff372e40e413930483bbf5a8bc5ec4d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9b550a82cca4609a3ff545dc9a6c7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfc8586f667a261124a2e62f3c5da8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044a6138f879c03893a66806eb49c61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96606eb555a66e818331578add3045263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f6744c86544c4613997dff5ca13e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c0508c98759c3e18f6682e8c2774c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b356de5074f0d6ab450bbcff84c18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf877600c1b4a5dceb6647e7859c28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51bc6dc630f8810e8aed1643b72519268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b68b916ae620df5449eb1de13925ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f2c6bf11761398b05429e385fff5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d144025cdde7dc76b2aa86d90023d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814f484c80b0bd03f38177e95607f5c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72b4ab594a8b26a779c3c6a275d42b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9510d7e97401913538f2d127100bc1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e9a2f531faeaad5a74d4c70c4bc2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff577cf595dd36c688afe965fc2be79f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b0ff484260d0788360548e47f9f39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a840a5e2c9e3cf09df045188598c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9ca34816305cc858b87e64e9d910c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710478ace5a51ff770a18cc0952cae6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254b0b9523284ede8f768b7ebea8c24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421ad03833401cb9b3840d55dd6cde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cca9676589c2b4c2d839f0bfdcb0b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9209803a29c87cf81f04cb7c351c3c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a9ba9bdec5b1aed68aca06c510307285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bc37dbba510850b6de383d493178d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75f0359f8a274343a55bbdae2df17d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9be500104e2b416420ed3fc3d9f39c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a4f00969729f10e818e880152144e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8735805929cda07104525c9de5e8e9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8a9e79550cb340d069e183ef94ef5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7711063c1eaa5ad40ad246525323da7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a9b1d116a7d8d67afde1f919d592a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d6744cf05937168742a9382cc5ccd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e51b247a1535b6d7ae30bb9628578295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f2aa98f839a6f86336cccf26b963e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c557d9d3f712e2d891faf1bd202e0c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abbe03a7116e1d37f4a08cdab41d76298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b953baff0c184ab9b2d2edc02a4782299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54ef5d390030d11f8c695131e8dc74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f03060a4bdb0f8a41c341f59aa2df6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b361c5178e386b3ccba0893dcf237a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273def9e8148a3fe924deb3107f09d49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca90b7d2d41194b983d0ad54140da6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897b345008d626892a7fda6957b8819305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cbe4c060c7585976ac039b77ddd9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d72045a5ce3099dd290393e42eb76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc1009eb243acbafefae2ed702193d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2172fc2ff8019fb48efbd814deb17d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aef92b6877411213eff0d7c7088bbb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3c4a0747836966a01681daba96bc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7240f237c34ed5b493fef1b4f49359312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee92e7300ad4c78726af23bfcb8de64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b58e8e91dcb584e28d7684c8d29c19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11a4e93def556a2b16cc870ef4f36d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343e90ebabf0e6c885fad4f9a4b27fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18aee5ad9c6ea09494e21a23fe5959317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cba34c2672b0964cb61895b28cc9c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c31e5fdd2793056c02185404fc3c2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61053460414a021b8ea7fb54dcd1d361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee9bc0820fa33eabc5f6bf3f22a452321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071385883a1055d96d4bbf9574ed649322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0881f0184e553fccf71074ab0c9aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383f7964eeea8a5e72e36a699effbef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96742452f98bea1bf266fc70992629325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7de0ef03e91984010856ea7da2092e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167e4ba667e7051c7c90f05b6811380327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fa9fa9adaeea6b11e78867e4f38ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb32c6d07aa6d018a01f90502c9085329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91905ec6017b3a9d46c9a5ec2cb84c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848388fb320ec3642e7eaeaff77b06c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860ad28e3ca3cf4cbf147f538274e28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f02fb0020080a99ca27de637e51539333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a093e292b15c617cc4fc38ae6509a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ee9367e254b17e783d6af20ba382335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c738ba0bab1e3ea9316c6d56838d4cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd2c3e47b754f2b4a02a6267f9655337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e6d700ab67e7c90cfd00944f414eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182bddc5cdeb1819f4a71a9729cb4b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc61e5f9ce4dc5616acd73fb887805340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba014355a7a7d5930bd05e966345d9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472ba244bae2ed3387fb92a22f2892d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11903ea48d947a5443284b295f3b7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f5e2f50bff58469a734c4c99fd7c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38356bd0d167284c48e7be36718cbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6c3c2c4737dcbbf371b66fc71b594346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3990fc30a7fdbd1bbbe7d7e7a1a053f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758190781b44c8b9104d39bc4b4b8d47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192088a006e122741e147823f000385349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac765845f08fd0598217710617e7ac21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f38a308ec2d88aaa65f76ff8618ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30534edbf3a6edee13c85b80c27b3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9257a80853f759e76e5992cdbde1393353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269567dc64e0ce0bcfb9eaf7395c9d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2372d8870a5d34a570c9fca7199d7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695933c1e84958878e75990de5c0e0bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53056466285af5c2fc683b533bb32059357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa93a605f8534fff5a2db975542c6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641d4a39444bdf7ef6fcad2237cc44d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c7a53bf267486e01e286b9161e02d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8071b7c7b2b0f27c36dd637dd5f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7c567f3322fbd39c84ce093dfafe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b3bc79865688530aae37e57f4ba8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbded2291a15a477049f5f54f87262ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1cf1d8f13d56db85219e8f5ffa833365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a7da0d59ad67ce39e3869ee859e45366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05acff713bc1729df6f2974004fbc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bf2b146d01be6fa922dac1612eebd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c550d29ed1c0ef1f45a3fb3db6f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bd4feb6059502d648b8b6b0745bbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93be068d88d13cd708cf61e3e1cbc74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b8866586702c6b4f0019d81aedce9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0242f00286ce6ae2229bb3a0c49d4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe85653d0cefc5e3a28aac06e56d1a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f01e16079e47a77b92769efc2f99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd94547e162575b44023a89294b17ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87fdc0dcbf09a2d02047a944731e9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fb6ed873760fed92308c9df323da2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b9bd6a82aeb17f1bf2e769676e9bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88c90fd844634278d14b55eef1dd67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88750d59befead2e9c51e079a6eb92381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9948c87a46ec95e893cac43b81385cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a738be1f77137d4fd0fb0bc584668c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae301b91c576ad6aec38d1bb34c6c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b038826057486adaa022c3b62f58416385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3bed270db4cf085a65e2c4e8ac1db386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec78e045029dd4a4795b8788c3a4ae2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa01f17c13550ebd5b2650060c7bde388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33b0ac9c0b47d780df36b3211b82dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c273dc776bb93e619b778ee4096f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996d5586019e202349f3d8345008461391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dd2475ce1569f2e9de7e0226aef93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb3f4acef1a49913be1bd1b69d783c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccee8856750f1fcedbe87476c90db9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e15aabe3b05caac41145b928574b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607431985337eede6cddb365836625396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0df3a30e5c96306bee66d6318003397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705c61b8f34ebe46d9c5d0ddaa7fdfa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ff09c739f2576b4ec85f0b16354fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf83ff3b965d9384b8b5261bb61b88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a54f59feab6d646392364efeed8dd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f08a956a74f959a646b3e7803801de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7631516d808c1a08a28f1f98f3559c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e1f31ff14a8db76fd1015a505333404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c25ed8948f9a1d11fcd24cebba25a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9fc1af58f61d8a6ad4b36e72dcfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691aa1d47ba4b596733e8ef613b62278407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee570c95a7932471be25bc47cf822ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb2057f437260754d5658fcb9adb42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f2f8faea2ac1af360c7ca682cbd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffdc575473fe28bffefcf653eaac19411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcd4eaa3a0150710eb9af274b7bece412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3fd71c8e03f697aa39fe293233252413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ab641c29d75eefc815b5a8adcd37d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee0915b930d46bb2439db220bf2242415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c8f8663995d602578178a6ee9eba9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ea211a4adc0552003969c854d60da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398b29164778b79a0a435ef7e2600ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27d8de58810964b15fdfb03f0dacaf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbad6f50a8d4d557ddd2c16e1f24e69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372e9dffb37fe527ec0955ce7a81489421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7dd60fd2684f03f7652d784a05b10422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa592bb25a2d3c974b9dadd7e69be86c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901cf0e432ae54a832939175d47d3be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096ab97056bf41917992bead065d69e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282fe3c22d88c9ca3c160dd588b32ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856851ae8bafaccf98084bf7fab21dc6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1e3122afed12b5008616c3d1fbd03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23411eba236482a71e10baa32f1406429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8fb4396092c9f102a3ba90cf7ca3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605217ff468a4dc9f13fed97f15ed790431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df822001baf0e4bc66c8a89e90abf4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd271132e91928618ea1e0d89a68d6c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354463c6aa9783e63d864e424cc57c80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea57b3d75bb59a0fc7d19bf9315c263435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008cf123fd3ec6c8e83f4952b26ea13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184acc10d894bdf2f930fa1dad605a44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ab8dc092668499b15a4bfb7492e51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc6a99de383419f9fe951e17af3117439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59e846f13cea907e9191789bddf6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886bb01c45c97d866cab0b81e9a0a7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aaaecd18a8483424e29cc059e1f0ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb410f8d25889d50cc0b12daf23f44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892949b81b5391ea8982990b832e74b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c996bf730bfac1e271aa937873c61445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14e1b08f4f4a307bb08f22ccf7fcf0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097620ed945ffd9da0939841af53c027447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42e12ddac1fc136d8594b395fb8de0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cedf911aa32abe0a99134dc3e5207449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506b22b1ec57450ee5d7e8623c62532450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749885fdf8c87fa47787a6712c6bca0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ea2b4b9e5f6d3ad48a10965c5feef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf85802377e73222b9f8f4dcfd67f91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d8e117ceca22f25e27875daf0ed67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece03301ffd7a80ba2e3049c120651455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb8fa24dd64ee7b13157f328fde330456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d00519772ac0ad0299c8efe52db943457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83356f220c9bf6ee063b3fa9121f106458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4740dee591be0b6a5b3e33a6617e787459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92087fbd12d23d0d90eb30337a1bca67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa98db1670e6ea9ae93aa1797f20f20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6acaa24c4ef71ff628dfb7471a639462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658f7872179788c610a31057a0339a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a7bb12e10d611088ba54a0bb4cc7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e384664b3ba230cbc175f53b050d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b18dea070be359d310f23d7167f4a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377516a10060c76f1bbe042dcfad741467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80860956193d555c6154e6d7520a53ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316bb6e29d8a51513676ff10f063789469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35018b54f592ac74e68f7b38f57caefb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848302b81f3f9be350178731c37e476471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e905b05d11c5068ee4eb26cbb2e343c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a1b3f32b36ef0742998c2f15efa3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd461c5dfd1589589bbad17e69679bd4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc6e4ee4f5a47a9e3f64b1282c18ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617868cc7dbb5958db8a70af55ba30f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0eaa8bf2c5412dd5cc92251e25e78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306de7d1161c671d1978330fc0ac4830478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2bb58223f21b362380983ed53472b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520985bbf2f4ea7d40bee380eeb85e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d7bfd2197dd01b43fd23a6ad462e5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45388ee015998497f0cf6a0c4a04121d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a526cf28f9415e1b1a07d1dbec82c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813df3557fdb0c82de3f2bfc93237887484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a127b85d8daf6b6c336645d08bbc72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb330acc13e2329a7b5a96f02bf92266486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7101899cb21510fd51bb281185e457487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba77717736188ee79ce7fa848eca56488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d85f64f8f87ab9ac70bee3f53e664489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a590c8ff5c7ff576c6bf54c5ba0398490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cafd0d71441b1343574ef3f3299ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d6f2280dbf77fca5b0f471ff63c85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55946bad9fda83a322fdd62cad868588493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50a4a01ddf9f65dfb2687ec2533e0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfafb6a04cfc45e8c6dde5b6ae7f9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4b71ba77e52d539d5e1bce2e228dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e2190db8566449458b5ef8d2808fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97056ae56089c0917beecca9d295c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093452ab721ca1027a4e61d20dae9e35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db76374605573651881719e68e0fe5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c6a4b167efa96ee77522f08bc2569501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1c0fa036c1867363bc7bd88ee44bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec0163187088abe58a687d5fb1a83a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fdba2246c77399d701824b0b2467d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807e677837363c8b557a4fff0561469505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d2ee61bae5aab9b98b84c68d3606506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e2f600831838ca0142b8d1272d4a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6560f751440c64878ae05ab42c6988508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c09b95d6f41582eff8700df40a86ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfdc797c58582e8a149c97e92f5e7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415e689d848ca05b214631949a8b216511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a00f0e650f94d8a4a380c871d40fc3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a0e10fc0e589eb0e72d5fcb26d5fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b429fc2be5d5d661fe827362a94abc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70810f2fa6a18b6577b61546d90e430515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af868a06c529e41746c5be713bf50a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84461428547fd7dbb5e9353e650f71c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae08354da0ce1e4a8023786dad94e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f2f4e276e9e7fd555427bbef6f8d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665d8cffde189dbf106300fbc594d67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e0b425c649c7d5caa9eb520820c08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02dbf6098d71b8d4334ea28f17436a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927468e45f8fb85ed3a82382bb39f16523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7046d99e2d8f4faa05431a854bceb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18c6212895e274a9de07c272db140f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe14e893e2b0826d03636e38b5f6127526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfc342fb6ad69281d36d4ac27e461a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767797e4b5c2a7464aab645d7477b86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7ad344108face28a9db72233ae071529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f237056931b5d1b91734090b9fe8ad2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7bfad624e95c70f9a58524f8a2825531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e5d32d28641cfb8a28862c2b59342532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a69cfe5ac2c6b716da356a00945506533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c25de222c656230d3358c3dda15011534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba08d9b82ee4439d90d9a2128afea9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec59fd83c0ad7959b5100233a4dd08a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0972dbd4cd501841bf78a4630e2b8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c931f79883e804cf04f814cbdbad863538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8a560be4230392c4a74499798d24e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56201c48aeac63cbb94a74622ea08a5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322502de08480088141abb972bf1c73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0eb1302da24e1901c3b23e6c292ccc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82492d64e644c301167b533970667899543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61502df769ebb4eac883117744fe3020544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee5bfd38871d119c2b76b23c2fcffb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefed00ac4a2bff69bbd9468662db261546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec54d46191cb020b43d26a77c26e3bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908a849061a82a61c8fb0ef0f10dbbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5d55bfc4d91f34fedace584ef13ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a5ca994e53337439af25c338f3afa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10432cac42582e971a2559ab35e2150e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839573cb7f3ebf2cd29b1e4c065e71eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a255f0ad30897ddc27e77ec1cb5a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff94b2b71ea0ed48d6d932533ce2a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30af548809dbf97b24db18bc9ac7fa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a8a313f856e9f422d085f612016a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b95915a70a544582319688dd67ea5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eb54635c8f2b4614fd7647403f151558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f30193921604fc567e587379c7a86a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa522599de82ac3c33c2e83ff29da8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96fe39af553e1acf1bda90203d8a84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d783699b51b535e8135b2f3692e0c59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67388d1b3987e7ff3b4600754120cc5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c745881a4c4f00a89abe3ff411715564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c8933b59f79699db08c45241e1a53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5159fb72f2cda6fb4be703bb62c91566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e786af35a9b61546f42429038ddc944567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f21c58e547627569984d91473d5c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd49f1739b992a6b093097948f0d18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136d6326579a7b6038d55722bc43cf5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b33e0f203a20946590db8b07de3e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b3082f2c80da1b01666bafa9e190a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b54a3e93c9ed081ec030b276f880b9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eb443d856d3243f2bb2ee67547617574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa6b6ee80e9e58394a0c0ec4c2895575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f93dac3f66ce6d4ad51825e68a305c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059fc9f963b0bda339eb0bdc5cdeac5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee545cc57cdf3d0d9747bb859d7d72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c36e7a25e34e597cf39a0d8811528579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af503a5e856dc17bf5bc1f6aa47ae82a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1aeb1604840e5db746752cc0b273e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fd63822ad4df392814e988abd40b5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4615cc26e1585de69c13ec702596187583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfcc851f06f10929b81008bf22a0b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea9c8e0d5efc13ecd17ab8b05ebe7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5102eb830debc61aefc4136bbc938e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a3b18259b8efc7b6781804951156b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac382e1bf906035322e5872a39065ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa9f6f2c3424f960654f03f3c8bc87589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869507ae08a7e29faaa551706bb9b5f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d948db0f3fdf295560879123dacd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae0733802a0518777c4d8f4305cb06592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e845c198a5cae9cc5c7e5e2070c4b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea1024657536cbfc80236c9ba29e5f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af603494269cd75447c5d94ac893337595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de1a0d41dbc2b90f592ce143ab64f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35613b21c85f133fe318b76f784ef98597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d574a51a0814b2757b2d4966abdd80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a39fad3c828e624332b7340d19211599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7611635e7ef4efa8982cf0cdffe4f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da34a6bb0edc82d595cf062ff8d742601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b252b9eeb734e1513c863c35d117939602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af958ff32ab7aac7384f8a8c0bc09c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bd16019eaccaa9f69a187e13961a4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627862ecd6125e67969a00bfa380f52c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65182966c62bda6aac2cae2f314c05a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af97892f8b82291e66d63c9e4da2b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa68ada998dcf00dc56ef80ef292a3a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533488b40cdbb29af5c29b89f90ead1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c434946d88de365d6941f027855630610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3d1602dcb272343fa48b7d3a71e0e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a1735b9e8152164fff9c2d63c2252612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ed37206a08a7d56f03eb90cb98eae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67a4471718c3cdbd4302bfe1039e69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c17160352ff4b494527fabe95f1a02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3979d7fbe57e9749ed8b8cea970ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d6f245a8670e91f5c747ae6b71dc9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e946ecc581dad3f075704b27216ce2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a640f9e7741d58ff187c14604f76f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc12be1267cdfa2878902e09bc83d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944ec556967da70f9247ce4c9a31bc8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a754308e481c4e3e11217355eaacd88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43a258fcec56650e6ea9a86306acb0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54084a1ef9cadec9b07c7e759f74d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb19e082378c4f733cdd5f8afd18db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7f80a6f3826edbb33e7c70d9e9f3b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92306f688444042a9fd5f0ab44b2f95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35090a9d705b17e10bf4fe407424e285628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdebca97c6e28507584e8a13194454d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1eaab068533a474faad811dfef13a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304553cb8bbe25ae234fa4828e48629631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f04567245046491e89c35ff06ca83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00369140bc70290ed8d7d32997acab19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd409db87b4920761663921c06a605634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248634e7c63d864c77c15ec3dccfb40d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ab4eece306cfbcdc1b4fec53c67f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1181d26c6f0846deaf46209184dac1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca29c739da6f15666fb4ae9411a6e5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56f8161d30b2a0b8b592d216e0c6c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef443a2321614c1c7fed6067f4d20c2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56564c64ea0aa1b2be5c08d35063d59d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65413bf1911e825dbbc40c6df9f18c45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3acd8befbec964f03954d9e3ea3f82643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b144902ce61d71d26da9358046f7c0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed279df9afe120def998378ac3b76c74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d790c3ff289675727b22d235c1c24646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae3eecd0fbfa5cafb25bd77a65a18e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94466a64cd4b52ec59df45227911fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9af1236ccd55de2ea4c4600f91977649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3390bbc6fe71aa41f423e1202cdfb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b66309638577c11443fbb940f021651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bbaf47a93d3613ba63a59da89694a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0ab09ab158e511fe60987f6ee4a4a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e527681d6b7b53b8579ffe835c67d71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e931b42c3061a3f80ab1fb70b6586655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb6781380b61f89a4c03179e3e492d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb2570dec21f8e90dd3bc5302eb7b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448ce25daf51f6d87808f18347fa4a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c27e73cd4460e3f3d5bf46f30e61e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c56872ad8e5d3dd62149b5ec8d3e2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd3f0d45425d5f63796162b79d92c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b19c54945606c2d652fbfd02df736662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32433976169d90b1b1ac3a02d81bea6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729386995b192910148d2d4d76d61d01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837e092c5a78fc22385e9f797e81f83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff1b6a8c5d725dd6886d9049d8672a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b78cb570e11cd47624a289c5763248667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d1f72019ca4411944523faf18a26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b284bca34f02805bda9ee378dedff76669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabca363449259febcb62ef7c2515422670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea916e4b4e1c2d83068b3deb262fe71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf4e41dfc295a650bcabc417d6c4a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bf84d5ea196beca13a00d269a8d37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ca95a25ba1bc88da84b655a5249fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b195fc593213e7bf18a30d0220880c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefda1e74c38fdb578e30acd2a0edff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead55a6a52846a08fd054ed77cf7452677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e04ccc2443de7435acbc651d864683678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db705ccce5bbdc5c9057bcf6417f8272679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd383e9ebefb905734c1eb5b791257680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51161beff357552c9347f29002c7722681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bccc233bfd140d046915f5a1e19fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e09088582094363966282e618d52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8046cad846a78ccef094c8a33f3a9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63e5716896676e3c504769b54bf232685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686dcc03db2048df5271052664a080e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7d926b83627f28a1fc87d6f9b6c5d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa18f1af823c03b0c3705604533a54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb8f75299ae19c80dae137e105df98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527ea32e388268c7fedc1e240073213690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889d3cb939da8658c52f2774f203cbf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b89ac7ab9813149ee82d3b1fd6ff03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da23c3de058c4b03183902bd63aa58693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ef693005e060c8ceb056d22491b8c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad87c376e67c5a882f76a780d410a09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1736dad8545ff749a053b2b20cd26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae733dd83211fc54359ab70616055697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2ca9ffae3955d01764e3e2610a5da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8677976be2d2c89c7fe3ba3994331699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73731aa4ca399373e123bfad69d0b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5f467c357e4f9037882865e4957ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab91c3e25061fcfe2ebb3c70f4c1ea5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61f7413eb16471a4086ee93b92f8ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d47c99b30e3ec0496c584757e74540704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b819874ce51d1ff2dd5167057ae276705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf874ca4aef12fd355e219b047a7e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5ae2dfe680071022420e924235d91707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bea216ebcc7bbf2eafe1bc4b60d64b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88d4c0aca4217f1b698892eb066117709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31993cc0230cd2c39b0251a9e7dd4be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca730cf57e25ea34ae9bbf472bc7b52711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebbca8c2d49b7739e6893e5dc55303712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dc61cb77c6a20f95360de893e2644713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907bc39f4e3273e11b22abc1ecaf8c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fae001d59d168264bd2c919e8c7fe6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e4bef9bba0349a0e99ad208530610716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dfed3afd4c1c468a5c4460ff65fae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79f674a993677b74f885b1fc601266718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa00bf0a903315ed02bdd6942cccc10719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68a4d655d9e1d66dac97bf71ecd36a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148144f6e94e105903d4b679f3eeec2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b11e2cf5379fc4ff3991f94c71d49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93581bdce927562d89376990d8643ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f063c7e3a87a211d498c17a7d7b8bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a12259800890758746bc24ea0bee7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4c2a846ce31f69e3d90baf357f575726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440e8112f6d90576f56af75c3a58625727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087a98e7ef6e30a6bb215babe2ecbde728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3290a18ac8c7f4d6047355ac14af3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0320125ab5a941b893143b6fb220e9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21792e00f0725537b87e3f4e8e11b6f6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07ef9341dc88a4d9cb8e9c3cf6e9f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6502c0ef5468cb82c4061072703db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69908dad503f86b5b86add5dabbc2402734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1b6b1fb6d4576f0ac487502e7c31c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1ff60e008a0916350c7f130029b6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f086af731e42cf5e6e3084eed9be262737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e979825777041f3639f6e77079d9978738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a22dc44836f76fda0a3f8c3702457739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafef57cb730e34300cee76c5efb4ad7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78177a12924836a3f02b7ce751b1bd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54af1653f7b44b2938c272ae062570742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b35b4af4a8a0a76a2e06fef0832c68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f818110d92816f93f3315d8c42dc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e18e2171a6d5d8e33d474cfc6cb62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82c134033897e829aaaa2bc8b53900746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a6c19da8bf32d835031bb1d62fee8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6616c95ce1b9476331c4494f8ca5ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0fe0a7522842224ad88687cec0e1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f6e0bab67857718f2414048b6791b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a8c791b6ef7f53fb55b211f3ed9e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e14cdb82bb14a9d9273130f585f9e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09604d85277eb10949e4332780534c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5c0e71a531bd06b9f0245ad362d34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11214e70a037934b946e3546dee1f5f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2337b6ad87d21e3ae77ab13d057964756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec00bb640cb70e11faaa89d3185033a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec04b7f6a5fd28682ae48c0b579a79758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980f9e62dacae90876415f26bd14c35759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95c88078f7aa32ddc24be50852b5d0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc3051016ec7f2df92d2c2dba3c7c3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e888a1691e087b1babe301a51c46c4a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c8e05f73ee25fda66197138a7a65b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60983bc8e31c652332792b5f3ebbc1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8971fd46a65924662fba0275150cfa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ade8d1335aa4f409b50fb14f259984766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbf8a4fb94bbe60f818ad3e840b9fc767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5956,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6196,51 +5851,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12431,711 +12086,711 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>153</xdr:row>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>154</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13306,51 +12961,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24491,2061 +24146,2061 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>372</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>373</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>374</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>375</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>376</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>377</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>378</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26876,2330 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...2278 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -29466,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J424"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30192,9931 +27567,8981 @@
         <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
         <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25216</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>4.01</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
         <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
         <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="0" t="s">
-        <v>108</v>
+        <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
         <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
         <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25273</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I35" s="0">
-        <v>2.77</v>
+        <v>14.68</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25301</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>3.85</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25426</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>5.59</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25429</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>14.68</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25430</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25459</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>11.12</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25484</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>8.99</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25485</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.91</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25499</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>3.38</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25501</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>2.82</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25502</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>1.31</v>
+        <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25521</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.63</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25523</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>6.19</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25525</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.82</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25551</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25556</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>14.99</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25565</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>5.78</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25568</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>4.88</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25569</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25671</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>9.449999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25704</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>4.55</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25712</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I60" s="0">
-        <v>4.1</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>54</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25818</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>4.59</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25819</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="0">
+        <v>5.09</v>
+      </c>
+      <c r="J64" s="0" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25837</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.54</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>108</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25845</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.45</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25847</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>5.09</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25846</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F70" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.45</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>208</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25844</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>4.05</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25857</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>13.7</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25858</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>3.57</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25860</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.32</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25868</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>233</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>4.47</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>18189</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>40.52</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25893</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>2.86</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25958</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>22</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>7.3</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25977</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>220</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>1.4</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25992</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>3.74</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24031</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>10.99</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24054</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>9.24</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24081</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>259</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>3.66</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24082</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>7.61</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24083</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>5.08</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24127</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.81</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>233</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.32</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>233</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>246</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>200</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>24570</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>7.57</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13246</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>3.47</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13248</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>9.050000000000001</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13258</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>467</v>
+        <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
+      <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13297</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>19.74</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13314</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>474</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.58</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
+      <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13325</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>3.66</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13571</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.51</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13582</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>4.79</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13598</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>2.41</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13602</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>18.77</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13622</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>4.33</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13643</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13644</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>2.25</v>
+        <v>3.56</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13661</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>10</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13670</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>3.32</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13672</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>10.22</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13675</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>6.25</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13682</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.86</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13686</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>10.09</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13689</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>3.61</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13692</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.58</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13708</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>3.75</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13715</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>4.43</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13718</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13721</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.42</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13739</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>11.26</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13740</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>17.83</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13755</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>5.6</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13756</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.22</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13767</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.14</v>
+        <v>7.01</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13768</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.94</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13779</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>2.45</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13786</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>3.17</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13793</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>4.04</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13796</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>10.33</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13810</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>3.46</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13813</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>2.49</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13816</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>8.34</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13818</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>2.07</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13820</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.01</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13825</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>6.33</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13827</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>8.390000000000001</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13833</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>2.54</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13838</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>17.24</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13845</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>5.03</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13848</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>9.460000000000001</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13853</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13865</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.37</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13866</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>4.45</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13878</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>4.7</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13877</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>614</v>
+        <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>3.19</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13885</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>8.18</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13895</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>2.7</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13896</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>3.26</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13902</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.56</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13906</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>7.61</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13908</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>13.18</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13909</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>4.02</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13910</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>9.050000000000001</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13903</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>12.61</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13923</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.99</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13927</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>11.12</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13930</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>2.28</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13933</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>2.55</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13934</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>220</v>
+        <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>9.789999999999999</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13936</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>3.32</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13937</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.16</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13941</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>12.41</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13942</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>1.93</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13950</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>246</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>3.84</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13954</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>10.88</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13962</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>17.44</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13963</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>1.49</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13972</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>8.41</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13978</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>246</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>6.24</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13980</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>11.76</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13985</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.81</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13989</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>4.47</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13990</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.44</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13992</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>7.17</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13993</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>9.34</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13996</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.09</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>13997</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>9.140000000000001</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>13998</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.48</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>13999</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>10.59</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22003</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.89</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22005</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.65</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22006</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>3.56</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22007</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>3.11</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22012</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>648</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>10.4</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22020</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>8.32</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22021</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.61</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22031</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>12.82</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22033</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.25</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22034</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>2.99</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22035</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>3.22</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22038</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.45</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>484</v>
+        <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22043</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.45</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22044</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>3.64</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22045</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>4.57</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22046</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>54</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>4.57</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22048</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.12</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22049</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>2.76</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22050</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>2.78</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22051</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>2.9</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22053</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>474</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>5.81</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22054</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>3.01</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22055</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>5.6</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22056</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>8.09</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22060</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22061</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>3.51</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22062</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22063</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22064</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>2.6</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22065</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22066</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>6.23</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22067</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>7.06</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22068</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>6.03</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22071</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>20.89</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22072</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>8.890000000000001</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22073</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>13.12</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22070</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.56</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22075</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>14.32</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>835</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22074</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>836</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>837</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>15.45</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>838</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22079</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>839</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>840</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>5.69</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>841</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22082</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>842</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>843</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.75</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>845</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22082</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>843</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.75</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22082</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>847</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.75</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22083</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>6.82</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22083</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>849</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>6.82</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22083</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>6.82</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22084</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>11.86</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22086</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22086</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>844</v>
+        <v>54</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I285" s="0">
-        <v>3.45</v>
+        <v>7.35</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>858</v>
+        <v>853</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22086</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>860</v>
+        <v>854</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I286" s="0">
-        <v>3.45</v>
+        <v>11.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22087</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22087</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>844</v>
+        <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.45</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22087</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.45</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22088</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>2.59</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22089</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.45</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22090</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>2</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22091</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>7.28</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22094</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>9.25</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22098</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.94</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22099</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22100</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>474</v>
+        <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>8.279999999999999</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22095</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>8.960000000000001</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22097</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>7.71</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22101</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>4.67</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22110</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>6.7</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22119</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.45</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22121</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>5.21</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22124</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>7.22</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22122</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>3.68</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22123</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
-      <c r="F306" s="0"/>
+      <c r="F306" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G306" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>4.61</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22129</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>14.83</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22130</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>15.08</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22131</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>11.82</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22132</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>8.35</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22133</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>7.3</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22134</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>9.039999999999999</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22136</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.35</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22137</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.36</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22138</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>200</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>11.82</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22144</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>3.94</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22145</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>7.06</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22146</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>3.33</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22152</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>25.67</v>
+        <v>18.11</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22153</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I320" s="0">
-        <v>9.51</v>
+        <v>45.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22155</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>9.75</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22156</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>12.12</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22158</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>5.81</v>
+        <v>40.04</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22165</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>5.23</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22166</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>973</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>5.6</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22167</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22168</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
-      </c>
-[...1 lines deleted...]
-        <v>979</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>19.98</v>
+        <v>29.17</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>22169</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>7.4</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>12896</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>3.75</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>12906</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.75</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>12945</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>2.31</v>
+        <v>26.6</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>12970</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>994</v>
-      </c>
-[...10 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17049</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
-      </c>
-[...1 lines deleted...]
-        <v>997</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.34</v>
+        <v>39.52</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18018</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>17.23</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>25713</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F335" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.17</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18167</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>7.84</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18161</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18221</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
       </c>
-      <c r="F338" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G338" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>15.2</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18226</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>3.87</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17100</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>246</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>5.89</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17109</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>6.75</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17247</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>11.29</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17533</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>4.05</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17590</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>8.619999999999999</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17605</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>648</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>40.47</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17606</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>40.47</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17629</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>2.96</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18250</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>200</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>19.48</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18251</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>200</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.72</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18255</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>15.13</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18270</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>45.75</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18305</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>14.02</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18395</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>2.78</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12930</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>23.92</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18245</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>38.56</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17136</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>40.29</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17291</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17335</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E358" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F358" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G358" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I358" s="0">
+        <v>2.56</v>
+      </c>
+      <c r="J358" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17377</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.82</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17378</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>29.17</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17381</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17382</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>24.64</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17490</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>22.56</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17491</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>25.02</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17526</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.6</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17505</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>33.16</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17506</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>39.52</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17565</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>37.59</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17627</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1105</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>26.68</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1106</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17628</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1107</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1108</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>21.04</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1109</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18326</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1110</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1111</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>200</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>58.62</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1112</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12384</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1113</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1114</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>1115</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>26.28</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>12500</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
+        <v>1113</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>22</v>
+        <v>1110</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>18.46</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>12553</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
-[...1 lines deleted...]
-      <c r="F374" s="0"/>
+        <v>1116</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>3.73</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>12621</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>23.92</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>12705</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>5.22</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>12826</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
+        <v>1125</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>3.66</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>12831</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>4.16</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>12832</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>3.92</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17007</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F380" s="0"/>
+        <v>1134</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G380" s="0" t="s">
-        <v>133</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>1.98</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17011</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>4.69</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17988</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>133</v>
+        <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>5.36</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1146</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18014</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>19.83</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>18017</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F384" s="0"/>
+        <v>1146</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>4.49</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>18057</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>19.98</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>18061</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>4.77</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1158</v>
-[...947 lines deleted...]
-        <v>1268</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>