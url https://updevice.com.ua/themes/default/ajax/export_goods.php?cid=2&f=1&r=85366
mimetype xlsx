--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3613,51 +3613,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486611c7e78652bc00d4399bcf9caa31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca583797ed895163af2a2b9794e195d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fc0c028841bcee3dd3efad0b9ae5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa3bdc8aef829a85402c116419d144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf72389b4d8a53ee4708622de1ff035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27837a1cb978f5ebb17cbba48b26314b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106314ebc6545831f7894f53ac60abd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2125a0254769425ce7bcad09b11ece08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32301738100263c45e8d23cc2166d6ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828c58f47b8c4f64cf4506bd76d4acd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecee2a2dba58093bd89db575a2c52411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196e827aa61500c97661cfc23e3731812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d95b9fb33a6bbf62423359b518dc513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0cbef70d56a6413a3b26cdac531a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc100f4fd8c31657513be59667effe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611e483c0145a0d90420ae3702a42a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6faa636738da864243ce58c5370df917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31adfcbfec2d876aaaf69d66069065a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a025dd217de5da4a73414c848d6e72919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950cd137c2dbf5aa4dff1227315360320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbb0027b07e9b3de36a411ee099c6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac2e9a88f94c5b14a26e07123cb6da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e93c0e5044e33382f674c36552ce323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c47fb63cb08200c1ecd0aa1adcb35224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86140fafc4fd6037fd4d063caacb07125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9a193ba11ab065d4b4ad2f28a66b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be3fd72042f8ac73448bec410208cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7dcd111f9fa77a732b8c5f4f1b6d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb91b9cb4ec9c560305787af9ada73529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9812b0cb19f9e38184ac85a2129d7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f3c1a8a99a52630c8ba0e592578931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afdf60f14894e0364a2b25cda1e89e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf3df6e0c36c39905896d9b8b75cb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c9bf6075f34b2a3933804397e33334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c55cbb36a2266b87e14335713cf36035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e2c00f64a47aca4c5abad9689c25436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7d56b492e76bde62844408226f52537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ed706789a1c91884af15beaddc4b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864fcff8cfc26a7644c358a4bb8032f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9016d0b61da72c0f8355838ea00c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e5bf98593ffd998b8fc22e7eeb6ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce256bb16f92f83406d69347d946bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d696455cdc572e90d6a725a76888643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b54b157737f524fed3b668b6b72bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b61ff23b8c2d8a663a428199e763ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f64628d0761a34a01ee9a8129a974846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c8e234deb0878f306f06af2fda69147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e74357415276fcc11c9f2410e2ff6148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aff077a6c3f7e61dba609dafc6ef3849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3d7a96d2fea7aee671c29b7ad77f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc0a918d1f115ec3b2116ad8404e3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f768b283762c33710d25c22f3721ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc386bc215c47c79485d58bcb6278bb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d037e36fd84113e43eb64785e349eac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32a169dfefcc7d8be752821c6004f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523b87056a0bce2671d64d342d35bcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a03d65a2656f4e837b4cbe290ae02957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac9de5bbf8de07f45ef5f5a0040fa958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16559fa82e93edc50f6078e78324e41f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505d342140a4b4366755d6f34799ec160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d63fb55ef8ac42f36d8aa8ab9827ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742df54c0c869a057c13c84f95171562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f23229b3f100438f99854493d69ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e428f262eb71500b4bd2a626ad68d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04381e05a8c1054fc9b2c924b4dc4e7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e5c3711ca22b7ec2aa673ec4dd5e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afc4da8753f6eabb280453b8c35c7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324da1fe89b43bda23b5674e775508e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ca00b933324ffbbfe25096b44b06469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b31ea096258f05067fa62e9bd67ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54cd982f6c8987f10c4df56028fd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037d7e5a15a08943906eafc66c7d67a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79c8041667eecfba8313231357717e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02279cc8fcb06650f5f4eddac670709574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e197f827e53ab99cebd3ed5ddca96675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f93aac7a848fcf55b0cfd76ff7c7d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27428733680cad1e9a7f283c0c16675f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10df0d6dcc877ff7a3ff361a7e0f2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23599c5f0240b1db14387c19ac1b4d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a329e6ac033a314d666ab6779531580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dae215d4e6885e2378dd468a3ac5ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2ec6374b774bfe9768ef8cf40663e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb078f5a5c9bb51d17d5d68fbdb39583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de902c7e15e84e653aafb7b61c77ba9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87f2486beea46608c412dc2f6bc6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b21acc768feb348f4ecb618d819d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321279d4c583a07e37447c4be191638087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c13c54228b532e8ce26e1ca10c2dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4af71e1a6c80b2ba2d2da99fff08289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d0ed9a05809d0edd3972229d8238590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87fdaf4ef54bd02a8e3620dde8be1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361554428741f1d02b45ddd106e8c9fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831dbc9e1384063b5a2e449c7cfd4b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2cc6799f49e41e8529d164d9e9ba194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d68dfdef91c63d00fc6dc427769a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b822a518a531f0c09fc95fe48e80196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31a0abc9107e2bb0152378691e7ac597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338c2c4fe2cc6e1aa360640a43f5fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39548ddeb1ffd1a261185460349fa4f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc725bd7aed2520b697caf72898efd7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff501525ebca9d63879c2ae74d60a71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285027a59742839a17b9144f8c09e35e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b43df3c9a10e143de6c5109fd42ede103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8037e5f134342177ebd8bf56245af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee170207443eeea91c1eb3a2507c61f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165f00bca825746bd15b7442477cdea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdeb2e794ec62f2c7808ff3ef129d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d575c8fe241e9651297dc8003bc649108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78468bf181d5baa18f3a629d724d9333109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05712d5c4402e011588fdcb17e09e14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2126736db0f00760a84bd86cf78630d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d89da2652f04c755652ba631e2ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a40eaae55651560eb2828988f4a95a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f115b7c65b2d6140b1773ee81762d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517a3569d52a3eb6b59f72819e0bd39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d454d797b6253c153e0b4c2f0e999116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8661f04e61bf2935be0490027234f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a1d2fcbf80c4ed9c7a92cc3baab7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa1b40d976586007c0eb6253bc036119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0060618bec417b0ff39c96f3e8f4404120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0df517c01d6e6baa01ad1ce11bed8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7eb9d792631d7638d7df3db97e8573122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a3081099c33f0f32b4d2df9be742123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69122a1f3a893d4a3aeab38451407275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257c086b96164234393ee3a271bbf94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac85ac8d38fe9e3319794e6cb5e868126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011a04bc1f16624d4eb9bc610c99a72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d1d9af65f5aa90fa40d7cbf00c8d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102481bda220456c5cbde7c397f483b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a21da5b173f1939821caee74a6d08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a651ef262baf58f813384789a27775131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff1af46ab4d355d00ac3c96cdbf1db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f679b53481bc4109358c8e3df7b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26510d27411725060c85c5056c84f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148fca928b958f9fa8a80b817371c7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c260d89ed82dc0cae7f2f19088d66c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7bb7d9a70cf0a54e203df7af22d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f582bdf2359dcc0da25b0ea73d12af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb9d8da7301bea0481f21c3b15e6f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a586c4c2bed4c041d76ad50811aa95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea19c783b11d95202d026d6e1352c75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cbb7b5fad038f99a567afb65e13a8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76382731d2c72fe5e53b1f22f4cd830143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbebd16cc38920711255702c98853e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc37afccd3a933b4fc0d7721e2197c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc147f2b98de3f8812dd666d5f8c78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb47e1f79ba942b69d13c318c3e4e2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936c27c502d62d96cd702543cc78702148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe78863122c2d97c59a54180fccc8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8659a5250526ba775f14e8d8e85b07150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195752f8244013cbc7a453a9a1cc783151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3554333ac62d489312e2d88cf6bd233152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25238b1c6211f14c4ae4ebccf71dd5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7357e124cadfcaa81b54f9c9a2ae0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ebe65c3e9f6e553203f74317c981155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4761ae703d3e2905f4b4fff95704c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ae0a706e0d06001d40e29fd81c0a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc3f96175b3d3c5f0c33f3b8f68720158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcfaa69bc5000367d27117d3fb5b9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6548c0dc3c2f65f0ce77a3e3cc85d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990ee5ec108ce28d9d5344884424392161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0202be8345907aa9b5b5bc2ca895b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82684632a67d6e4f4440380f916ec201163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab86916853a66025497cce08ddc1476164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d983ac42f8cb2b3b005e71cce2876165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c4060d749592ae49deef2f3427817166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb512446eeb1e177d1d0629e2ee5e8ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e369989ba99debb07ac9e24d08ce5b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898110dea7e43ac60f089a6660d294169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363cbf11b950c0db10f58eab53f2e6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a7f2ae070b87d47db13c4b714b3f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5001e75d3c1b51258d06b0adce43f49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b904950dbf59c598f725f6fc81d5214173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b9983957c0d07391f2b68c18bebc3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2e2ae627343cfaed90361ee7933f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504941bcb1b3b56f40285914eb143c5f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452d00da831692c610eee8b0ae75ea5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e727af74c96915c1ab3c7d8ad93fce0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a820d213b408d8692c8dc99720b7ba4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44dbc844992ac514a839ce0eba9188180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e8678b3328a4ba0767bb12aafd75e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ffbffb1d8c06ba5163c23aa44ec49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0583c8b0cf30a74135ade6cbcb744b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa04617ee70b755a35571afb7f5eff5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4f4b47c7ec41690b0c0c0b440c820185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623a7927e49d33a2553a600a1033220186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37871a555e0b6660d10135fb922aac60187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b04bab7c8b5d868fa276298f85109188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ecaa28f82d1a088f900a78f3b8962189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebd80840137c4e3da5443dc23d5a92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c652bcb96a2213930299394b0ae7c52191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae59a811278d6f6ea497e592dd21d01192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9a1cafdf30995e13d40d844043c1d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147a26a6affc869b59d053615fbc0fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2372120a7fc320bb03fb50ee1d52d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee4b79fb66d32578c59c38eaeafec7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea780864f720aaa6bef53b62bc7114197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3980113b9e0a6c354cb3d9ba8e0ed9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d2f9145164fcb7e1f22c1738974a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb58af00965e3f5a78112dfb4b3064200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb6ea42b948ad066394d0b9eeeceb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629f33ee7c2c62cb0c123669e860661202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42107d2628aa41cd410721fbcbd50d6a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa2387706ce4c8a4804b787be61e81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932720681e5aba7eda19bf21f8d738b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f04ae7b8eec920121f2940ee40913206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f440f34981f406e5e4856ef6903bef0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bbc099f963f182fe2b23b140e61e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d595ffeb424a988c59fe8e3c72ffaa1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a2369f8a3d8451ba63c5ff93189cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58896a78da0c65518c69a5f250c35f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9e99836254970c53590f2adde50ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ae444e0c6da7ecf6a98a1df62b192213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4353acef133ac2273a9bc9ab3c470214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e23d502857a1a4a0143e7398722fb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f416d93d614942f8339133879d67b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13003e1c09a4db30ec5e669b1d4f3a16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f61333943557eaaac3eb04dd7105f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cd03d1447e33bacdd7d620ac521fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c8bfee7abb299d8401ebf154f0917220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d40f0ad41db25c5c7f8680754ab13a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa806e465a0974886285b2f0a3c8ba9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412984577d8e442ba9449d1b84e365fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b991a03af9d39fd3273054fd97e193224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8c7b1cf962ee7e3f7848651b18897225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5915cae6d7fd35c7b365bcc9ed4ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92520a8810e8167c111291e04c66233c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e7fb4d05aa9440fcb508f26f90109228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc68a93da262910d20930001d6d19d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c9e77ba20f0b4b0b7c1a7b0eccf89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbefe19970c3c821331e28c61d0d22231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04ef123dc16d09b467fb30db973698232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d082edb3fb457d98877109449770a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e318f033655b0591ce863c976097a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82863b8e1d21f45f5babfd47a590fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0429cd33fcc5cfec867f20ac0d54db9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d5b13701e06e6036cf326b238656d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e6e071bdbe00dd0a776bc79030fa8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33725444a8d2aa698e5fb538af03228239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb69eaf460f3e050fb7645e95e73e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313c53f4d92aae3d61275ecb6f10d29241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592527d60c5a2e55dda97674d4fd7d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48ecab22abc7366a935a86b426c5b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1183be9696f935e5705c7738e0ec4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef33ae9cc313fd3d574f7730e1eab16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a72a3d34d231957312f3c2b2f6b039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a54d84ab4208a943988462d8ddfbf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda92aca7c433874707927dacd6759cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a113cd5a32eeaca21ff0ac02b49133249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47106e7559d6d663141cc6ed525830250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8a537e6453149405de182ed2cf43a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dfd10167359dbd62f6d0fcafc521d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81fc38030392648ccd9a5030cd092b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e2f50269872780616f122baa37e51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afb84344af2abfd907c6ea45103e79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561266262ed9d3dc78dca2d1d98aa76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af210bf6ae22f930dd4727f9f258de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82195cc2e96268e626fb1917239ab79f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb84a138270425d459d8b85bb5b125259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5cb5215e2aa2d2cacfc1eb61af8c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a7d088ab64bc780a19e2c178473f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8fa92976dbb851ae269569fb5e2f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1f715ad5fdf8b2680f897b617e2b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04590364affbc561641c8b73f89fce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a39b3b948eeb1b063cfa423c993b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d0beab2d5ad55acece408688a7596266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e8ef9dee500faf07d7b6dc51a523c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837bd7f4892fdb3d98639b597d07934268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671e364874b0e71f63478525f49da29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3d30c617de3db1b1fba580d4b86f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7994887f97d57f3ed6f049ed788e4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdce69e5faa5c866c0235ec14e702d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc489af78898c0ed3568606e06e06f72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd09e4468bcf2912d8c13161a554056274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303142243b63217b6fb1ef35d077a86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8faf7498fb9d574f0e4353210c6f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7537d3df6c4cd04113eceb529951e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faeefae1570a4ef5ff6e018b710b7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9d73e5a2fb65b4116a3654dba1b7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154bdaad33f15d3b1da7a1ad31c90bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91188b09c15a972ec5e8b18ca2f6944a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148dd2903957a2cbda86128cd087b34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c521bb2be4868788ee0666f05f0fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fe03e885b652f49d6f3730542ce86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2be518649461d60bb066cc51d6395285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c136f03d8d812712f73fb510b8232286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93a9b03ff3d7e8f2347e022c490594287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c863d6b0d113f9bc2293729dbfaf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db8163e516f1d91bc3bbb3389bcd40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a2dbefee04fda9d3d0e1198c69e71290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215ac266a6f675cb86b75b5fa57bad8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2938e1ffe540dffd86ea05c62b75a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373bbdc4d07979a0a7844ce6c26cc54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bd190980127036edea1e6384564ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4b9120f99b60026205bee406625de295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6b34b65c7bdc0f00584444c6d06cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd38f679f9e5482d47a4e0e274e15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bed5e5792499c74fcf19a304a6ddd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadc6911850c3b762ac4aef621a0576299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9ef77fc4128a618112986da14de1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d113cd098574d1771dc3a786c1317301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc793bde2c38f102fea9b77bfe101876302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54750a06317cf84e1448338fcf91c0fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea6dc22a4887454c469e83ac10e5ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bc58e8e0bc90b4287fd423aabeabb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5d4dd580a648949f50ab048fbf54d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28de3c76156a8dbf1a35cb7d92006d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c001a19f5121d53e5b8658e9fbaf56a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d485ed29b730f02f8fe6c5a00f9c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88c7e5fd650b424ad5545b0936fd50310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f82b1d49815753844d9aa022c5814d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fd23781fe43bbb2749ac6de8200fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f0b8e5475e6b0739c81bbd9c25d06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31abc730cc75cebe9875e17ce20438f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6e17fea76a309544c9fc6477677b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a5ceecf07cb65c25b6997cdbac684316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d309dab521b3814892ebfd13b7259b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccddda962f11f8dd7abaea9b089c912c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7da525d994357bff9634e21d3eff3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ffe80563df4dc2f966641f1c096ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc21dbf26026ca190cbb43ddf8ecef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acd06e1084257e6c5c97a9a93d1f4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4412ec496d2c523c8c8dcb8708caf25323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c531aa9b0942702ebf07dd7bde1f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae0bdf3f18e04e7547243e873e279325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1ea54c43a4ecf50863d12e7d1a449326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d7bb622bbdcd94cc7f85ac3d6110a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ed11a3c2b8c99b08521ebf76dae1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979017b81c424093dad1f5d7975a15e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d03c5ee15b19a3e702628dbf010420330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b4cdae10e3970c79b43fbc8634cb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e823226e47e5b3e3c2eb0bb6bdd9db1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dccfc21314818ecab11af1fadad208333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b8d929d72989054f1f21a6ad05404334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda00ec49746a0f5dc40f3354cb35f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0dbf0864118b0e186765af13e0b12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f5cc2c5ac028934fba0d42c82107d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71907bed1f994f7b8ce42b3021462c29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88421e9fc8b6802e48fba92001deec81339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0685f8bbcede3a1b2fa2908e3fd9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e17b71b7c8ee1a472601b583684d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8e86b6a9d55f2692a3a12bf9acdcf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bec45b5b3c00283baf24044ecea8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b58ca304f047f5551ca1aaaa01772a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08491e25df58fcb7329d7df226429d67345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4e655e6bf6be9adf821257bb3829f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12748a141945ce14a7c5d3ba577a64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd8e828034ceab9e31523a09cffdd9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad85bb72b8fa7528779a2823ecc929349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad039f719fcfd221af40f9df0bee23e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21337e7248d2f53dd4c51eeef32577b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c79653a0285776711f9c6ed942261352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a8b949162ccb8b4b8818969c991ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba34024b93e43798e83d8583c42d7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2402624fa57d37076fb593b0f6d0a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe2b928da77edb113a594242746887356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de76c49ea42719987bb90961aada46b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1881a993b6ee85cb9e526589a954ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf8742a1a81f703ad22db1ba1167ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db162c27ccb843b37239d903a2e8baef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8964694000088595dba5a4444d9ac0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21525e7acb7b8a422e6aece53e2f0c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88145ea3aaf60e29a24566716565bfee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb224c51afc1ee5de16dbbc1b60f734364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe5d3e96eed362158a887368da9e59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c6faa2782e7cf3be0aa752f3066fc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026c64bea8557f04b063abddb0d037b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678e5d6b8117cd057faa7b2ab3a0a67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3510bfb601954faa753eddf1c9e45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ba913efdbf26594962dc4cb7a3bfe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cd1675f15acf82669fb033b2a8028371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86df682418a31665335e2090992b15372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60224198147ae9432f77c0e882c0cd2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdac54c9860cde1316945bb37e31640374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b94f196eeb8b6215e7dbe1500708d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6f21eb43b37c10cb18d7aa493f531376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5fc7e4124562bf912af02a411449a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642b02c0fe24b8dbce3010a01bb84d0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a729702e8839455c7b554778f3f9642379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655e285cb1063f1c668b56d424bf8cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5977a0dd15c886d4bdd2652095f2c72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf385070ad6d3c9944f8d1e603ebf63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f299d79a1f2e33f490303a1e973891383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ffa7bb010e4f63cbe23e1c3bfb349384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afd5c1c81cd5b7042ca613062b24b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44b46a3d4543d72578e6e98921d236386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed313455db0d60390f96bc3d373d7a9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1ba794be6e3b35d0140c2528e2040388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230ce38e1a0f67584d94802373ee121389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d39cea1c04c7062283599ccd537e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e95d2c2cc0179d8cf7214826f9ccf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d6c620b5fda124e141dad5d8cbe20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959b1f6973026c0b5c3beadaf49d946393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e9d63f496297b83155502df9dbb34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d12ea9472eaf11eda5339bdb5a58c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc28513402080d3d1abb6e247623daa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d0eaf793d9d424d318748e8ccb498397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43732beeab6fe79b78bf9543a1c4c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4349c2641f2e07efc08f862c0486a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922697d7269075582860ab99888083f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb03baf4cc1e9fceebaa8d7f844c85c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4e399f1abc182fbfdcae207066d1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0d141857a4e623f838460b173fe41403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35351caa2f2d403289546d700d79d97b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e915144ed98ec9684bfcfc7fb8290405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f0d009c6c0a464c0d16495ec14795406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d5de3d4e5a6c02b4c0f83b92f647d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f09f370145112c046f40fe45b3b55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef285586a480c70b842fac5143a0a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07a52fac61c37f6d1463c6d70d66c4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac21bb68c9fdf07dbfd5f9194b587411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee00d4d07988196d15873fe17455614412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2039d9af5a5b1a253d5d6394577f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697aa7a278a6742d022e6877b33acff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bc29c86d2e260b8d5b4e23e81e385415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cd9f5b7013f28e1d3fb241fd8ae37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09316612875bde6be9b0446ec638ce9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e324b1153b77324ba2666e7d1449d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16888574fc90b357f0324433024861419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1446b5648edc23aac5e97cd63dfc0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eca277d77951e3c04af3d3cce8760d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967e09e53e7a4031ee4305c582b864422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1f113baf05736e12741d385007116423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e644fab90f425db1c14abc2fc9b03c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fd94e448e345813f7abdaf1988bf1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1ce09410c0289c4649c38d3c42809426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e969b41b87afe762eef22574d601427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572872cb8237932392e62058ea786d24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00308ed1d0d11b1ba1fa59a30c030847429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac6c4a015ea871915be1aff0d4c2f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695d34dc09e81d1148c57bc0ad66af3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6add20dbeb889bb735cd24efc8e32a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5874cb606d1dbdb7ac58e4dafd3840433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5ec92e1498b15cea1c321a29785f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60fb9ede78289054e4759d885cb80b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e83b98b333d0b310440abcae448a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6c322d9da30f7a64403e56141d8f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b126a48bd56fd57f8c685d04c6702b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7397c0b698b770ffb997c9d7742620439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f66e70b5d70decf0721f299ac99aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4650bb9b3a70654c7d524ff4974fe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c0d7bf4a5b1d34c9a6d57fe608ed8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffa9df10d015b4f9f812380e0d4c29443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202928b141318ec05b2e6c9fbf3c6f6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a57e0534c80c72930f1e38e710159445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4318dd36724ad85c54b27865141ceb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c738d9b1c440cb48eb3cdc415d53c58447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808879d7121a3ecb9608513b058ad18448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc1c3f2b78f5d80bf7d89d1718b1c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71aecc4f860deb0e13f68e0446b12c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9918e2727e2ef585e6ce753a0aa66bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eacac320c4c7106e22eb5fceb1dec0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e819b472628063416e0d8209a47573453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0c25a36d1f095665a1006bd6f8179454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27496b93c0d3d7aec10d8f0517f3eb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37017ed7cafbdf5c31b279bc00d687456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e15f9d78568252693410c0b02011f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17f1314b08cdca2193a96ce275db39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ef68251ad326bef2895faf3f93a56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c05a34167fd14eb00f3edf236dfbfe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388875da99c7e5981a0dec676a20fc59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c5ad34945475d136f70d15f3da23e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9df9ae40f9b5d62dcff703ce2867b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df321d818586e920b7f6922a302af51a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec212f1db48c84619fe364703edb071465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35f7fc85fe2fd5c70111d25a531ba3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a329b857b1baa3a3ebcf32df154150d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda17251352330945723ba2196350d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b5670016e572283c2ecef23bf092b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041fa49f62f3a0f30a5736af8af6cae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5490ea72d85f06efb9072abf859293471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab94a3cf84132f0b261590e19737bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c0312bbbe4f2fefec43a791661df1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a2195e46651c79e86cefd73b79c47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2277365b0248562784a84a87d3867475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93a55d6649a018fced86573dea1dee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064d9878aa0b585697dacd59a8dd211477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe8fc4cd701a60b6cc3491699f2e96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df24f319834f7e724ef4380ff2f814479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d5cd0d9d364590209c7cacbd003f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37827f9f41286854fc77bd601ccdc4bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaab186f08fcb17f5c183bc60c7ee6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042538c63274c012d4a4455783efde1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37235e3c3bb5f4102bd098a889a190db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc75f4df47da85507d8150741b9adf2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae305d7346542c818a6ff15bf0b07c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf73af97a53605a6ae0362f1b6c479a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab3ef90949ea73552be1c8ca8e19aa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a0d4d8216587452b30d0f59701c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd68f91cd48a5678978e6a95a4e36d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adc4caf0924127c759e8828f82364b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a63c339ef83bf9b5d2a8006a5cb9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbef0c676ca5b5af3bc2d428ad1f7eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1a6875436dbf6172c59a21026f308494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b956b51f9c65aa7e607a8c2900cd7e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757baed0467f99b2256fceb2bc7fdf8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc1c6f6268756f59729014c348ceb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d625f1719d606b30577329879a21af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f736a0808c088ee326d43b42b23e173499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f24489d9fb1b6e81258a01cc7628500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7891db8cf63f7f0cb9fd9e65c14f32501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcd74f113f89a8ead1057cf0c68c23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e961d6945666ff727d4e8511c7a94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced56ce36a14a883d2c53786c335b85504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b7ca14b93b351d2c3d6fce2c4382505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f7b5b60a5577cb374779951a9aa15506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48671e70a5f5f335b1ec42453051a29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eca6057cded60a443b1e38a9fe958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a80ea55568a4745fa0ee6795e5cca9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818cb8b6b641df30d518e5b3632de07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757425ded526b6ffc3da3ffdb3b4139511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408868f4da724274e99fe9287c6a45b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d31792873bdf4a1a6683d7e0847b01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba31a7ab37ff30edb70ae999f1eeef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f34207c9d972847ddc89b0750bd0ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b2306a0fba12f3edee3beee550241516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42c213c167341bd15168a164d03f77517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1937f3c0bc4e940e16b3d1b17432a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992002f79e2e400f1e52b5f40ae94f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c709bc7d6f7e10d3138e78d466c76d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5b406a34c013d47cddf05c63e73d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b477b78a9ab7d1265d97c9524be55522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a02275025a9aa3c1802070166649c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca16f9e548466fe259927e331379db3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74fdf198f8af20f770816d0f5ca051525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a571c27511c3c0f7c189aafa9ccd728526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f7db0d799401685e809e22f8a40ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78933da483fce74fd1ee769f4ddf3567528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b78f1d15441268450601cf51b2ba45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d979d7f88ef3f9cf03c6abd0e18539530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95408131af8dc0416d02201a1a98ab5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9460d186fff8e0f6cb62571842c5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aaad0689f1493d8ed7110ebb68184533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399c231c31d7f82ceff64ac9f9ba100534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67a7ed72b1b8b2a5e103079a1fcb04535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c9feb048c8df12c2b6b981aba8390536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4f81f482c0c123e135508166d8c75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc42acc540c33d99249cbcb12d140538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1cce573a4b7eef9309155a4c8f47d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02125167c5e699fb7f96a2f46e9d1ab6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e7f07862ea84e17bedbd3ed571dd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882888826d1e3309e426e2f4669e915542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7080c3461d9c7bc7c489b0899f00eb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab823882a3e2015ac345b557c31fe9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08951762012f2f28e9b00d8d916b30545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce1320b0e3a3196f1882cd98b7a749546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f81326907e952f47b6011f3ec4068e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf57f9cda639150a59facfa6a9db5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3778c88680802426a6b9ed58705ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b29dec339f1bf53d40c6b2af0fc12c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f3f0a755aea8ccca5a2b8edf168e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d72447b119b2f56f67d30a8f0fa01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d9478e88453d5adaae6724410b41a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde5071651f5e07c7f567d9386bc80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7817d023584597ee3258611a09cea1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab47f566c29bca70f05dbf9beb15c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd35968865351f26f576eae87f654e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102102a494d9f880f23e92c03943165558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8621ce136ed099981a1e08045ebf9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565d4125bc40fa839979cc8805256a2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d04836e60c6c916b68700a1b72d01e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07944a9e7fa0c55fe6a68ce48c11a706562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f4d9a48744bfaa0134cc90ced041563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2258f6160707b524f74a4a0c50462d1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a7932903d22d5c3914a07c278c9d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3716208bee128243e34f18aa212c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e55f0dd1de06381406ab14f320849567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec904b4eef085697c1865ec0a75352568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824f41e68964b53da0471985e64ab5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dc2d00d2e8751eeb315871ab491e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed99731981f9dbf034d6bd4cb117d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61836f0ae7c1dac680b69e9b82bc53dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2886a19b02ad828eacf3eb8fe4561ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa398e15903f696c0ebedabdfd985d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19974ad408d654df2336f593e9ccebb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10e8f2f62f52f8209221a2926ad0a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4fa9c895b74907985be29d32df701577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07c87ad1b1e938f8b96801521062f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffae9ace91b93400e70ec8b274ead2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2578e8ae79a6fcc6f920d2cc4a6636e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b9736eef3981ac66b972cb4009e3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc112381718434fd5d47204ad5eea1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781dc24038ad5589a8b5e30cb145adc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a096f27df49c4ee96bfed1ce525c8a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c4071902656f74b5ad745ad2d7001585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f10932c382cbfa788ca31265d2aab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde202246a8c34b1b0a88704c05df5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc5bc1315182647a19b072133837bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9892511d1d5a7878b3f8be7f09ea66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ee14b0b2135a1c116bd52a4c77af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d5d16a496e3fc4ebb8875acca0007591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea66465a62698e406328b6b319ca05592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6210f96b2050728e0b82169e8d9505593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6dcf2385b9bc3b0b88dc8aee9a74c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6368feb393661f1600a8053c69b1d1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8fe09c92c4e77db087bd1cbb2d400596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe41800ba4b1dc310c17b17edfbb2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d36ccf47988c08200c83fccfc302b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca06b6e75f7bee2f6cdfd0c2825a45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd90df608d61cfd285224a315d6ba1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a58651c7ff37dd06ea8164d628f120601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23be3b73c1319d673811d89435ee20602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8cfbe6ea057af0fd60f326d6bfd4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2e49f53fd23c46492747e68717f18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a4550bdc632b50b9e5fa7a668ad78605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5878114701931495ac396c500c811e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04336a8ac39fe6bec7a32680d16e4cdd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfda3a9fa6ec8bfddc43b7f4f609be4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b1460f2dd3c82db7af9b245dc33f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13480608bd60b6c376797a6691ed64b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf8af9440c41843c41074ca8bb5a1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9c432b3f336a40e229007fd5cf9bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf862afc6109aa8328225dc351b14900613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b18838ef694410eab0ece8e412938e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab19b35b95142b711a5c05017335b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907a9aa0e47e1668ad2852f9dfb07d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee83b61a2f14ce374bc29b2795bf91617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be8b04c25b0f912711e55a0845b3e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148d43df135721737d67d3da72315e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabc1d27c933f99789b4921b4e2613d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43f0df4def7b3be61b0f6cb9f0ff10621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2af58857dd06c8461664ef2df9ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3a523331e638d138e10662b75e82c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8429afa1476cf7d04114135a37dcb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270cccd04f9f15d49dfe8fe58d77874625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e6e86de035ce3481f0706e986dc76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8477797aa02f878eaf25673999d20b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b396584c84ff7fd63a4b6a46d724c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6c2cc427e8615b6e2586f3473b6f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dee675679c53a6c3d261b52d681aed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb53451a7ba37241fb1b05f7a4c6fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac0d2cc34075e1db7d16d3f2b40bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bf4b7dd0e173c9cbee52678660d97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050a5159559c1d46e3059867e647d0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbc46ecb25d8cc8172ab03cb3b4aa2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7621ee2f8f7e684f91dfc829865608636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b8b2f32c421bb86079e472e64084b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48902f2c10efd812b560af8ecc091914638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633a564164d19930f55724e0516fd99639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6e0ce7b576ca5f66c2c9c4d176aa1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b364bd115c80b3d097281c0df89a6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289221b9608653291aaf024addda339b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee834bde044123ed8206276b4f9b04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f02a75b66330c4ec33eb97809a829b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09f7b8f08107d26204a25a0a5d1d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bd29a7177adc77adc3f0fa2d352a1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e765acbc79130c19638735a03f1bdb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b119c90c32798021e9fb2f5b2b094648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca41eaaedbbbb692bce6a5e987b56bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343757cd24bf0b87d97c3864e1f1141650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929025107051deef709e821beee0de5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6efc5567fca570f5a0e9359eff0d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1e0204415ba05371d6b1e9bfd8955653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f67d62378179c0a53d22e45ecaa1d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e0764c8f8edf5c1a9f56a0102fb44655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdcb99a59d049b066202a00a74952e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1e4170d1b40f198327b76910fc8b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737731f4ae72fc7903cb0c3138fa93b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54866edeef96b179a4231065915f56e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcafdf45dfd145b21816b98305360a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea79fd5a27a90f73e53fdc2dcb42714661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787a16107f365a5e40f7218bb1a16a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15457ab7c5529ed974f703814774aa2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55533d4f3522297088385c460bb163c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41829d957c2bedcb8365a1411455ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f4f80b078f3911c2f925570431b95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1c687153f581825ab15105f8a97cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626702fe1779a133197c8102405b1346668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34837029dbdd2f7a448c34e3f7365f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf3f9c7253eb3a1f21f9441e3b30ea670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d813a52a4b679e832457f8f74d9dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47db1335e6f30cb2d9d9e21f1aafa5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4b72f8d2f3d2f589483adf6849ece673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b7d43bb977ee857eec5a6812d18e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5202fb46a93f9fc0b7be5a93592356675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f1f08adcf7883ce8fcb8e3eb9676b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61114b521d12253ef4e87e282bb5ebb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71243276b6687a0165ac8318312ceec0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d23417d519f852ecc4dc23c8b7ed4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11dac0bbfff31a8ccf8ab07fd71125680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d4a42f8d683a4095965a9d73be975681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527e7e66fc1ae816e856100019daeff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a4f51d4244faaa5954ee4190094d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eba28ca027c3421b353a68a5652b7c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0186c596fa02fe9779c10a7834a1e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88393564076ae4c24dc9d98bb20367df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b7b06b21b64f20f2f3e3facdf29d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184547d664d801964acf17305bdd55d2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22574b3101a17511a3fcac72db9afc3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610af91e48f3a0dffe5d935ae054cb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944500504b15ccce278d08d5c9b56bd3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df31a636b09d41a399b4e9c2bab06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e12801ec91f39f357b32b441cecf2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea1a7b282fb456db302576735f6b28694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46227fda09d806ea80c2b32bed6fc1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72333fed102b3c1b989c5122da8245c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba9bb686ac6025f3da4884235bb2ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5522c8133ffc63a3702c46a0c83b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c468954ed38f9cee729c50674972288699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0395c1fff1110dba3094e5bc9ff47b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a29ef4b76b7a839ac05c0d06172ed5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce5cdf57db42f25344da0a7c0b63b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0522b88df447d4a0cf2641ae444be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1c7e0c178df877ce0d7f03664a3ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f856ce063401bc2517f1772d51f3dca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f96b05a284698b550e76d4fc3c294706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2da56e46cdb13b7cf332af5679274707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5363fc7db3417bb25cf6a95eac2234708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766e6eec71656edc309e62a2c3ce295709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d2e4481d85619e5198dbfe4733066710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc3f30892c622a9d3ab51e9835018a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0e3ad7fba3ecf3b6f87f20b8a1ed0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816f938201253baa664faef2adf91de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8754ce586e278b9056bd79a2d0838d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd040beafe1d2bb5fe8edcf1af3aed4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767e1d6491c950ff6461405239c0959716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e270d14fb8072ba9a8a1ea0b58238717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a0f525328f507acf8486515dd4439718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ee00ba15441c6e1959ffc5e053a60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3937a59e1f76206707d0a3059289977720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2febb55f2b48c1e47feb2a23d7d5f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e736ed15c0cb375ba288ff5afaf0e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec74fa517507a448073a64938c413d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a357124c9f0413870028bdcbfdc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbc9a70d64478c530cbfe383962822725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0070ac81b0b4e83064d0abd9ee0b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe16653ed1d3c5fc259e26bb7056ef727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c06628c1616d8a7f02124615c6283c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a6953e4588982d1548a3f70695996729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5e85f78b5b9140ff16eded4730eae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a230a0f783b6339e8b4fc5a2dc585af731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546be6c31934db86f5f69ef209631a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e696e8b24b8f792b5386cfa950613a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85eeee974ae79e7e8c6036f0f4e86e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c704f587a25b6dba8bc00aa589ca5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8098fe8efe2eb54d25a7462a8b85d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219994be393a80057809b217078cf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b3167e87469a94025b204894dcc03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830130cb7ee8b4ebb8baf879f3903a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2698d374e62df4eea7e136b262951c9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b01230ce2d5e9dfac11165e83fef1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de048145185bf8253cd56d7e708e7a84742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03d3d682f17cceed803be0da9ec489743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58071ee7d6bff8ac4ec711ceeb6dee4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb9116227386477a4d41e609b8a153745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bf0d66697a1d19bc5aaf50907ebc1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556204f8fddd8faff27547524ca059f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebfff44fd2c056de0573cb93e617cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf5ae8b251705d05e888b7e2fde6a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef79a057aa0539d4a5498aa308508a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb9122f749ffaaa6ee2b8b16e54de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57611b1efb815ea14f94905d972d392b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4306ab8c12e3c66ff6d88a46652674753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c64f51768882a997a3bd019857e23754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051abb5edfe3b2b97243e17d8a8a839755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636c03d22d35367231031872f4f318c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540d3081435003d9f0c08a333be3732757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bec3b4acef54735bc26d49fbc82f1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e602357fbb12a997d643c5e0feafa759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc8cdab6e119806a44bdd2dfda809e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9cd5226af40ad5c1e64b6afecb6cd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab90903289af21be427b665523197762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7397cdc7ddeb49735350745512f5af7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c033727c79e4f403306632c44b1dcb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987d85f680690423e98023d8f2a5a19765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0d303aa4ee4b129cda0acd2064c7e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaf46558161b49c38df9d88dde343b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be2f7f531c247e0f426bb996c05647768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4002b102078c0513ae7b48d03ec66ac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f85565206d4a93fbbbd067f8e9f34770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00ac7b5f32f21a0781d30210c05a91771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd7a8a7f7b499a6af463a6bbf6d721772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ea588132b29f0a3c36a2309186264773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f8e358382b7b1ae3f1f5ea62ed479774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba29aecc208dbcd9f4cacec6fad246775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68864931b088a4b81fc007abc3963d4e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87a7587a3e9e8eecf34690eb773167777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea1bd7789ce2a28726efc65fe87686778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14817c88ec5ecacdd19de741018bb0d8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca192f8e589c7626b484592518c3de9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbe76dd40c39b28087126795e705e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d572805fc65608d5e4673e27e9b8fc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0e0d7032aee9dc1eec631ce1e6cca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555480c39279af41543aaef702ea4b4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4dba4bbfcec7e1c6f4b325874dd656785.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f02bac2498090bcd01431a64ef62ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382e1893a1da7fe3b144251d5914a8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe5ea2288ee998e32040ce5f681fb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e062c685e74e37c508c995b60fc91594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207caf75350b75ee1d9f335db4c98605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0ffd6679621e7b730cc1276b0bba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1d2a9b53caf31d213e21b0106e8d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61733bcad7b9e61a45b7d5771353de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537a430bb6704e4b68d839b5b7807ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95708a813dbbfab34e88de56c334f5f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05761d6e48ce3ce97da245e5004d6d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f95acc11115a8e7fa4b01c6d7f5a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5e1af827e440d778097a40d1cc2a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84647b9bd82c7248b62565084b4044c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca3d4b4adecf54c415d7351566776f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a6023e7fbd37b97cf7f01c675901416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961483e84b8664517952f5a880b9858317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618bc672408d261533b48ea297f760f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9eb6a16a962bd67008d20920b0d1ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7196c5d236d38b0307f19af6c508720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550a835c3c3b3f0615c2e835d3d592221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7adb2e0c8d90726c2d99dca4a59fdb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593bc974f86b1fbe859aeef205ce8f823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba1d4e6dbfbfec7e56bfb95af7490824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c9b63b8b48d7281def234057b160925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a63ed34350a2c7647c5405e29071f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f3d3fe9f4191d846e903fb614980127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82627505d3a96327d1e259667350e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f6d936b1828a3eaddb8374c23efb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728222392dbedd0af95188adf73c50830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bb65f79ff0230ae9f23c5b33a444a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a75c617a12ed255f1655331faaf09b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1910d38850c0a4dc5a5347731458c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d478202ac640b61d73492fe2faa6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181e231281808861082d2dd307b2e8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bdbfd74db87d9a533769ba5c2fc8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2b06d9459238bdc573cf5464446ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7263b1cdc22032d70bddfa8773e123638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39909c0bb8654bdd7c49d4b6e36e95039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfeddfe498e3650c29cef580676bc440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c61daad7d39eb5f58e0db9164fa79f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdefad7d4e18dfec33295e2c2f99cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fb1085a86c2ccf1f99de501f578c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee56f0aed384ec66f6c84a411f8041744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf29ffaa60cd2693078ee9627bade6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d52fd6fa2ff2ec6ccbfda900d1819146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09db436f96d8cf2c8e868bfd95cc0ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3897a85d974c1e481f451d1a2fd169048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac332f74e6bb8fc66231a1819ad7d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6806aabc64da6683e7d5f660468c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6f15b63dab09c129ec9a0594b729e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d14d8b77effe07409b215824f5dcf752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbbf90385102f16e46206b0cd2419b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d8db7f8354b53a5ba1f3633c8265554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6f2260a517df695c478acce9c226f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a3d815c9862a57fdbe333f224a7b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35cd321889e357555f09335e7b732657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853cff5d32d17df0d4a6da6c8af92cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eea8d3235d7867b6790e127930d7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774b844f0315a9e0df366a0964b24060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88a96b0bc0e8e6544ab080538fced661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5840957c1858af2011ad2dfe2382462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b155a7bee56a78cd06ad8380ac18eca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e5e9e46d17be507e787b99c699a0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113cefc26bb0c46342f7d0b16f1525365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c89de490b8dd573e769bccd180ced66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35595053bd4905080f87d6614afa8c4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c528ed01b1225e6436b07ca60a6ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f67c4ca15755dd6bfb927eb4889ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662ea8b910a0b37a2906091f59b499070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b6fe549d583cbacc6e3fc8abcd60371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c14d2b9559da49512644b98f30216f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8757b7b8472edac0605478eebc8bf2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ea5f63a0e21680f3cd44c7695e87274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcedd89ebd144a3b99485231b2632f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a5706ba522d52078311d6878ef64a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe7318491a78998bfc4242fe4195a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff9541217dbcf6c40c28454d53d38478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e105ee921b0b5cb5747d1d9d0b3c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290fae74067ec74d3f103bbffde600880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e418ca035ebb9a41888e2cae951d8d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0e6b78f18d5c3bdf4c25c974cf3bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294449d01d677e96aa9a6e8eac382b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46083127d8870ae37b751fea6fb8a5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77790bf9c45569028b136f1f2ff1ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478fa9e862dc99600d67bef18ca1e3486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776579b90b2a8feae7607aa9a4e5c4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b372b16b2e4824cb26cb2463555688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428b215e357e6c09b7b12e18da5e16a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2e70ce310fc1fe44ff12ba2f592a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e6e4182a76e7ae8ccd81c18884a06491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd49809ea9c1d9d83c0b0cbba9080ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c3ace4ff7d258bf58f6e0f285d0eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e662fd4871593c9707b652599d8a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2159a246ffffdb47d3b464de52cb96995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a376aab723cbdc71d1cebbe30d7d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60314c09d59f94c6e0de059dc35215397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187136ea92ee5b956a6492d0d8840e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580509d7c96a424e486ab8691ecf97ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c9384c45fdb1521ea4b93b899c7d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015e83629654d4317d878b03fd097d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5027209ac2c9d152d6c8fefe3aa98a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad23bf54930ca6471971b6dd6ebb37a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c231e76591db71be58bce45df91b9d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e38988b5995e3f9bfeba60389e3718105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161d3e6d3806656839690b734116ab2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd42dc0a85e0dae28924f6b84713e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a8466856892c36046552b1638aa3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd79a324289742484a6a64ea867b0e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f6a82fd70f768d06b9d36ac9ed47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e547a5dcc2a8963f4509bb1f9eae260111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4471f344f43b384c24bbfdf1d4a7cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904927c8324a46fbc052460dfd38b52a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283debe6e76920d64d0f3e39e2297dfb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bde5eda05177fd9676623999303bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a80cee1c103e6649996d2d58365a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4df8499133680b26f6b7bb7d0fff8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c7fa5dfa8523da3d30ce4e28b4a23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3fe653cee84c163d9ef6c8a683f64119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ae88f4f6a97cda845eed19e52d314120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59bc08aaa354ec6d4dd51d92b8dbde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bf447fd9a54ef20ea8c55c78569f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61d68cf5f50337e8ccdafbf7dee08e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee02758d733f9fab39380874e23fa6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569067f8d34cfce45574896fe59188c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883f66b422e5f97c6df82cb2b6827c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c57883cc5c3d4fac5a4ef53cb20f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f6ea448e3419c365431edcb282d16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8909b9714958f0769649b2e24a071b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840532278859b2b5ce6693ea8782b10e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f3bf7fac77c7ef923fb2593f163ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87aa91406d4fcfd4d81e7add106d4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b183d60af6a69951c1a73a90113bbd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997918eba89941bb24b381ddd5af15c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bce56ea4da03d59d24ac47d0b81d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddd0e4ded374389552e4d5ee5f4ea9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e244dddf31c682634bf8e7f0ca94538137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afe9eb772350c5627f52fd4c9afe6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657279e8d9d59d0f8826fd6d83171a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aecef45d44d7a5995d28f0c772307f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f02921dc4006aa7bcc3d37f0bbc43b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13582a99cbf33e41d548c798b514f56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293f4f30fc0b3933dde77cc041be101143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6c5ce1e7f2bf6788b2bc9fdd05421144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29551574310d767e42df79211661c9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4e208f055f73a185b134bca92c096146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb295286043564184b0e641bf2a0ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa1f13806f3a8cfa71a5cc775d7819148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb656bfd1901b9108a15e179d999143f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a4839c8f2fdb49409e682790a5eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc220ec5c4cfb5d4ecd81b2cd0d5c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c4238d070452728694bbefc960ce6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13280f5ae4580443aad0f663cf7ea76d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58d4628157148a13f93363eb6f3f77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929c430260d5e9074d75dbfb4e4ca2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd55ace29dc7845b7a7fca65404a3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64b66d28de2d94c918780314426a8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5bd7dc7d3a03c8e8abb07f6dfd0c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35626770544648eb5cd98125845c82159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de510b2206cd27345f250eff20f312160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1f04a01a408a9df4c5fdc5b55841b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063905a47b5b26f9dcc6c7c0649860d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58abddeb40766014b1525eb25a4a5e8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc355b4cc5613af3f46f0f2eb3b9bcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7bf3ac93e91b234499e778822138f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe9257e08f3c8956585452096a29a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dacc6b48669f579699c533d1fe9947167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f4f45e4e64818e951ecf898b03cb3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78cf08c9b09da475fadfc20708ef65169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53d1cce412035eef4ef6810281f2ea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35182c81fced67b2c86e83357d3048171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bd8d7b14005b1484c4cb1e9a033b3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf2e6560ef8e150d55af396bae8ee9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6ef838d631d9501520d0a2e15686c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec031c3b298e0d53a051626e3514d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072760c1ee4d8911aa2760c3fa63043f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20af4d28a4442dee74941fd059beeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b14302fb5080576bf30c4c843e8a3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed806dab4523908a67d1fe8fd11504179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f7872297824a293e9e519a3504365180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac44333462f02c1021f37f5b5aca31181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d4d4cc923b27385a9703ea2ed20f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582aaa49c76fdae9893644ed058d979183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9e540b5228f30e4fd1df93dc1b74a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7005a623df40b28708eb28ee1843197185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7c9ecc785d656bdd0123fdbd8cf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e08a3b851cca7f1526e67e3df3bff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f097524cbb63ee68bf2166f7547a0d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f04ba4dabfa4e6e4d461806eabadb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d8c02dd3b8813a64fa22e7b44037c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf42d40318ed505731936cf61057c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbd0e447792fe942770d094a14406b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582aa6fadae61feb2595ab06ebebf573193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1580275ed47964c5fe92dfc6be3ef16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d72fc6fec688da71c66436b3a8132195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190b36c9f9609d3744b8bde154ac9ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c63e014202b2b3ccaaa2ffece2826d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa2f1cf4b3abb828901664f8783acb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787e7af62d6b0ed014ba3762e32e662199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc3fde89b293a54c11acd38c895412200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb70c010c19b439e6602e33d27224fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49173892832e9a16f9a860c62d74d97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc38ee68a022290a8c0d204ba61f047203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2106752ff43d99b77ccb52b7a72bddd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7e8439ac42ff7c62abe893af62975205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e8fb225b8d6823e939f6eb64cc012206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5955c46a67d281f6076e2859a9caf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cf10e70cd22bce87de8763e8863cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9102b4600cf2ed935200b1069454d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0143269c4f3baf31d5254d0cb40cbf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8675c714acc9d94a5f006270fb925211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6064611eeb5687e7b7fddb8e2396b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab23b02be20926eafe304db797d007a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4474ffb365eb821c1912cab69d4ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124728f79d2590b78d22cc3bd01ed8bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ff0d1f8e8ff3719895cbda9c6db76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6939242c279a1b3b05818eabad85637217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acf4516aa0653c836615031949b4e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22caa67b7d4b88044efa98ed57278a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce7363e89169a946edb03d3823c6ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52b99711725ca01e5cf3697d302b42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df212430f4e0b0630107ff81e0993de4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80c5c8047ac447daaa5b5715387583223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041f4790af9e61cf871a9954c7d21a8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e13b1ae5a3d3ab2969dd81ab466b3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f68942223f365f13990430e06ec2b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c79311823fa062c7b2eb5a062bac49227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc28e0aed51dc9a7509d6d721b4d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707da097232172e1dbcf417cc8e2b173229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a778448c9df1dac4983703354458c51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9ac5bb32ba01e9dd2fd934664ef07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bf54ff6b9417d59d8cb5f7baeb113232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d814fa3252705a986cce6eace2199233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc25181215b369e42f3e12515ed88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5ef60b60111864be981ace32d7eeb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956bb60253042fc6488fe19d1169378236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd15c337d32774303dc8cf565ec357237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb620b75a06947d51ba993b9cc277d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5c6467ff511fa2bde5f626ee1ba61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ca4cdac0d5e8e8ecb40dc4f110117240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e04e5d79488a60853cf47579c1864241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2241f363b41d3538df174f0d4dfc26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9b6d411eb8478045396d7b58136b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73caba2aaa4418dff074c563d3b9821a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d53e676084133d60ee10e386e97c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb79eada87f2cfbe675243644f3f2c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916d45afbcdaaec12fcb1c7923eb598247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891a4da258da746d2d90c621a31d3a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6c80c9524186ce3c224eaceb9bf76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d37f9faa0c38dce31eab91906baf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba55575671d6a0b08ea47ec30f6f0cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a06bc06d67297c986796c0ffc2df0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c74e68afa80017270c9acd70495e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45059d2f7a389b05a77b34e3fe9577254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adecce0e39b6d012f6631ab03b83be7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c61065c7fab47ae1e06bc511220ca4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87687c169bc5fa4ca1e41af8e02d95e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6cb64917369a9ad0eaf9329695b86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d980f30fbab4af58aba964fda96ed26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a551aed53a3bd0d4406abbd720ea93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a282a20e5de6295468f877fdff58c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5dde64ec0eb7e043ceeffcfdee60e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a5c6bbfc13d8212fdba7bf847ccd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a57a1e73577d28af8a957e683a45a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8511aaeae93c5de44eead3f2b2049265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad16698e1fd5e59729fab4c068ad1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4df02951d48e08323a20693bd3e62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8cb1a8a8dfe6a8edd6893707cd8d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287eeb3a6a8d8d065fc168f049f7155269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34441d22e48eea54d2c6356748332169270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b9a4a09beb9a490ad533fa3d23867271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda611480515cd92d7d0fda77bf0aea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39972af43e75bed77475792a7cf0f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50767466808ac8b79ff5ac070abce391274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50b19f62bb86345baf5620a69d79b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc1f0b80e84debbc603fbf58379db7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b5f491c98fdc895eeb6862a1b2161277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343107f356d6622810636b5e75bb9537278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c22be57e22edf0712ee75a03ab27e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948f7ca9b3c27b76ce61089303659ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5d6a24f6a551b0814be9e55451b63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66372089c423e32ec2d7b048855ac2de282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f57349cd1c9f9fb976328824fc2c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f06e470342c9b6b542c7e80fb67fe2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35042058de763446a4afdb550df474285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2538d4df535102ebd4810eeab8281286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbea5a9603fd88be27ef734aa70230287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f3627e48e3237aa52f3aa5eab13d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b30b79d5a5d8c4e9206963767e4337289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa74b6672c5665159bf58f37b8a06e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fee1af2bc1a57e0810a8883ac8fa66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8e011070b8a9fd6780f5c57f0eb0d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a46d3c8e0f3f812249a9278ea8cd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b1b8e14d3d08135787cfb6ce341d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa504a55d6568dd5c63a0c9b4659e78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930c33a57b1437f7645a26e1e41d144296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b14476d503bb265d789740755a116297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b2ca50f1a3441629b9f9b2aa476bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fdf95954479ba61f4a85c0f7d9bbd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b3460f64a8bafb36b997c6830231b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300cd70e79940abf7172e08a10edad8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5298fee38f434b8994d01fd9defd56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1def47edb5b02a6618ed79dc9d4dea0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246aec85dc716f1ca670f1b7038108cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6997dcf158b058fc6310bf5c1ead7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f177f39a5bc4e81cde790ef86319a50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cb4c61256c4016d496f9d542fef81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1b69c529548d4ed93cf2a4ea4522f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ef094ece337e88de2d40a2ca75494309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369ccf04a3ad571bd9f38419827ace5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216808bca274fa1757711548efa9cd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02380f977513103b94f8eaaf9b9ed47312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7951ba5d98ff611ca8ac6017c32c750313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f0c64b77c45964daeee5be4996be8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f1c6983527dd3f034e0284068ff9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf402cbbcf68b5f9a2860ebe0e29b67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f5d4a2bd1da731e1bf8469bb9fc8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199d6e65b149da58f41017d4474ed15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee998873fce8e9c6f61c4ea8dd152fc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fdf8e6fff41d13959db72658f50b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aba20065140135e53c634c301fdb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8da1c9b3f870bc1cc708bcf0c83bf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8a8e0f439bcadcd12a380245d4795323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70733dc3d85a9457345b3b0a4f2c42af324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416636800404bb10b7ab4b9973946a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5f7c4b56c9358671c51b136d37b70326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925631e124a59b98214e5e874963ce3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31419029b13ab918345c65b521b0cd9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638809ff793ce5f2e2512528a17e13f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e28e25ad9ee091b456d84356c7eb8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ada62ceb910c9e28b9930baafc1d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7784625fd435998ec0690259dd8d7a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e8d8d83329890d223614e13d46e77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c19038ab12baaf5f74d4eeddeb164334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f4912d4421aaea1aaa6e81ec5813c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e7a4a2e6d1a83f50c2e1b25a787e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19cac06a6abe320e9da28655452f58337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b3efb2e59c5db63417823642f625338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa3cef11010e036d3d79886f1a8a02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda39577488102f408550b6e382f22f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc182bdbbe3ab31f5bf9e0e40f8f1d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35888a9842f1ec3b3ad54161f49312342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae2bdd581e94754790f00a20d6ba9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8ec4ce879ad7444bd2e273240a96c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54c7db1aef1db97c13faf1098f07d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c5cff1f3b18b96e6f11bbd8f9860c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88835a52f938fcb178f802673880dc98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa378ef9a3c09213d3e4d5ead0578230348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14204fd2fc51a1381a6932d8769a5eb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325ca6a96e0a1eeddad5c7cca31ca86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374d35db8e0511534f592a64cff8a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b47b62f1381226f75045ce828917fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da50bef1e468a0568340d6a8645dbbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28d33d0173a6377933259d963cf5aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4672a9df8845fdbd8ea05e359cce89355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e05b1e47f4f994003d7a412268b47356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e36daeb0b551872b5f08558ab1224c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af374c151c91ef63b2bfe61dbbdf8917358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e17eab189b78663cd96754af149a1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbed42ea190d1029b4d0f9b9afed3eb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154fbbfd5be648f9fa96642919f9f51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d3fc9afdad8ec3b5308265235aea7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c130ce32f0c505404b75bdd6c378d2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8c020aa536e35993be6c935501468364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5f274658ff7bcfdb66777ccf23133365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be93f2121e1d89791da434efdfdf79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342102a5939dfbfd7d1624bb46cc44c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a43d9a4b99ef59dea732868928fdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df8ab79d241513b95f8cdc278a6cfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb86a8b4f1b1d979755bba6bb60d50c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df7d3b451592092c1ecaeaf9287de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6d66c8855cb7962fabb5f9c605f3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf6b65f3e7f0be57d69e794fb81403373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f12d5be75bbada0a14a477397f1ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ce29f86ab826f18f93a9298739435375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a186f4c17df545342cfc8639fb6bbc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd840190def8444d9418bc200043f75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f8311d16082dba401a298031aa697378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cfa94499f7259a52400a8c6347fa8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc6b86da09222de2e9d98dccf6c519380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ae4f122a16bf1d221d08f2c59a66d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573b51bfc057f448eb0409eef5b027a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2980e87d577077b34b3057adea04a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339115ab06cb16b39378351a0d62f01d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf183a0893bef95f5f6dde06802c2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9168bb6b3bad04b8525274c431335386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04c6f8bc1b741400f5cdf67bc19b08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539aed72fa6309ce6c4c2153bac2f129388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c32309b80bb1a3b8e06af6f9889ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4285e50cb9fda116c5d8210591be9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff444c760d2a760a034c24a6ca05076391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c669f4a85623a1f747773d6faf4b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4410ce224b2bdaca854ebac57c35d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045030d5d5e955bf15c9f707320f635394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0a0a98067b0a12cdb0a2dc00cd52a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70980ddb6758415e3a6162d7eac6d13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319867cc4c63622deecc8764ee5898f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a335bb585743fa48276397a92ef74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d06dc1eb11a01e833d1ae5acd43524399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0576ddc4fd53784b0c2b698b48aa23a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036795ee244b3e856a8badeb93f5dc5a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecc2ba32fe215f3cf0ede169c6ac13402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0d33f43274097a87a4a074a68a766403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d03d820530da21285a9cb3e730b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8081002e4654b1f7ea5767c567fc75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81831f6abfb89ec02501a0ced8e7f7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737e66e1107d612cb71256bcc1a2b23407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a168abaa49ce9fc05566d38271e84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685d8502fa77152efbf6a22455f23a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caa9ce65b31c9605ff0f64993c5460410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c51b2c6c0f1689fac7920b86725b14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fa8fc02eed1ea648ccbb1f9cf5703412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef57b2ccb0494a7997d2e890842a51be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad4b3d78f14fe65c04314edabba474414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db913ea412a568a243677fd3f7b9ad1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f21df6873119c74849f5f7797a154416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f681228cf8bde8859aa12fb1bb171417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10e462c5244706b49b123ba15815f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f2837321ee08df78743ec914fc0b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914e72e9356b62646f778e46fd20fdf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b407a758bdef5a34e2b582d61dcb6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26e3ef526eb05d12de5770698f330a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443effd3760331fbb17274ef660ed35423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f15f0a54747fd33ab9571b94899d90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf642dab548fd58bb3e6a0e4f1d8e75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9bf81661c832781cd732f915537dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce60e7ca6935c522ecc6274a36ddc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a16ce3e2810b155ff5f44ce281b984428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a55ffba3b80ac82e173d88ec5b43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd82cf360600a9a1c8301a859415b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e87f07657f94bd25178718dfeee68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150559852fb1c3f11908b33a7017e6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6004770390123ba0efd6709cabba6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b64fdd93bbaaa13df518193cded2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b7f402df271da3c4805b136e36c47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c966c3c69acdb10a8a21ad405513e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea36e87d3b1b6f2a7330e88a1d4594437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369f6d500a55e8e5224d7f0a7c4b0e7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5899587ccef71857a36c2b179fcaa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555e5de391bc086265496da44213b91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a9200f418ca54c1a682f4619470cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e79908929769e5cca93e825502534d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e470402d18e4a6a935b1ade039fb34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea538653ebddff3b533deada61dc961444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2a456de546e1408184dfd3f0ca5fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e7a6c357927eecd976c6d773d1bc5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590d4f02ab7fe6c72e56ac7c0cbef7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b0e6f0ddf79a52cb98ef8fd8cae3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67af562982af1d5d16cb1972605c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091cefabd5057c3751a10219efd1eec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f4144caa253a0b945c0e9580e426d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67761d93908c0cb7c18b6f7c2b37c538452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97126e130d786219f79be634e517a79b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b6148728f7b5523a3800608d09023454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0c1ed51a30b44905a85509a2bfd9f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66072e8c3327f3354aee5514fb63a99c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467397a62948e44e1c0f831ca158c426457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f5a1169cfbc728a87a0838209753d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107aa0edccbc0bd481e1418e83cbaf38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7c9e11fe7acc007eeb3fd2dbc6a5d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935b59560bc61c436709468062a1dbf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e045e211d71ebe17a7f36ba055b900462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caade88fc23b54722e949cd3bc97b5c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fc3831e1f907995c2bc6127d6dbfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fb69560a347cb7923112c0466ab5b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e45ff63bbcd4456707d628195030b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e43e13342a05ff69841b5f6cca35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6264df44dc8d220023013add2b357468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aeeee7dc9b3e0e9e270fc20b9c01d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20472033284b5782dca8c3fc3f833a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8616fca640eb98631a6573044d82a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd48e7fdc9c86709665fd539930e882472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc9d7a2ef5360ef2f37bd47ea6e476473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9da815f74a7b175b89aa547f9954e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc9a3b3e68ce0071d0898b5d9d7c73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d27bd98e978c871370c8ba03805b78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0acc5f1486b81a4bba3fbdc624060477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c5e63931f280272eec4189bbdee46478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f90ad2d070383578d6976e529c3201479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035c6755064ae6b2170b68e02de3de3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6e8468adcff82ae6cffd94a904fb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b552a19d38f7a045307a286621244482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84ea856ee2556b3164ea53439f2a53483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ed41d34fad603d3f9457dc42b2377484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc90deb885c5cfde948b0054c34383485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e15fa62412913c788f480318beba1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f9d61306d4f046584bc7b20ffcb9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8142c93dda50a6255d062d988165c16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0802347d033023b8e6f5ebca2e8ddf0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b026750b98985add9b1cff8f30ae0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d0f51425c702c1fb40ee61d929fb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7c10c9b82b7b2d31f25e8bf8b629a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba3364d523ec29ce61c8d0c852c7fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78260b595e576d05147d6cc6d2bdac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa22bcd377e0fca8986188f7b700225495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb014a4c86399c0c2cf2fe15dd990d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6a13422755afb5f91f0bbbdc99e95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca484859e6bae424b1e46cfcdf7f4cf9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce5f2d76dd170072e2454087a75aac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227f03e3b33099c5017d65bd0acacc5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc259253ca85880ec3f935dd15d27a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c137697ee93c744b40dd4174837a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99bb5ea1c7018a0ac26a81d84a17cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48423696ecab4bae6c8ac012981b34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732fe9d33a6a6113cfcf3aba640236f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f90939087fc595dbc418b6384f1b39506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6ac88dc782674db4ea65ee0af4fa4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38964160ecfb8a3a28a270f636b93b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbf5765e747d4f9070e511f17cd185509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e4b0bb5bef343a48614020339684510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38754ce53c591664313ef2fab9be1598511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6b1f3958f57fd13d61c6a8f50b174512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00c9aa30d51fa35f9ed481c005fc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c622348a18f3b5775d5bde2e606047514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f85221a6372ad592404b1741b86370515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ce3bbb92ff8737f0fee369e04650516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47832ec7fa2169aea2533981fa2a7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9d45260882d492b2081252cb1f73b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902cf8637696ed62c5cb53b62f0d39a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f9f2e561088b07cd65ee9ace19838520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df67e74b01c360ad2fddc409b0d909f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458a8b49a000c62b8f46f99ea17a4b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c35559bf9bbfa575145a47c55d5e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9b224302d20c4f349bf6483a402cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbd783d7f89e3093c68365be17f583525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b16fec10815a514f32a530b14d5f46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f909ef4432302d863af3dc465b384527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac87b2765728fa0e9a378d11fe4820b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e47be4d030e3f70409035ec4fd0d4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c366479d6133186983351960d21f00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860e44643241d5f7da890519f8ef637531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470a20db236c388a7fffa17aa6ff851532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc733b4b51d8317d6f94899f4fc4d3e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4907ea05e2a6bd3ce6d453aecd492534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4457cd2f7506c1355852e10605c9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001defaa50a24928569c162e7d4060a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42149d388cfd9be627dfbef484be049537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539df21b25cc87c3917a7a52cadae76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e975f5d8f8092a834480cdb803cb6a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4894d8a31be1099b44455140608b2a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afafcd36a9463c8c1eb30a7be51e92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e41d74aec4d6a6fb0707eb0541321b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3adf22e8bb9cc08c112f525320c3e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1154cc3a721a33764bffdaef5578976544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ae63570727fbb564aa58c0bb3de9c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35ec80d1db3dce1f5f3bb701c82b84546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f7e9257c573d39f2c4cd89026ddd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a82ed2b1ef6ca91c046ffa8fb3c91548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e507eaa7ed0a23c4fa7c26d8a529c7e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb447e95a30ecaa519427f88367718f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeec16709c998b37bbecfe843ec8c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffb0c806534e911f37c3add16ddad0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912572f6ae2e35ded7576b194ff22878553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069e54ff819b75242181df6e21e4b46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428c228a6444b677e99f7d15c3d1578555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b6149559b9b8ba42d040f9a340ec9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b55c718af5e315775bad6f705ba6cd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418991a58e77f6f40f4ca7436ed22e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73f611e4e1ef5ad327bd4c9dc14869559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f790269c30dddd70021dab53fdae8ee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1da1ad0bb1ba2d73e687b3c62b8dee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1221adcb828973d1ed180ef2bc03ea3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07b1ab8b11c001b71976939f19d850563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baace140b2c5c7c0f2e2b9cca7791b6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558f4e6aea1f849e276355481b2d9af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a2d4a092def056578ecbe2f2b31a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52ea2e859c26f5688370f4741efd46567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0ce3165237b59205316c6dc8e0eef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d7b85523b14e60fa1122a8bb88f06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f934725a6666ab45bfa9cbf281f35c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dc0087022ef1e174b927ecfb9da21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72827d2d5fdbd23c8c0d0c6e716729c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf94c5587c60756f9eb90cd7b2f0c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1f25f7a92f22b2ad83e040112439b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57510e0626b1700df612f5d9089a07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09ab906e469820af9c85c07d7a7099576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd76203cd6784bc08777ded25c81a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a77ee28f3894ebe8bbe124504b3f3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201150c779e6a70d58912b386a9bafd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd60457aaffe7d88ca34b9200fddb6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec95fde0a25a5734e452aee08db20d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44f33e2fed3e4da3627714d7969061582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee4da057fedb12acafa88b923dd27583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981bf72ed6aafd72faaa58a8fd8d838584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8051252808f15eafa3e8f0317021c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f9061ca1bb0ce13dcca46e662ccaf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5356a544b8275be3dd51244cf38e62e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360adde2cdc6bb0e4e8479872396553588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107b58e9ee239582708f580a7c6097a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2435107371828696d5b155753309f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26639f533cb8d44061281ece578396ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0990fe2a03b2b17d2d4b800165be47592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e46ebc15a76116b69bdb172d8628593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ea6d777a38eeb7d9ffb58c051838594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b843380ab0d620991ed8a52f2ebd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183386ff072a2d4f960965d3debb70b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d1c96b1354d1762a21a1401e6bbe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e56aaeb322e3e8f19a559f66a4a8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a15500a31ae997ec52fe06d43de294599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcec0f2094cbbd21a613d62d75de4c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45788669f536d34e045fa0ad87e12b3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7847d188671fb172684363577f80c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2c75021759be3ac595336c04da467603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0a9d6f4790fdeb4e216498a952575604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d34bed33b61e3212884bf5b7635c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000610f9de950f0627e8356725bfc4a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747ed8f1f15fa30b332f8c39591faf7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a665f1145d7608e05d910466493a2cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0e95ddb5db9897e9764d109253884609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf845a3dfadfe6b97d3a50ca6f144610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2351fbc46e2b0ac44999958561618e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6948efb4cb04cc65f279c3407f09b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df52a04af45e15ad3febe6467364b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d36457cb2c6efa4bd6a0b16c1a2f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac91695b274de8e101ff660dfbda6dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cec45ae423915aa5bf4166edd04916616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b82c524190f506a6d35baf6e7f9c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02ee8edcefd6542fd8fbd6f04c341a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ac1ce4c20e8afc6395581b3398d10619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f48e1b6b04ec83304f2a6779f4be9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c3a595ddc4537cfd057e885ab49a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cd7162f755426288776bffdad404e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd78807e2d254ec424497548c930306623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52949db2b0ef25d3f3cee5a72e03075e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dda24656f641560672491a6c1893d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e53922bc6a06c15fa121b2c739e678626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152f73a2a7a150815aeb4496aae6a30627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93640a9669511183e67a0690295736628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5e0337e2920b77fea451884826ba7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1239e80b723b63f6f8d62c5f2d54b1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5755b227fc1948f2791b1e47690723631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48f2063fe260328946cc48caaa8fc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63470f91a1b55f03b45613f44ee3b12f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25c9bf9bcd1771bd42406806588cc9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9464056633c1441d65238cc6e46144635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf9fb3ac5f897092c4f5255fde4afc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0c13ed85bdc72e6f7d4bfb248d946637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aecd5917e2c341f862a8a15e3f006d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa76131e170a90662ca55b61de10cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b6f5d9da129bacb367b2cda00d30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda51f98f50ae7831f3e62404b9a53641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb6931e9b54d0531875ca85a551786642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72796d4bd360cbd59cf40f65cdf36e48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0a2ea123b06af0e917120c2c99ecd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998233034742b38c14b795b764ba062a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b260604452614750ba38327a43078646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9ca107eba25dcff7b4fd0b4de95a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb8e54880a1c9dd671c74f8b4f5405648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7ca3ba769b202feb2b864b8d9c449649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad81c37b6cc80df11f4fd09570e02bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4c1e80832401dcf8d69b7ccb1c6cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7aa6747ed2584b86a539a92162574652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc4dbd2c2630bdee104a518f5dff6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade53053a32badb5945b6490401749e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f2390455c92c9b059c5fc73a2ee07655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2855c3d78b8ae436ef24f6cc4535c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e1130a25fd09912ec5e5e87bf84c7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd092b54c1348f96e80cc02a864575d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31cb5438f8f5313863c920f8f33bed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fe55b22ff987c3ae75f90c21cc67d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678235e78e12f09674d2500d4575fa2d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14123fe69ca78848be5fd49a431a646662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b45a43cf7a140e5fe0d912db5b32b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6575062aa5bdc65576e2eeab94d15664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06973a2cbb84c190230a7f6efe7fdc9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe88ded43fb7386e8f02d6b9d73bbce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de8e9c79c96faaf1f58aea5efd72d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4856594af9857e977c3feca27cff6ec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f059a01486f08027f1e78bd97fb7a27669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41686cc8266a27438dfe3e471430f40f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cd718d5aa3ea46a833a0d1745ab07671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56359dea452abde6317aa2b9603b94672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d98fed78eb30f3465b42164a84e84a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665704c567651381df8756f12c81c77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5832a965e2aa919c82770f099bece7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e3c2ee01388ea24153d8584441b20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20710a4ddaff1aa8326906d9539c2bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e92172f1c14fe8d81bf876bf269f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9259ccbc58166d05f4cc79b2c3ee8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fe87da23f6cb7d674d0f91b1f0ff2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bde20fd01a92c3cc9f381f87a148f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562ec1a927509e37da5e5c58539a61b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71f2a12b2c154091ae135f46db1c32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6e6214b40df9c90ef459bfc124c19684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd275d136b5595d2b3075bb3bdaaae0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fec733985a851547ad5931b222e29e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b4270e27ce71cd1794e3b5b13bdec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c94ac789370bb05d1752f6194bd0d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d09fa255264a2fdc8c3cdf0c814211689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4140ba4b5c0f9b7a133880b494ce36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024f7facadb940f888cee4c090efa75691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc8a58bda0ea39a3c4fb236b15ba38692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e5cbff191b2c99802bba1b04a340693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ac19dbb302600de4891a4f4fb2457694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522da900e611ea9be7940143edea57cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cedf63434dcd26dad05425152efac3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da4cfbb22f1c52dddc5488c2f6da2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4da284f944a290aa450e2b8f950207698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcd1e770f13d480bb7a3d381cd223d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27dd2477b92944850ed89328c189d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be93f8078a3054c184ce78f38017ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cdfd3309a8d5c05d327eb5a30af35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f0c10d9b27f07e6dacfa97973201f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aba1bbb52459e13c3dfbf42e692d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802cc63d2e6e7ac61f590b5d0357058705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde85255d458725ea477252b03d623e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e98b694abcedeef66a35dbe86dd829707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10229b00395f5ba0a6a98305e952eb59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74391b57978f0b1c3128641c34dc9b20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45aae89b12334680dff8fdf1dd1455710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b3c89685b195f1639192a1265bcae711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900566ab914953690cdc86df7631e73712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197261f1c04bfc9eab35f0fd96a92bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104aa3b8e51e8e7867d1cd5239732a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb368d45216820c0c9134dca0c9b8c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c6e01e9a560e0007f6e4cc594d8b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a365bcfb44cccd0f3bbd0b259b9e16717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a453891ccc4b944a54052c5ed536fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62d6a7f121a7dfff05d50461480ded719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e6d6f3dc1d84ac7cf38513d37824d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fdad339afaeb92e68f9625e813d4d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e7a3e65fdaf7f3b5cf86a7e1527f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec6c46f3b4a3c1bec03b9b41d212f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46c1ef20327ea3e71933ea0de16d99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd4729d144efe597504548b7ba5a78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc85b95f0372cf12a852049b4abb59e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a9457d9d0bed29f1391b02c917c3b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2bbad7716c63269437a4531cf5aab9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511942af97272fd0c0a7f91a52cf4228729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c284021cc9e1be74537f1a84f35da65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510e172738e0e962a9cc322f06291c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c98a973862748893b9b65af2eff0ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3072dd1c0aea7c352ae12076191f3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303528a663e92e63afbcc3ab7f0ed72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e4fc2a8cbdaa8b93292fedab4f6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45c359b0ace2abbf3c5070b39562a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d894147c07f2236daef3eb70583b80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf001ecc783984b41b7c24ad79313e8a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9c93b1d83bc3bd1dc39b2541efacb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934f570c7e05e771267f8fd715717d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f50c66d639b2c23bfc481e0a3fe516741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481168e99f8f4dd77699b603f040b6c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259b4ad0d1ad474f25193c660cbf7f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0df7f4166c20b62d6a27bda32792dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecb77570648a8b4f5fc6bb4ff9b888745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914dc0d6477beef9deb82313467621746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326538ca159f3279364bbb2c0b7b56e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba18c87d770c942db6a1057da88162748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59af94db5b33e69ab7cf997eaac9df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee00a00e18664b2045950cf9c9ffe8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940ccb314ffe3716b52d51770a56ed7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf8e71ca07506625f2b95173fe3e22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058ca594c557d908a73dca5ec6db81e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09241b92077b78d07d38d649e7e1ac63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d9f4652fa00b82f1d497898c01f0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90f2acedf3baa91bb68354a6e58e74756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b863520d806349f7d88ff3f9cca21b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d837a057fc9d6971bc6aabb3d68cf7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95a21301a91e8e1fd25dd659a38070759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df349f9c1efb665e74cc72f1587b5c13760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08094fb81c2f2c88da09738a1c75cb9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3db5877bfbce9e3eaffdd73300b03a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee55336c825a490f085fb64ad898bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76764a0647ed4b86f62e75d6580f4a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e18e0861fa44a485234842a5df2925765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e58be03c2c50e0524311af8986bd5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614c9ef928a9907613f355cb12717b1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105c40dbce9f872733f0acd62dc762d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacb0d088ab7e5780a4706aa6e2b61e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10ace67ed00f109b3b5fd876fd6486770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9a4731ecc5eb2a56cb295d4c92e4b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31cac632b7abe549dfa8975adbbd94772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e628994aaa677f139ce7e07bfe781773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74ab9f8effb5e8b0da8221a7942e00774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58a4020975eafd5e24047d2843f8bf775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94ca3e3e09c7e1d3c3624b2c4f1e7a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7839ce998355bf3f14cceba26cd0eed777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243743b1933276ef8b4734f44e82c0d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3120d94608784598048b324d20dff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0399acaae1a7e05c3e72f1753b5ee3f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223f48854c1650b6e9a1ee81162a253781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010ef8b582e99b6eba8284b68a251fc782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd5120fa01475dccb8fdccc8916997783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5643f23a2455cdd0790a2d3731d39a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a3d2ab21edb0231f73e77cbb35b56785.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>