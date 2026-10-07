--- v0 (2026-08-17)
+++ v1 (2026-10-07)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1154">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -262,188 +262,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005666</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C704Q |2USB/1Type-C, PD/QC4.0, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c704q-2usb-1type-c-pd-qc4-0-36w-/</t>
   </si>
   <si>
     <t>000005721</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000008313</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006432</t>
-[...7 lines deleted...]
-  <si>
     <t>000006615</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sharp speed dual port car charger Z37 |2USB, QC3.0, 3A, 36W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sharp-speed-dual-port-car-charger-z37-2usb-qc3-0-3a-36w-/</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
     <t>000008391</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000007898</t>
   </si>
   <si>
     <t>Адаптер автомобільний Ldnio with Bluetooth FM C705Q |2USB/1Type-C/AUX, PD/QC4.0, 43W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-ldnio-with-bluetooth-fm-c705q-2usb-1type-c-aux-pd-qc4-0-43w-5a-/</t>
   </si>
   <si>
     <t>000008046</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS with Bluetooth FM Digital Display US-CC143 C25 |2USB/1Type-C, 3A/50W, QC/PD, TF|</t>
   </si>
   <si>
     <t>Usams</t>
@@ -778,152 +733,143 @@
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-fantasy-car-bt-fm-transmitter-e81-usb-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010301</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Noble single-port car charger BZ23 |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-noble-single-port-car-charger-bz23-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000010346</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000010585</t>
-[...7 lines deleted...]
-  <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000010981</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C to Lightnig Cable Spacious car charger set Z52 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>transparent-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-to-lightnig-cable-spacious-car-charger-set-z52-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010982</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Glorious dual-port digital display car charger Z57B |1USB/1Type-C, 63W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-dual-port-digital-display-car-charger-z57b-1usb-1type-c-63w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010983</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tiger car BT FM transmitter E85 |2USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-tiger-car-bt-fm-transmitter-e85-2usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000011135</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Glorious car charger Z57A |1USB/1Type-C, 30W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-glorious-car-charger-z57a-1usb-1type-c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011198</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Legend car BT FM transmitter DFM01 |2USB/Type-C, PD/QC, 38W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-legend-car-bt-fm-transmitter-dfm01-2usb-type-c-pd-qc-38w-3a-/</t>
   </si>
   <si>
     <t>000011252</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous single port car charger NZ16 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-single-port-car-charger-nz16-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011254</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011255</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous dual port car charger NZ16A (Type-C to Type-C set) |1USB/1Type-C, 43W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-dual-port-car-charger-nz16a-type-c-to-type-c-set-1usb-1type-c-43w-3a-pd25w-qc-/</t>
   </si>
   <si>
     <t>000011256</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rigorous port car charger NZ16B |2Type-C, 45W/3A, PD25W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rigorous-port-car-charger-nz16b-2type-c-45w-3a-pd25w-qc-/</t>
   </si>
   <si>
-    <t>000011257</t>
-[...7 lines deleted...]
-  <si>
     <t>000011258</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-1type-c-30w-3a-pd30w-qc-/</t>
   </si>
   <si>
     <t>000011259</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank single port car charger Z58 (Type-C to Type-C set) |1Type-C, 30W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-single-port-car-charger-z58-type-c-to-type-c-set-1type-c-30w-3a-/</t>
   </si>
   <si>
     <t>000011260</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank dual port car charger Z58A |1USB/1Type-C, 48W/3A, PD30W/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-dual-port-car-charger-z58a-1usb-1type-c-48w-3a-pd30w-qc-/</t>
@@ -1006,122 +952,95 @@
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011531</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Avant-garde car charger NZ17 (Type-C to Type-C set) |2USB/Type-C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-avant-garde-car-charger-nz17-type-c-to-type-c-set-2usb-type-c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011566</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 (Type-C to Type-C set) |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-type-c-to-type-c-set-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000011629</t>
-[...7 lines deleted...]
-  <si>
     <t>000011630</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Car Bluetooth MP3 Player S-06 |3.4A, 100W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-car-bluetooth-mp3-player-s-06-3-4a-100w-/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000011869</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Smart dual port  car charger BZ20 |1USB/1Type-C, 38W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-smart-dual-port-car-charger-bz20-1usb-1type-c-38w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011871</t>
   </si>
   <si>
     <t>Адаптер автомобільний Borofone Clever single port car charger BZ24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-borofone-clever-single-port-car-charger-bz24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011872</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Guardian car charger with retractable cable NZ18 |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-guardian-car-charger-with-retractable-cable-nz18-1usb-1type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011873</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Star cigarette lighter car BT FM transmitter E88 |1USB/2Type-C/DC 120W, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-star-cigarette-lighter-car-bt-fm-transmitter-e88-1usb-2type-c-dc-120w-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011938</t>
-[...7 lines deleted...]
-  <si>
     <t>000011966</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011967</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Energy single-port QC3.0 car charger Z62 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-energy-single-port-qc3-0-car-charger-z62-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000011968</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Energy single port PD car charger Z62A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-energy-single-port-pd-car-charger-z62a-1type-c-30w-3a-pd-qc-/</t>
@@ -1312,59 +1231,50 @@
   <si>
     <t>Адаптер автомобільний ACEFAST PD 3-port car charger B14 |2Type-C/1USB, PD3.1/QC, 165W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-pd-3-port-car-charger-b14-2type-c-1usb-pd3-1-qc-165w-3a-/</t>
   </si>
   <si>
     <t>000012708</t>
   </si>
   <si>
     <t>Автомобільний перетворювач напруги HOCO New 2-socket universal (PD66W/1C2A) car inverter Z66</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/avtomobilnyiy-preobrazovatel-napryazheniya-hoco-new-2-socket-universa-l-pd66w-1c2a-car-inverter-z66/</t>
   </si>
   <si>
     <t>000012807</t>
   </si>
   <si>
     <t>Адаптер автомобільний Baseus Tiny Star Mini Car Charger  |1Type-C, 30W/3A, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-car-charger-1type-c-30w-3a-pd3-0-/</t>
   </si>
   <si>
-    <t>000012960</t>
-[...7 lines deleted...]
-  <si>
     <t>000012961</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Vivido 24W car charger Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-vivido-24w-car-charger-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012962</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C cable Vivido 24W car charger set Z69 |2C/2A, 12W|/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-vivido-24w-car-charger-set-z69-2c-2a-12w-2-4a-/</t>
   </si>
   <si>
     <t>000012964</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO C to C cable Vivido PD37W car charger with digital display set Z69A |2C/1A, PD25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-c-to-c-cable-vivido-pd37w-car-charger-with-digital-display-set-z69a-2c-1/</t>
@@ -1384,68 +1294,77 @@
   <si>
     <t>Адаптер автомобільний ACEFAST B21 car charger |1A/1C, 75W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-b21-car-charger-1a-1c-75w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012990</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Triunfar car charger with telescopic Type-C cable Z67 |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-triunfar-car-charger-with-telescopic-type-c-cable-1c-1a-60w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012991</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Z67A Triunfar car charger with dual Type-C/iP cable |1C/1A, 60W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-z67a-triunfar-car-charger-with-dual-type-c-ip-cable-1c-1a-60w-3a-pd-qc/</t>
   </si>
   <si>
+    <t>000013021</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний HOCO Pino car BT FM transmitter DFM02 |2USB/1Type-C, 45W/3A, PD/QC, BT5.3|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-pino-car-bt-fm-transmitter-dfm02-2usb-1type-c-45w-3a-pd-qc-bt5-3-/</t>
+  </si>
+  <si>
+    <t>000013070</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний ACEFAST 152W 2-in-1 Car Charger(2C+3A + Dual Cig Lighter) B22</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-acefast-152w-2-in-1-car-charger-2c-3a-dual-cig-lighter-b22/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000001918</t>
   </si>
   <si>
     <t>Тримач Hoco магнітний Cool Journey CA42</t>
@@ -1528,59 +1447,50 @@
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
     <t>000006070</t>
   </si>
   <si>
     <t>Тримач BASEUS Tank gravity car mount holder with suction base</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derdatel-baseus-tank-gravity-car-mount-holder-with-suction-base/</t>
   </si>
   <si>
     <t>000006200</t>
   </si>
   <si>
     <t>Тримач HOCO Flying one-touch bicycle and motorcycle universal CA73</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-flying-one-touch-bicycle-and-motorcycle-universal-ca73/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006278</t>
   </si>
   <si>
     <t>Тримач Baseus Big Mouth Pro Car Mount (Applicable to centre console) (SUDZ-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-big-mouth-pro-car-mount-applicable-to-centre-console-sudz-a01-/</t>
   </si>
   <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006486</t>
   </si>
   <si>
     <t>Тримач BASEUS Simplism gravity car mount holder with suction base (SUYL-JY01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-simplism-gravity-car-mount-holder-with-suction-base-suyl-jy01-/</t>
@@ -1816,50 +1726,59 @@
   <si>
     <t>Тримач JOYROOM Car Phone Holder Mount (Air Vent) JR-ZS283</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-car-phone-holder-mount-air-vent-jr-zs283/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000009081</t>
   </si>
   <si>
     <t>Тримач HOCO vertical and horizontal telescopic gravity vehicle holder CA104 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vertical-and-horizontal-telescopic-gravity-vehicle-holder-ca104-4-7-7-/</t>
   </si>
   <si>
+    <t>000009243</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Prospering center console car holder for tablets CA120 |4.7-10.5"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-center-console-car-holder-for-tablets-ca120-4-7-10-5-/</t>
+  </si>
+  <si>
     <t>000009244</t>
   </si>
   <si>
     <t>Тримач HOCO Prospering headrest car holder for tablets CA121 |4.7-10.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-prospering-headrest-car-holder-for-tablets-ca121-4-7-10-5-/</t>
   </si>
   <si>
     <t>000009494</t>
   </si>
   <si>
     <t>Тримач HOCO Fine jade ring magnetic car holder H12 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fine-jade-ring-magnetic-car-holder-h12-air-outlet-/</t>
   </si>
   <si>
     <t>000009496</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic car holder (center console) H2</t>
   </si>
   <si>
     <t>ice mist</t>
@@ -1891,68 +1810,50 @@
   <si>
     <t>Тримач Borofone Enlighten clip car holder(center console) BH89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-borofone-enlighten-clip-car-holder-center-console-bh89-4-5-7-/</t>
   </si>
   <si>
     <t>000009766</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C01 Magnetic Phone Holder (Stick-on Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c01-magnetic-phone-holder-stick-on-version-/</t>
   </si>
   <si>
     <t>000009770</t>
   </si>
   <si>
     <t>Тримач Baseus Metal Age II Gravity Car Mount (Air Outlet Version) (SUJS000001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-metal-age-ii-gravity-car-mount-air-outlet-version-sujs000001-/</t>
   </si>
   <si>
-    <t>000009772</t>
-[...16 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009767</t>
   </si>
   <si>
     <t>Тримач магнітний Baseus C02 Magnetic Phone Holder (SUCC000201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-magnitnyiy-baseus-c02-magnetic-phone-holder-15w-succ000201-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
@@ -2002,122 +1903,86 @@
   <si>
     <t>Тримач HOCO Dragon automatic clamping car holder H22 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamping-car-holder-h22-center-console-/</t>
   </si>
   <si>
     <t>000009953</t>
   </si>
   <si>
     <t>Тримач HOCO Dragon automatic clamp car holder H21 (air outlet)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-automatic-clamp-car-holder-h21-air-outlet-/</t>
   </si>
   <si>
     <t>000010072</t>
   </si>
   <si>
     <t>Тримач Hoco Transparent Discovery Edition wireless fast charging car holder (center console) HW8 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-transparent-discovery-edition-wireless-fast-charging-car-holder-center-console-hw8-15w-/</t>
   </si>
   <si>
-    <t>000010073</t>
-[...16 lines deleted...]
-  <si>
     <t>000010130</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Pro Series Clamp-Type Car Holder Set |5.4-7.2"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-pro-series-clamp-type-car-holder-set-5-4-7-2-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-climber-smart-wireless-charging-car-holder-hw9/</t>
+    <t>000010200</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Brilliant magnetic car holder H29 (air outlet)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-brilliant-magnetic-car-holder-h29-air-outlet-/</t>
   </si>
   <si>
     <t>000010239</t>
   </si>
   <si>
     <t>Тримач HOCO Waves rearview mirror car holder H17 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-waves-rearview-mirror-car-holder-h17-4-7-7-/</t>
   </si>
   <si>
-    <t>000010332</t>
-[...7 lines deleted...]
-  <si>
     <t>000010334</t>
   </si>
   <si>
     <t>Тримач HOCO Guardian magnetic wireless fast charging car holder (air outlet) HW12 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guardian-magnetic-wireless-fast-charging-car-holder-air-outlet-hw12-15w-/</t>
   </si>
   <si>
-    <t>000010362</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010453</t>
   </si>
   <si>
     <t>Тримач HOCO Precious push-type car holder H48 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-push-type-car-holder-h48-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
@@ -2128,86 +1993,68 @@
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW20 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw20-center-console-/</t>
   </si>
   <si>
     <t>000010499</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW13 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw13-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010500</t>
   </si>
   <si>
     <t>Тримач HOCO Speed wireless fast charging car holder HW14 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-wireless-fast-charging-car-holder-hw14-center-console-15w-4-5-7-/</t>
   </si>
   <si>
-    <t>000010501</t>
-[...7 lines deleted...]
-  <si>
     <t>000010502</t>
   </si>
   <si>
     <t>Тримач HOCO Speed magnetic wireless fast charging car holder HW16 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-speed-magnetic-wireless-fast-charging-car-holder-hw16-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010556</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah magnetic ring car holder H35 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-magnetic-ring-car-holder-h35-center-console-/</t>
   </si>
   <si>
-    <t>000010558</t>
-[...7 lines deleted...]
-  <si>
     <t>000010559</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah car holder H38 (windshield)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-car-holder-h38-windshield-/</t>
   </si>
   <si>
     <t>000010560</t>
   </si>
   <si>
     <t>Тримач HOCO Cheetah dashboard car holder H39</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cheetah-dashboard-car-holder-h39/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
@@ -2317,59 +2164,50 @@
   <si>
     <t>Тримач HOCO Show folding ring magnetic car holder H61 (dashboard) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-folding-ring-magnetic-car-holder-h61-dashboard-4-5-7-/</t>
   </si>
   <si>
     <t>000011269</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H64 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h64-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000011270</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble one-button car holder H65 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-one-button-car-holder-h65-center-console-4-5-7-/</t>
   </si>
   <si>
-    <t>000011271</t>
-[...7 lines deleted...]
-  <si>
     <t>000011272</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity linkage car holder H67 (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-linkage-car-holder-h67-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011274</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble telescopic tablet car holder H69 (rear pillow) |4.5-13"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-telescopic-tablet-car-holder-h69-rear-pillow-4-5-13-/</t>
   </si>
   <si>
     <t>000011275</t>
   </si>
   <si>
     <t>Тримач HOCO Gamble gravity car holder H70 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-gamble-gravity-car-holder-h70-air-outlet-4-5-7-/</t>
@@ -2389,167 +2227,131 @@
   <si>
     <t>Тримач HOCO Totem ring magnetic wireless fast charging car holder HW29 (center console) |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-totem-ring-magnetic-wireless-fast-charging-car-holder-hw29-center-console-4-5-7-15w-/</t>
   </si>
   <si>
     <t>000011534</t>
   </si>
   <si>
     <t>Тримач HOCO H73 Crown magnetic car holder (center console) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-h73-crown-magnetic-car-holder-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011535</t>
   </si>
   <si>
     <t>Тримач HOCO Crown ring magnetic car holder (air outlet) H74 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-ring-magnetic-car-holder-air-outlet-h74-4-5-7-/</t>
   </si>
   <si>
-    <t>000011536</t>
-[...7 lines deleted...]
-  <si>
     <t>000011537</t>
   </si>
   <si>
     <t>Тримач HOCO Crown one-button car holder (center console) H76 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-one-button-car-holder-center-console-h76-4-5-7-/</t>
   </si>
   <si>
     <t>000011538</t>
   </si>
   <si>
     <t>Тримач HOCO Vista gravity car holder (air outlet) H80 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-air-outlet-h80-6-1-7-/</t>
   </si>
   <si>
     <t>000011539</t>
   </si>
   <si>
     <t>Тримач HOCO Vista Gravity Car holder (center console) H81 |6.1-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-gravity-car-holder-center-console-h81-6-1-7-/</t>
   </si>
   <si>
-    <t>000011540</t>
-[...7 lines deleted...]
-  <si>
     <t>000011541</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic wireless charging car holder (center console) HW31 |4.5-7", 15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-wireless-charging-car-holder-center-console-hw31-4-5-7-15w-/</t>
   </si>
   <si>
-    <t>000011542</t>
-[...7 lines deleted...]
-  <si>
     <t>000011622</t>
   </si>
   <si>
     <t>Тримач Baseus MaxView Magnetic Car Mount for In-Vehicle Infotainment Screen</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-maxview-magnetic-car-mount-for-in-vehicle-infotainment-screen/</t>
   </si>
   <si>
     <t>000011623</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Magnetic Car Mount (Android Version) Stick-on Type C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-magnetic-car-mount-android-version-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011621</t>
   </si>
   <si>
     <t>Тримач Baseus Lateral Gravity Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lateral-gravity-car-mount/</t>
   </si>
   <si>
     <t>000011626</t>
   </si>
   <si>
     <t>Тримач Baseus UltraControl Gravity Car Mount for Foldable Phone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-ultracontrol-gravity-car-mount-for-foldable-phone/</t>
   </si>
   <si>
-    <t>000011625</t>
-[...7 lines deleted...]
-  <si>
     <t>000011718</t>
   </si>
   <si>
     <t>Тримач HOCO View folding magnetic ring car holder(center console) H77</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-view-folding-magnetic-ring-car-holder-center-console-h77/</t>
   </si>
   <si>
     <t>000011875</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal magnetic wireless fast charging car holder HW17 (air outlet) |15W|</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-magnetic-wireless-fast-charging-car-holder-hw17-air-outlet-15w-/</t>
   </si>
   <si>
     <t>000011876</t>
   </si>
   <si>
     <t>000011877</t>
@@ -2596,77 +2398,68 @@
   <si>
     <t>000011886</t>
   </si>
   <si>
     <t>Тримач HOCO Crystal ring magnetic car holder H43 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crystal-ring-magnetic-car-holder-h43-center-console-/</t>
   </si>
   <si>
     <t>000011887</t>
   </si>
   <si>
     <t>000011888</t>
   </si>
   <si>
     <t>000011889</t>
   </si>
   <si>
     <t>Тримач HOCO Vista push-type car holder H78 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h78-air-outlet-4-5-7-/</t>
   </si>
   <si>
-    <t>000011891</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-knight-motorcycle-bicycle-universal-holder-h85-6-7-/</t>
+    <t>000011890</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Vista push-type car holder H79 (center console) |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-vista-push-type-car-holder-h79-center-console-4-5-7-/</t>
   </si>
   <si>
     <t>000011892</t>
   </si>
   <si>
     <t>Тримач HOCO Cool vacuum adsorption magnetic mobile phone holder DCA62</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-vacuum-adsorption-magnetic-mobile-phone-holder-dca62/</t>
   </si>
   <si>
-    <t>000011974</t>
-[...7 lines deleted...]
-  <si>
     <t>000012034</t>
   </si>
   <si>
     <t>Тримач HOCO Rally ultra-thin car holder (rear view mirror) H88 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rally-ultra-thin-car-holder-rear-view-mirror-h88-4-5-7-/</t>
   </si>
   <si>
     <t>000012035</t>
   </si>
   <si>
     <t>Тримач HOCO Crown large suction cup car holder (center console) H89 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-large-suction-cup-car-holder-center-console-h89-4-5-7-/</t>
   </si>
   <si>
     <t>000012036</t>
   </si>
   <si>
     <t>Тримач HOCO Tower folding ring magnetic car holder (dashboard) H90 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-tower-folding-ring-magnetic-car-holder-dashboard-h90-4-5-7-/</t>
@@ -2686,59 +2479,50 @@
   <si>
     <t>Тримач HOCO Dragon electric suction cup magnetic holder (universal) H87 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-dragon-electric-suction-cup-magnetic-holder-universal-h87-4-5-7-/</t>
   </si>
   <si>
     <t>000012037</t>
   </si>
   <si>
     <t>Тримач HOCO Milly motorcycle bicycle universal holder H91 |6-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-milly-motorcycle-bicycle-universal-holder-h91-6-7-/</t>
   </si>
   <si>
     <t>000012314</t>
   </si>
   <si>
     <t>Тримач HOCO High vacuum suction cup magnetic holder H92 (universal) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-high-vacuum-suction-cup-magnetic-holder-h92-universal-4-5-7-/</t>
   </si>
   <si>
-    <t>000012445</t>
-[...7 lines deleted...]
-  <si>
     <t>000012447</t>
   </si>
   <si>
     <t>Тримач HOCO Rider folding Ring Magnetic Car holder H98 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-rider-folding-ring-magnetic-car-holder-h98-center-console-/</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012448</t>
   </si>
   <si>
     <t>Тримач HOCO Crown magnetic car holder H99 (headrest) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-crown-magnetic-car-holder-h99-headrest-4-5-7-/</t>
@@ -2830,50 +2614,59 @@
   <si>
     <t>Тримач ACEFAST Electric Suction cup magnetic Phone holder E30 |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-electric-suction-cup-magnetic-phone-holder-e30-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012582</t>
   </si>
   <si>
     <t>Тримач HOCO Cool Speed windshield car holder DCA31 Plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-cool-speed-windshield-car-holder-dca31-plus/</t>
   </si>
   <si>
     <t>000012592</t>
   </si>
   <si>
     <t>Тримач HOCO Show ring magnetic silicone hose holder (multi-scene) H96 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-show-ring-magnetic-silicone-hose-holder-multi-scene-h96-4-5-7-/</t>
   </si>
   <si>
+    <t>000012593</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Eminent Ring Magnetic Car holder (center console) H97 |4.5-7"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-eminent-ring-magnetic-car-holder-center-console-h97-4-5-7-/</t>
+  </si>
+  <si>
     <t>000012675</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip VB1 Bike Handlebar Mount (C0013D00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-vb1-bike-handlebar-mount-c0013d00-/</t>
   </si>
   <si>
     <t>000012676</t>
   </si>
   <si>
     <t>Тримач BASEUS GoTrip Series Bike Phone Mount Rearview Mirror Version (C40572301111-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount-rearview-mirror-version-c40572301111-01-/</t>
   </si>
   <si>
     <t>000012678</t>
   </si>
   <si>
     <t>Тримач BASEUS PrimeTrip C03 Air Clamping Car Mount (Suction Cup Version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-c03-air-clamping-car-mount-suction-cup-version-/</t>
@@ -2884,188 +2677,167 @@
   <si>
     <t>Тримач BASEUS T-Space TC1 Central Screen Mount (Corner Version) (C0013501)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-t-space-tc1-central-screen-mount-corner-version-c0013501-/</t>
   </si>
   <si>
     <t>000012710</t>
   </si>
   <si>
     <t>Тримач HOCO Daisy magnetic ring car holder H103 (center console)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-daisy-magnetic-ring-car-holder-h103-center-console-/</t>
   </si>
   <si>
     <t>000012958</t>
   </si>
   <si>
     <t>Тримач HOCO Highway riding holder H104 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-highway-riding-holder-h104-4-5-7-/</t>
   </si>
   <si>
-    <t>000012959</t>
-[...10 lines deleted...]
-  <si>
     <t>000012978</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D66 QI2 25W cooling wireless charging car holder for air vent |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d66-qi2-25w-cooling-wireless-charging-car-holder-for-air-vent-4-7-6-9-/</t>
   </si>
   <si>
     <t>000012979</t>
   </si>
   <si>
     <t>Автотримач ACEFAST D67 QI2 25W cooling wireless charging car holder with suction cup |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtoderzhatel-acefast-d67-qi2-25w-cooling-wireless-charging-car-holder-with-suction-cup-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013020</t>
+  </si>
+  <si>
+    <t>Тримач HOCO Riding shock absorption phone holder DCA81 (mirror rod type) |5.5-7.2"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-riding-shock-absorption-phone-holder-dca81-mirror-rod-type-5-5-7-2-/</t>
+  </si>
+  <si>
+    <t>000013071</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder magnetic car holder D71</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-magnetic-car-holder-d71/</t>
+  </si>
+  <si>
+    <t>000013072</t>
+  </si>
+  <si>
+    <t>Тримач ACEFAST cup holder clip car holder D72</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-acefast-cup-holder-clip-car-holder-d72/</t>
+  </si>
+  <si>
     <t>000007166</t>
   </si>
   <si>
     <t>Кріплення для сміттєвих пакетів в авто USAMS Alloy Car Degradable Garbage Bag Dispenser Rack  US-ZB192</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/kreplenie-dlya-musornyih-paketov-v-avto-usams-alloy-car-degradable-garbage-bag-dispenser-rack-us-zb192/</t>
   </si>
   <si>
     <t>000007219</t>
   </si>
   <si>
     <t>Сміттєві пакети для авто BASEUS Vehicle-mounted Trash Bag |2 rolls trash bag/40pcs| (CRLJD-D01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornyie-paketyi-dlya-avto-baseus-vehicle-mounted-trash-bag-2-rolls-trash-bag-40pcs-crljd-d01-/</t>
   </si>
   <si>
-    <t>000007358</t>
-[...7 lines deleted...]
-  <si>
     <t>000007495</t>
   </si>
   <si>
     <t>Мусорне відро BASEUS Dust-free Vehicle-mounted Trash Can |TrashBag 3 roll/90pcs, 0.8L| |CRLJT-A01|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/musornoe-vedro-baseus-dust-free-vehicle-mounted-trash-can-trashbag-3-roll-90pcs-0-8l-crljt-a01-/</t>
   </si>
   <si>
     <t>000008055</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний USAMS 3.5DC Mini Car Wireless Audio Receiver US-SJ519 |BT5.0, Mic, 6Hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-usams-3-5dc-mini-car-wireless-audio-receiver-us-sj519-bt5-0-mic-6hours-/</t>
   </si>
   <si>
     <t>000008631</t>
   </si>
   <si>
     <t>Алкотестер BASEUS Digital Alcohol Tester (CRCX-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-digital-alcohol-tester-crcx-01-/</t>
   </si>
   <si>
     <t>000009069</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Tour Car AUX BT Receiver E73 |BT5.0, TF, Mic, 10h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-tour-car-aux-bt-receiver-e73-bt5-0-tf-mic-10h-/</t>
   </si>
   <si>
-    <t>000009764</t>
-[...7 lines deleted...]
-  <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
-    <t>000010140</t>
-[...7 lines deleted...]
-  <si>
     <t>000010145</t>
   </si>
   <si>
     <t>Дзеркало заднього виду для пасажирів Baseus SafeRide Series Backseat Rearview Mirror (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/zerkalo-zadnego-vida-dlya-passazhirov-baseus-saferide-series-backseat-rearview-mirror-1pcs-/</t>
   </si>
   <si>
-    <t>000010187</t>
-[...7 lines deleted...]
-  <si>
     <t>000010415</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний Borofone June car BT FM transmitter BC49</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-borofone-june-car-bt-fm-transmitter-bc49/</t>
   </si>
   <si>
     <t>000010449</t>
   </si>
   <si>
     <t>Аудіоадаптер універсальний HOCO Travel car AUX BT receiver E80 |BT5.3, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/audioadapter-universalnyiy-hoco-travel-car-aux-bt-receiver-e80-bt5-3-aux-/</t>
   </si>
   <si>
     <t>000010861</t>
   </si>
   <si>
     <t>Органайзер в авто Baseus OrganizeFun Series Car Console Storage Organizer</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/organayzer-v-avto-baseus-organizefun-series-car-console-storage-organizer/</t>
@@ -3085,185 +2857,167 @@
   <si>
     <t>Подушка дорожня  Hoco slow rebound memory foam U-shaped pillow HX70</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/podushka-dorozhnaya-hoco-slow-rebound-memory-foam-u-shaped-pillow-hx70/</t>
   </si>
   <si>
     <t>000012245</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE Zeeker 001 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-zeeker-001/</t>
   </si>
   <si>
     <t>000012246</t>
   </si>
   <si>
     <t>Комплект автокилимків TPE  BYD Song plus EV 2021-2025 (без пакування)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/komplekt-kovrikov-tpe-byd-song-plus-ev-2021-2025/</t>
   </si>
   <si>
-    <t>000012365</t>
-[...7 lines deleted...]
-  <si>
     <t>000012530</t>
   </si>
   <si>
     <t>Адаптер ACEFAST CarPlay/Android AUTO wireless adapter for car QC1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-carplay-android-auto-wireless-adapter-for-car-qc1/</t>
   </si>
   <si>
     <t>000012531</t>
   </si>
   <si>
     <t>Адаптер ACEFAST AI Box CarPlay/Android AUOTO wireless adapter for car QC2</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-acefast-ai-box-carplay-android-auoto-wireless-adapter-for-car-qc2/</t>
   </si>
   <si>
     <t>000012583</t>
   </si>
   <si>
     <t>Адаптер HOCO mini car wireless CarPlay adapter DUP10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-mini-car-wireless-carplay-adapter-dup10/</t>
   </si>
   <si>
     <t>000012680</t>
   </si>
   <si>
     <t>Адаптер BASEUS SafeJourney Series Wireless CarPlay Adapter (C10745100813-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-baseus-safejourney-series-wireless-carplay-adapter-c10745100813-00-/</t>
   </si>
   <si>
     <t>000012754</t>
   </si>
   <si>
     <t>Адаптер HOCO Tony car wireless CarPlay adapter HU3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/adapter-hoco-tony-car-wireless-carplay-adapter-hu3/</t>
   </si>
   <si>
-    <t>000007328</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videorestrator-hoco-dual-cameras-driving-recorder-di07-hd-2-camera-/</t>
+    <t>000013060</t>
+  </si>
+  <si>
+    <t>Візитка HOCO на панель автомобіля car parking sign ZP131</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/vizitka-hoco-na-panel-avtomobilya-car-parking-sign-zp131/</t>
   </si>
   <si>
     <t>000010349</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO 4.5-inch rearview mirror driving recorder (dual-channel) DV4 |1080p, 30fps|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-4-5-inch-rearview-mirror-driving-recorder-dual-channel-dv4-1080p-30fps-/</t>
   </si>
   <si>
+    <t>000010655</t>
+  </si>
+  <si>
+    <t>Відеореєстратор HOCO 9.66-inch rearview mirror driving recorder (dual-channel) DI36 |1080p, 24h Monitoring|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-9-66-inch-rearview-mirror-driving-recorder-dual-channel-di16-1080p-24h-monitoring-/</t>
+  </si>
+  <si>
     <t>000010968</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO driving recorder DV9 |720P/30fps, 3" LCD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-dv9-720p-30fps-3-lcd-/</t>
   </si>
   <si>
     <t>000011164</t>
   </si>
   <si>
     <t>Відеорегістратор  HOCO driving recorder 2K display GPS (with rear camera) DV12 |25fps, 3.69", 2K, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-2k-display-gps-with-rear-camera-dv12-25fps-3-69-2k-wi/</t>
   </si>
   <si>
-    <t>000011343</t>
-[...7 lines deleted...]
-  <si>
     <t>000011344</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO Driving recorder DI37 |30fps/1080p|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-di37-30fps-1080p-/</t>
   </si>
   <si>
     <t>000011347</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI60 World three-screen simultaneous display driving recorder (wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di60-world-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
     <t>000011348</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO DI62 Warrior three-screen simultaneous display driving recorder(wifi version) |720p front/480p rear/480p inner|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-di62-warrior-three-screen-simultaneous-display-driving-recorder-wifi-version-720p-front-480p-rear-480p-inner-/</t>
   </si>
   <si>
-    <t>000011893</t>
-[...7 lines deleted...]
-  <si>
     <t>000011894</t>
   </si>
   <si>
     <t>Відеорегістратор HOCO rear camera driving recorder DV15 |2" IPS, 720p/30FPS, WiFi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-rear-camera-driving-recorder-dv15-2-ips-720p-30fps-wifi-/</t>
   </si>
   <si>
     <t>000011975</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO Mundial three-screen simultaneous display driving recorder DI61 (wifi version) |720p/480p+480p rear, 3.16"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-mundial-three-screen-simultaneous-display-driving-recorder-di61-wifi-version-720p-480p-480p-rear-3-16-/</t>
   </si>
   <si>
     <t>000011976</t>
   </si>
   <si>
     <t>Відеореєстратор HOCO  driving recorder with 3-inch display DV5 |1080p/30FPS, G Sessor|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/videoregistratoryi-40/videoregistrator-hoco-driving-recorder-with-3-inch-display-dv5-1080p-30fps-g-sessor-/</t>
@@ -3469,59 +3223,50 @@
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009890</t>
   </si>
   <si>
     <t>Портативний пилесос HOCO Speed portable car vacuum cleaner ZP6 |4.3KPa, 20min, Hepa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnyiy-pyilesos-hoco-speed-portable-car-vacuum-cleaner-zp6-4-3kpa-20min-hepa-/</t>
   </si>
   <si>
     <t>000010865</t>
   </si>
   <si>
     <t>Автомобільний пилосос BASEUS Car Vacuum Cleaner A1 |25min, 4000Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/avtomobilnyiy-pyilesos-baseus-car-vacuum-cleaner-a1-25min-4000pa-/</t>
   </si>
   <si>
-    <t>000010866</t>
-[...7 lines deleted...]
-  <si>
     <t>000010867</t>
   </si>
   <si>
     <t>Фільтр пилососа Baseus A3lite Car vacuum Cleaner strainer (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/filtr-pyilesosa-baseus-a3lite-car-vacuum-cleaner-strainer-1pcs-/</t>
   </si>
   <si>
     <t>000011978</t>
   </si>
   <si>
     <t>Пилосос HOCO Wave wireless vacuum cleaner (blowing and suction integrated) ZP16 |5.2KPa, 200Ml, 50W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pyilesos-hoco-wave-wireless-vacuum-cleaner-blowing-and-suction-integrated-zp16-5-2kpa-200ml-50w-/</t>
   </si>
   <si>
     <t>000012451</t>
   </si>
   <si>
     <t>Пістолет для мийки HOCO Meihao direct injection pressurized water gun ZP17 |5-12m, 7Pa|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/pistolet-dlya-moyki-hoco-meihao-direct-injection-pressurized-water-gun-zp17-5-12m-7pa-/</t>
@@ -3559,95 +3304,86 @@
   <si>
     <t>Картриджі для ароматизатора BASEUS Metal Paddle Car air Freshener Kit (Cologne 6) (SUXUN-M0A)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/kartridzhi-dlya-aromatizatora-baseus-metal-paddle-car-air-freshener-kit-cologne-6-suxun-m0a-/</t>
   </si>
   <si>
     <t>000012453</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля HOCO Bright car aromatherapy ZP50</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-hoco-bright-car-aromatherapy-zp50/</t>
   </si>
   <si>
     <t>000012454</t>
   </si>
   <si>
     <t>Ароматизатор повітря HOCO Impetuoso car and home dual-use balm ZP51 (cologne)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-vozduha-hoco-impetuoso-car-and-home-dual-use-balm-zp51-cologne-/</t>
   </si>
   <si>
+    <t>000013058</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (cologne)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-cologne-/</t>
+  </si>
+  <si>
+    <t>000013059</t>
+  </si>
+  <si>
+    <t>Ароматизатор HOCO Gracieux car home dual-use air fragrance ZP53 (tea)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-hoco-gracieux-car-home-dual-use-air-fragrance-zp53-tea-/</t>
+  </si>
+  <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...16 lines deleted...]
-  <si>
     <t>000012709</t>
   </si>
   <si>
     <t>Портативний компресор HOCO Enlighten portable smart air pump ZP18 |10.3 Bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-enlighten-portable-smart-air-pump-zp18-10-3-bar-/</t>
   </si>
   <si>
-    <t>000012934</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>transparent</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000008308</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто HOCO car lighting Emergency Start Power Supply 12000mAh DB14 |12V/350A|</t>
@@ -3677,50 +3413,59 @@
     <t>000010586</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy 2-in-1 Jump Starter 1000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-2-in-1-jump-starter-1000a/</t>
   </si>
   <si>
     <t>000010589</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Series 4-in-1 Car Jump Starter 600A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-series-4-in-1-car-jump-starter-600a/</t>
   </si>
   <si>
     <t>000010853</t>
   </si>
   <si>
     <t>Пусковий пристрій (бустер) для авто Baseus Super Energy Mega Series Supercapacitor Car Jump Starter 3000A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/puskovoe-ustroystvo-buster-dlya-avto-baseus-super-energy-mega-series-supercapacitor-car-jump-starter-3000a/</t>
+  </si>
+  <si>
+    <t>000012380</t>
+  </si>
+  <si>
+    <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000011713</t>
   </si>
   <si>
     <t>Крючки Baseus Small Shell Vehicle Hook</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/kryuchki-baseus-small-shell-vehicle-hook/</t>
   </si>
   <si>
     <t>000012683</t>
   </si>
   <si>
     <t>Захисний комплект для салону BASEUS T-Space TT1 12-Piece Interior Protector Kit for Tesla Model 3 Highland 1.0</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/organayzeryi-i-krepleniya-67/zaschitnyiy-komplekt-salona-baseus-t-space-tt1-12-piece-interior-protector-kit-for-tesla-model-3-highland-1-0/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
@@ -3784,51 +3529,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030a07048ef148bbb23b7540e5cd6ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0feee871a6ecb5cb1c61590198e702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad02d40a8cfc91bedc45e35cb180743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b9b771ed0cd9225d9d5657aaf441f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afb092aaf2f32a17eaa879230424d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be8c0d82465b37c2b2376661d071206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b162b0a5b4ff0b7112b34126230f3c17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba7fea327f5d47b7f63d75902df6e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3012d0ef8a04cda511ef4c81fc1ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc33466822fb5a7e8eac5e7fdcf53810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780fd35a5cde90f42638203fe1ca1a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5646e91c077222e43fa804b6aa3b41b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f1cee0f44cece5ae0dab03188d61b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aba2c613068454f6bd0f35ec2c9a5614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f96269d43149bf8d78bc84b4847cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982271750df89ab3e3d6116348364b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa97f58d2c7aa2b31799207fafee9a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374858b26f6fadd4f78d7a34873bdbc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c946508ab97d7234c499c18473f39119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0c8bc4e03bcc79c94108be1ac1fbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb07ae4562dea5ef61cea10b6a8daf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feda54adea7b4f1ead5b1bfe3e4dd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344aea4202f517ceda6abd916db2777a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62affc2fb9ae0d714bf9e55c80a458fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33708b957307213a05b842c27b170025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eee0ccf20b74db72649799021f3d8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b4d8de89719eb1bd48c3e0b415b0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b085509dad928d900a56c5cfdbf6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71560d8e36635fab4020af036b810a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64b56162078ed9774af9c032b419ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087893398f32c7c372d1d0fdf343991531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eafb612a1a453ba7950da4c8be376e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00d11724c8e2753300692360fcaa7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e5fe825e504b9f3320b8bf2e109c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece45fd5bb5e1402991b0e306bbfee2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0b3c5c7bfc693c4157b57ea6d174e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e477957b20abcaa27de4f8b5142514337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa660c0e9740761127b1a944eff07238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a8eee3cad4ab97784fbb70ed31e8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c2ee1a519769a231a60da5369784f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2c8d2773e37bf305873e6a1e60e5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170afbc9e94d801e141017ec63c723e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa8942a6bc0709a68e8d21112cd2ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a5df8da13eb847c5fff949a787d7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b219cdf5cb431c8e495d20e08a2b0b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5199b950311af2bc631db2f51c89846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f6edec1adc23f2feba3ddd11bcdcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dda788e750c0fa175e62ec27805a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d7d52e9395a68e893fc954b1645e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78044d9785700f34a7f8b9f615978ab250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f66a2b9372c30570e844cc7e280e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750babff53b0258ba635fc24a4e97dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5362b33b89b0cacce1f4c90e1e3afb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126cf68df56b6234a7f88a577ba87fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dbfc9832032f3c7124c26feb73c9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa27748efd2742b9ffcce76c3de9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299670f4682bff8461bedee757fad0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec28c6cafb530e3c0d79d7c4750627258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c5d7aa4b93d2bda5cac2df34362ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b61b6c600acb22e1306f021fd7c2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c349589b5b382bffeadc18964b4bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6a8c4b5bcd3e18fb1daa6967d86fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048ea3d9b5fe84dba510ba7f88e791d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b396f9154a734c632773fec676c0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d5ef49a914f59b3ebbc3278e641465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1c63146e54825a32dcb5ea7d80d4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b41135a6daf79068e32dd5118c51b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591c1e36157101e634e84fd40488cc768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63db7d39de08250f23f27fc5675154069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631ee328e9d66d7457b2f731a8dd5a970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63132a30239bbd8ce56837b6b1b53d5171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758cc834f9b1560c5f66806ee71e53072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493ff1d64490e49e68ec90c358aa6c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b07f36b67f380bbb5e2f09dfa9e42e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00f2f2bb9bfa16e3f573abd69669e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604d238cbcfb78bdaa84e1a46ac0cfb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed1c624865c1137840a35220aecfc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecabfd3d5d3f3248313a23aaa24bfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb52da6ee78c2f5cc29cf1c0994cccd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8204361ea90aeb1ffe217b5e54f5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782acc79d92242bd41b081ee576b9e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42afd0da9c7a22e975be8f5e14a78682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c09be8acec62f64febd935789361883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be8dd9bcd3233ecc6ee9ef9d2d7c5184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fdafa0b3153faaac3e3fe0da1a1e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263779ab4f3eb1c0a8413d24edd41d2e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51109359975c775d7464796e501497587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496722a5fc69cacb47c01251b6920b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e7c6baf3a9cb0887e1d34d9ba5e3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e506c676bc2e346e6714530d1d65890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f849d7557c955369161123e88cd6bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e891e6ca99aecd6ad2b0668e9eca192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e4ac4bdd758f5191bca389d7654893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12496027c80b19a22a3be195f15212d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c29cce687bd653d80ceff8f893af695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df3dd4050ce5338b6c031868c12cd296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63a60b3946173df5020062af931d5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781d9193f0eba36f408e9bd0544dab198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18ee6651ba0e047f5c5e10563f7ab899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d604edcfb5357746f7329449fc8da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a67e5591e3f2c376fef58b5451e023101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07098876e9dc0e4ae52db653d87c958102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382b372a4031c2eb1f1581469f907b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77164d191a28303aaa83e757c9955807104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f1cbcbef15caa71ecf45c6902d066105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2d77af7a64cc34c841a0c5a4f4551106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07db17725f3166eced6d40d3c5abd6f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9470c73cd1d3052b2bf0f5dec280d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33fd6002207c5dc5e6c1c42b91e90f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1fa0f739f0307e196add3b4fccb46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1cbc17d5c0b563e23df581b1c23c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db8415a418504a7351784531a3af97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dae81cd7498c1490ef7395f1c2515f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15370c4b5650e47c36a6072b51b0b2bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6583fb0f127365e86bf98fbeae0ef1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc2888fa7e1a79aee70a77caf5b2f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d82fcff6efdb7745a8a161088c2d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabed19767c6b3726737a27a909ac76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdbb8942fa94f2b0633e135d5b8c97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e868ff73bc85c3a5d6c4f725e06cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34027e05f2f4d0c8ebbad04120339731121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab710e5706892abc132fca196f0e36a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c93c95e2be60b344f8f786f4c6ffb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf806c79c4e509cc987697deb912d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695581944f70415fe565627f74aead4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c56fc0198f4c389e98a1169c2670f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b79e5db7a1e50dd8eb823b7059d14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7845b772c28f814e63a8b52e667927128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1b4f789dd5a8cf7d0513a1453ed6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e53fcdc10fc473f9d35f13771a9f17130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0dc958855e3b81637d5ea7025b552131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080c842302669721e2fea16109972c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8674f217196dca7696a0435f6b257133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e852aba0ccb4516790c454a9611c75a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a97ff9e9fb52020430702fdfcac8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d29af1e9eefac1374652099fc660ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca985ed222756462eb447430a335227137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ea1ae89413686a0b8dde14483cea8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2420578d08435d35c8c4e919091ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df59c99231edc9c2d3d1b61420d4097140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a0de38338067cc7d9dbc1aff152d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fc0a6813dc11043dd39c716e717e0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817141cd75a9ebb19958af827d8e0a89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d226d23cfa88f7b04b67f62201ccc40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a287141c45067e539d16ee5f394261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8d78b00d5252515dcfb6787201547146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cd6e0abfdb5cd9ed7aabf2d3b623a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c713bbdf340f7e6df362f8f66b8b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277b7217f3f4048baab6cbbaf58243a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd04cc3436ccb152ee0439867bb4e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db1aa149556a17adc675d5650a3d6e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f0a9e0ffa4973e2030fd8f125d5b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e7230c8824d7a179657bc95b9aa6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4263b1afdd0602bcdead6f95314b6bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358273eea43af7b82130f15f2468d74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894732cd444b8ce7fcc640080333e3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b5d9ed48fd096eda7a3ac3baec0d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc91b818728462951f85bfe7b04be90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff3d02550c861910ec7d9ec403d638159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796c45314aecf190f91b9c6d2d04028160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfbc3fb160ebcd6d4bd435ece5b223161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1804984100d535ea694dafac6dfb31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3fcd19a18db7f0465cdb995b9a343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f131d76df25929462f2aa82d737183164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157a5e544cce1926952c4704019c4dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe175978fa7f74f58e425effd46b23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0694b8c1c3ec97a6e71e5e334d76fd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0122dd659b644e445ed8b8845632f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59332f24483c1624ef7fb3862c74f02e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feb33ca027d6fea58c238baa0897b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cac0a91ed053cee2a1e6c10ee2cfaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5d73176834f71096343b138968298172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430445ad5e27b94e8eada463b4ddb02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcd6bf27071cc9dd4290439d1d49cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c0976aca3691aa182dcc8cb26bfd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0a9463b5c9ccb7361242369eca9d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce89c5c0de6a544c41ac63c01d4a584177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d4af3b63b12d07c1315ab549901d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ccf0566d0a31dfc81f29a57dbb824179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e71a10fdc5b3465a1afe27ef51c44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060306df9881f148f55481b7e2bbf087181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be5b7f120e9a2692b910affeb35128182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5c0c8bf3cd33baafe08b519188c9b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3a51258e2ee59598886b918b67cc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dda739dd804f587cb2593e61cebef9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a898416ee7c69fc831a58163473fa1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003292380df391c7f9b9fc3183bff39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810fc053288192ce3a812cbad58029b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427607ea3897707f1d84d63be913f788189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6533606a0f439c411b89a10d678af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532e315e66149d54c83f69b02648e48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf0c86b57fa5de2e470bf3f29174af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b293fd6a34e884ed4ede2b93bf5f59c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5284afc03037f3513f1a5f6ba8d56dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc162c040aa0e9a2384b2ebbd5ae7a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674361ba3e89b87b3ebc62a5f7359021196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71460772416a07f86ae212638fab3de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac244e0f26aa3fb9186e2495010a4dc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d21e0918caccc4e3f9e663cbeee56e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50f314b685491f3d13417dfdd306d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d94d1a0469aa1649f246b8bf829b8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f92285da7d3e3d27363ed08ef166ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d7c7b0e26bdc020cddc0bcfa89b1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827bd768593d72a03666a1551e782d9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ff2a1642d9c7a681d962ba4a0fb5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3e0f4a1b768b93de608394650a9df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91662fed5632fbc11bf58689dafee73a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c47601e3edecb69ebb1629b23c245208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31618ab08efe819461e016a60acc89f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fd4fa2b4c32ca79e436b66b72a26a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffca9922cdcc8f18dd80be6a1f65cc5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73098bdde1b4f0aa586a9e31db066b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa88ed7968097f2b999b59f915b6860213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c48dfb639cc5a41ee859b3dec7d56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ca11130e66e3222b3a52e214ce99a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2090e35a01adb903b17c5bfafce05d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5bdc11c445f4fda96620652b2721f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6005bc39dbc43ab9fdd4b592e7008f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67dfc19fafad56465b51c4734d40f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699d36aef8499167479040bdf073f95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c703edd6f3542c6e5b53912d0448f62221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eb8f9cb85c4ff51b43c1da7afdc8e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c12771aff8242f7198396ba8d62f5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7b35fbadc2e6eb3da45c9f1424e24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896149b17b9a33c841d3515f5410c13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca533c84753ba08e4088f3bf5d2f8bbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be839216ed4c026d973656589033d03227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f908f61c081ff7c7b6fcfaa73e0454228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e61b4c24e2c6d92142002cb84e2f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfdc285cf0e9c69f6ec4a833b841e6e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decfbb903fd0c33e5c69064e1ffb39a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159bbb014d0a1e927e234dec579afad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85db56e20bba547824a755c634830b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455c5b8355b67f6a69dc5d26c466008234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183fcdc182aa5da46f7958dcb1113af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0214c86d8def20269bd150a50a3cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1f7ddc2d72de32df60593a8e5bb71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e045e46398f05370249084c68f2a6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059db4b42ce6fa483c3d9b484ec0c53d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2275e676b70696ed49c914089edc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57974fe3a0a109695885bae7c95ee23241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ba95ce50d392e2dd1d759c64f0fab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323b8e77655bfbb7166839d59254230243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b731e40205b2fed1ce44048c669aaa9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5042ae8c7a65f7af8b28a45b70c5a28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f5d9462261fb6b668197bdd31f838246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df540d0691637671729efced189db4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f9e5efa290bfc3c49f9316c1ca1c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2430e7d67de6ea7f3d58027ede4b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a77cd768ec0c3bdd9834f4cfd923e3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4e4846e77f5eaf8ce2cee798a1881251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a8d53ba39c493b0287d999c42eb8c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4361767551b6b35d49740c0211211253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e55a27651d06c652d85f2a24f7cc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7d89023f583e44fac32d859903971255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59d59d3b01b1f8da801b7c489527bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea82ca4cd3a89453858ce8198024e75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199b2805cf21e604cf63a8a1266d5a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dc5ee2e688cf187b6636cb63e31d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f6f005e7b060c9ba1d2f7bb0236b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da245ebf8108e0d169f18a2fcfdc433261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1e960dd13c79a1c2c929ed3791e82262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee3958b30470325ddd818a1b7cf06263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4ebe2e4d76de6025497d24e771c60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02342a977864c9c65a86f3ea8f4558a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70d5286a54236d712d9314dc99f77d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce9cb71d9a0ecaed3a324cff6a0280267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82cfa0a479abf410a814660dd8e172268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab0c2881ccf5785e348bd6427c9237269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93949766c1927998ec30403facc1f22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da6d6ac5a03a24ae13124470f74251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff12c1580f488fb4f30c35dbc5c30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8e89b997c12d5e235314d6f5781f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d03775ad79b0bc5f5151df5a04d54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cf94ce6d0f04977375a5b2813e365275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3186f9d8296f3f0562527f5a98f9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71b4f5f903a093e6df8cf2acdbd6e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001db085eba11f721cd814f320599dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19594538a8b8b337af90153902c3e4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e03e1b056801a7e0f8ee22e0547c1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be9ef25d8a304b6c710b3256cb631c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c95a85e344f1cf566d3edd97f713a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da27a0d8cddf0902439dbdd0aa6116283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d2beeb7748d3460fa615bf5c53a49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1f7d1fc9a00256f01d0385adbe04d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5fc3c0c1f24511e7caaa704566a53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5473566aec27617f2a57947870c27a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960d50c593bd572f2d39d52388763ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39e7ff2fa16383e0e8a7993d49df21289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fc88c502cab381d5fb578dd8cb151290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3141a6898ce73588819cc281cdb44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e03b552a503af77f26de61bf82a854292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a446bc056c0d602d00b252691b2196293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d1728050d6a0b3e208506784639af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54fe56ca5b1f2752b7a5320fe066d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4edccf82974096d563e36d925b2f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a71e4bda182984b11d2bfed7c31e9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4289402193cbe6b17967f1ad096ea4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2aecc122d6f1fa6d2c39ee92afe642299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f72708d22ba54c53ac6b5d6cecaf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26740edb66dbf4ebde441eeae3654ce1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35840104accecf24c757348a893176302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0b2ff5f105569c28d79d78795b2b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb257e315325a65f01a057845c018996304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ef1fdb00b7115453cb0d03ce73dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbc47a5966022f764bb16a5e88a033306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e51b8c03ecc7349525a4abddd9723307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74396d46a144f53d987e3c0a59449581308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c390afe2a05faa629b7fed77e648c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc65130fc6bb07acb390a96b1efb33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7199e23f7a09acfa2a82ea5cb575ef0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3daffabcd6fca394ec311ad135c623c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627342ced7b9c6b8d2dc4ff726ccfc3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb478aff243e87e9908fced3626428314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20a4c7f75c829c498e90e24911421e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311bbcf0cab5d5fab135b42e15173b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bdfa56ba013e1586d3fba7f7e034b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595153e81aacd4a8188e1232e396b934318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19030cbb87ebedcc27d3c04da6f3d594319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496cbd01a3223979c47c5a9281f1449320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8484d778ac335329079217a40e868321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5b68e4952307fd4a1e1bf22f09e13322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c326c84bee5b3bca0838bbbb25538bb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84677e9c726f8f2bae73add563144587324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2738255459821f946ae0c7742dc32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e363e8cd7476f5e2d9d123657ce55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc90a56582ddf2fd7c8749d655eea45327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e388c6ec84487d1d2c88dc90d85b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51c3a1cd3605bd8913bbcd642d0872329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cecbe80123ddc61f8dc50d113f615330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ba2ea555c904d4a0df26440e2810331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb16dc1b96b8568b5db3b8356a87c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e86ba03e17eb56bc103ea3d2536180333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b5327769f21b6a82fbf1c9d972f4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e0fece4c679db912011d22cc7cdd5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2da7c85ad4608b0d586eb4ea66a4a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad06cf857a6257174d9a2b0d18ded6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef55d4a6673824949ed8ce6423315ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441fcc356dc40389f218015c9e01823339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11354b607769bc19767450ae4eb4bff6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbabae9bb940b9ecd415ba6592e74e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4e361741eab0da6f0a5a44cbc69e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf77d0b33f3d481858f2313105db0a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79785b8e794f7e3cf0f8f20dc280db61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2253743a550e99061a4e2f63d02a17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c4ec87a6b3073d9cb942e1a46ca22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fd22ce6ae354e4c057044a6a1228f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3210ebd61019939399be0664c587c5c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bc0f3fdb9bff2bb4938fb607a6cd7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c85e70362afcef8971fd46de440d5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6510b312e13c3df2c71f51fcd8a644c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aef5f94d228c58f188c471842d5098352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70510f20d9b3148c73304e939212209353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3733b8b6359522a6ff20d5ae1df9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd72aabd654d39ff6fba839013ecd6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cacf317689ecd43c8544bdfeafe325356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4414c343138eefb7ea13ba4a6db4d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bd0a2c3d51d9b2618021e85e68bd2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a174a6becd749e93daa7115badeeb0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f01fd0c95dbcbb7ce68f0a69e506fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a67d9b14e417cc6ea341af55eefce3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa137ffa11879f79c950d212755db1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6205317d9f084aaa6d32ee62268d6bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6719356e6cc03f5c653a169801c7d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151a63bfb78e98c4aef64cb7ed0b7e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf1c7f53cf7cec9bb1e5c77de561b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852da4eb9a7f5a3ad0ab58b0a9c38c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a70162681c970caf1872bb6bba00d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8055a300cf8d0762d393e3b8b3edc7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6d0bb8e41a170d6d2c7b005f49492370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bccdf55e761a526f28cf3a28eac44371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c0b36589d8a0b3fceab0fb790666372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f325d820e8710d2f12ee60c33b6cd0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907812e9d79d9062b60be311f1c8145374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8795cbf36f67dbebe32dd7eeae1b86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9beab66990824e52b91ff79e5eb227376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c9ce8154ac174dc9963fce73f2a3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77949bbae5d4ca359d0ff33025732fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d882d3ecc4b3a399407ebf381e7f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd68d7571577da32fcbae1bacfd5bd3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c3e6733a1de6eeaa28c31220ac20c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df30efacd8c280ee9fc80fdaf8afa5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0969b1c1c1812a4dacfb7156a8a426f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d666f5fa087e91293d276766f935cba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb284428d35726c3d9efcbf82e0e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885dd3859e05b8a774dbdc5f8d76883386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd63c90f50933ecfef43a8b65caed4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a028180561fc39010f29bbc13bed8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3387eb02a0c1d715e880abe21ede381389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af2244c38bde158d66c3d4077b72b0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84793a01772227fed3893e1810d8b202391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ec61b1b352dbbf83b7b5c4fd8ac33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64cc1ad8638205a2b60ac04512ec80393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe724999a8559ea554c2e6e3601c2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfa2e67c3e546128a10bdb32ec47f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40afd9814f42fe3810a19d24c026b6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6e63cb29f716142810775da791f28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def83cc4bdb816397b19ca79ede6d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cb1c3e88e5910dd6f66070ca0b384399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c0784650e8d7f780c3f3b6cb6537b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c924b79446973baaf48ba2dc09149401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c38f22879982062758561a0bf09571402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1a05111899d7f6755a9d050329a0a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3e5277660ee18d5e2770552c20668404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022e17b55516dd8d728bd86dab4d0c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc36d6eb9e4a7df17504c6560cf4cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7f9b73cc97d13b57d8f4f3131862e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037613febb33258f5296061be7e0200408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a69b940d378db0cb39d2389c8cc7c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a35aa3627814ac0b23355848300838410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5fbde8ed91832c6898c11691a66b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3965f68c626a89d23d8e8d950e274f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac121067289d7ee0f3b717d29e91743a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53f2b03c1b7a75a6bfb846543a6a95414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba8bc97b2d3bd8cdf1de125625ef3c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432ace9f7a24449a6d985646be5a4c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811882f476fdb2ad133090aed2a3842417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43b8723a6016fe65eadb64a5e4af4c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80764a94faccfa2267c6f5f0d118b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f56493ba03b7c815eb2e42eed0f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c30decf7260770e3edfa3f0d400254421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ecd640cd24d293e28b304000e076f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0fde00551aa6054385c42ff35c863423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0f8e1a787378cc8fbf77359d8304a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64af9ea6e0b95cc1a59333a72aeaec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bd20aaca4038820061e306452fff7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce48b9231e6297b273e23cbbda72d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6e809c14a464ec741591908d35bc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7b3f69dbdeecb3e5b9fc348c41e97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a6849eb5852fc415a984743223423430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4122ea3cefad5cbd19cc741b033f7a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628943ce6b665e94693cdb2ee330dda8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d52a2a31a60aae72ab4c50d2153087433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40ab9197afff27f4428774e1bcb14e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f2a37591ece5d975922c80a6e47b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba4ef7263dcea51a4a865a3ebbc7c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd1ab2943701173a154dc74326fff4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1406bd04b0106cccda8024ad71993c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebfbc55e7c04d6ad9359b542e2e762439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061c2a4113dbecad6d871a3824b5f09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28b20a49895967a26ad937f903439f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c9916f18e761debe703ac511a8cb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d46d7c036e5e0726ac9a74f724e0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44a650874e0e4d553e0cd3691e8535444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b398af682534e95033614a8cd3b7c4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29268750e74c187c80e3393f127f6a72446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6772ab5ebb58b94167ddb6c9c37c49447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2ddf08190766c5d0dc15cb1393043448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948c6bf3545a2f0c950dbecf27126ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa4e07fca42532c204143df590ddc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f4f820fcacb88b1a634e6f9bbda4e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb4d0289661997381ed82f6bc398f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebce20af1e651e8aa76c06af736367453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e0505f58bce06acdfd20fc0dee1ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6ac2c8689adc53ac4fe1d0aad33e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35632a6169725eb57558948c5aa75e76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8509581b49e7fd013ea4d8445a4878457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977faf3841a2235bf63fb1bcc730e93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a581242888a240ed0e5d5bd7d539b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541636d3b83d4d980967e53a55182bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a97f74be1d84963cce23f1cf7a321c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdde9e8e0e8ecaff8724da8fb15b60462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa151b0f1c66681f8fd23333db24c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e9db0b48182490c05698ef332c15464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec94423668faf70f638a3b0d137123465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d873263f8325111bdad0734c2311365466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c2a18b31c8f07f72d1ba3856f9b10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffddeb1a764f6fabe3ec5924b2eca7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441ba59d597fe0bde7ed46be7b0607f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f169e4a579d4697079f5ff6e90119470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2a64cef4ffa20274dc19923c67bfe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bcf13648a3deb9e251b264a1f7001472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dfde5230ec544fb5577733c8827da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35ac0980ba5c011ea1d21286425403474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b8b949234ce8b10bbf395945bd4d2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73048819467cb3186c7b80b93fc45e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b48eab9fa9574970008a7e3681b7eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09e677445d70c1ffeb16f9d3cabb48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508642a63ae768231119dbf9882993d4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280406a81d689b4876cf1e5b7ed84b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecca1fab92be370764a67eae223a79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eb9d8f94af9c1af793bc4c17b724b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4ee1e46361257663c62a5379466cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbd1c15d112f532529214c324a41ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99783e452d57af7e9af2d4ff55940787485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bac9f0702b6b8a6f18b110af31b42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834dac83a89b0235c805ff3c0803025487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98136b2ef0ba34b8b955549b3c3a0d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17954e26865ce1d1b657ad6c0a076abd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65809da9d6cf0156dd5bfd461a45104c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716be6ae885fd5cddf0ab8d42c580e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b4e2f681b88e8c30c5b3cc597c703492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1827366b25e87a6e3399c8d579d91493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c1ba059158fe7679e79576fde66a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda00272499dbc89449a4ae6268cad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4b7600b5ba4750e0338ee2f3030de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23199859a8366d2b9e83d2271beadfd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782503c7cad50d7f674aaf7fec31c71d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef493e80e5e73cc44aeee6b83d303c98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d38ae7a2bcb987b68b95a875b978b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044771a8c9fb916321b7b990d66688f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c481e86009d3ca3585496ff952326d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6b28cb1879374f7a6e6ee829503b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1fe24a9effd7fa53d2ae1feb444ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518dbce25cbf73a84e50d460b64f12a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb7d28fbb58433cf5b7ff2905c11b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe22f25f6d9212048da662f640d581c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcce94f369cec146178cfbeaa6896b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ccf88a0fb8fa17d1bd560a7038c68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291b4dce87cdb1a6163cbab04886619510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437900f3191784f9b1e3c2b55cd9118511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7116e8c9fcf1087af33add4660bfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fac812f24933858a595b3da0e36ddb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c15b18f10647dc2823c2324a55436a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382181c69fb8ff9e0e1d7f76a216e00b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c242c8739a332379ab50fd05f3d11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25febd425798c0a04976d779e6676b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8991a89c4a88103edd867e04911dab3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f78f94fdd1b94c94fddbaead43498a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c4e880e03957bec90f81e230d12a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224879a134f4b676bec10e2e6227e934521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe803b369e0d267999e259caae3827b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6dadb96ab59d8fb5f6bd0b2adf322523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eabdd9d0a916cb88ada44693f2b47a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06b71ca01adaee68f7aea179259057525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149584b4dce6bf65fa0b3299e3cc579526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78ddfc2603de2ffe1d1a5aede98e90527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188252d579c053b90934308d0ceb5294528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75bafcec49fd54ce69fa8bdc21dd26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5a1b121af47a24fbd143696caf60f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2218366a45ef1dc561c2910f6aeec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c036ff4c16209263c20da37b15fa3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe05dfaece321fd467e223b039f4f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabe9b40060f7a6b987a11c262ea19f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32945167a45ba31157cdae380c975e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5126ac45b7738eb66c3680ffbec9156536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5636b80b78a35ce9cf08ea88275ff9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4abff2b70eb150d29e02867ac9704c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e0398cd74a7b053eae179d7b5c34c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0ad983108f416ac574df7c2781c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3e0ce113ca3b1647e08859fc7e497541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e33e7bf9acb77a67d29dfb1f07ddde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5772563bd71c4326d0aded4b2336902543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c21da44f96ff70d2c63a199e900b2a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fda583189f06123b4e50594c628d43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35aa5b3f4f1feab4c4a9a043b6c86a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8599c79645b5da1bdd39bbfc3d0ff2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25d6a212cd800dc3bcd534dd9864a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bad955180c605ae0753d756fc94a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328f67e48bdee5c9325faf4911cc232550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b8dde370345a56e655aac839a6ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7fc3f7e329f5497d6dd6e0b734629552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb3c6979f9f4d71be29376dcc2d677553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd53434235ccf09c09982ce3765595a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0088153e98d6d125433cfa7c828ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffacbc96f5bc69effa332fef70dbc08556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773a801dde0e2bbbac13d9ed6910df4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5dd924b204dc86dbd2102d75d3658558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2361c1a94d40495478f76b9bb1fcb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a026e13961afadb622e5ab2cf00c337560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cccbd32bbe83b621a1089a1150987f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7accfe58432258c76c93571bf4dfb38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659de2058f409ebdf2a9137dad19447563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b7e704359181cf71dea234a10170b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901d8d4d77cd2e0a70c4524db08fcbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c38c7bc19e875b6fc70e3340ce740566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed2d4f6c8c6d278d31860e00360a6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61f1e079a110fdbcc6ae38a3dc7bac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ab6c90fc325ff2bff27c055a539e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173567992d77dd2b38f1242ffd56483570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b5077dd68889cef0b5140665c8ab5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c72ed4c0925bd7b15aaa6e7fb561f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e018047be8f47e3cbb85400d35cadc0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effaf4526a4d8025133cd8ce8fc8757574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81f7dcabe72fe461bda2668ea4e36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1759981a94f248bcc5b0e28a296f24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377e9736b1c5693698161d683199ee3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd223641eda4739a6ec5d0eea034c700578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de5959bb529ead3513e2cd3372ecfd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb93bd026dc39287c98a7a8da96aa50580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865b642a411e83e07d2ada8aa1ca6b7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0f541846b44e06dedf5ca82ffac0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ca1c7dc560c8e1515124c7f0f457b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bf09f5fd2d4f42796d66d1405d38c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041aa1b4ead674b0ca57792785a59a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc301c90ea21a6b2b8c20cb649ea5f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0356664d074b6345fbdc8b26944f9f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af88f6d75a48ec5308156767a007db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5454a23b01d28fa55fbe9e631f13dd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b349e96c07ab3c5385fd6e69a82d50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20680202931435b95d2c476b18f7e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cee01e048223a9522530e58d8db61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e8d77d0005be5e527e2ac16708d5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160aafd5a03589186010213a95e17b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2ff9e8a563cca8a7f39eb3d7ce317595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e935d91dec6644536616394efd6e4ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3181dbf8af8ff3825ffb3abe06485597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a845302168540c66a0adda23d250abb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11719ee02defbd5f475816a00838d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd302508bef0a36e15f52bd29c983a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc38246cf297a3e42e14f1a7a0133f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d55dc53cc9843d26471c86c2532dcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aab906475eb679d3a3bfab41a19dd6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dc87f2501eb8288153f3ee64d86d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71dac30b9653cfdab3676c06fa59bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46e72c91adf52fe09db85d9a5cb79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf68c4c3e8f8e6a80a2fe0d4bb9aa1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc959735e969d64e85f3326436e274e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf250feaf901217dc0c7bd65abca3f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b47dd3f488856a0be1b9e624d4b136610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de02518e8f6dfdaa59031dc5ff03d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e4e648b7e373ab0009fa8843b0717612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a64349c460fb021874699ae4edc7ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ec6a5661df319e3d272295d21e069614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33125d030b6ec6f63489676853d4ba8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d783e2fbde8e505133eb3580bf9866616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecff0caa113b442802687b74bbdadf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297431b0fc6af630ca08d68b97cf77c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa719d8e6b6f1ef6bb56b8ba5ab35164619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9700ed6d29a325b84405ee8d88c9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304fa74ea8a8600265e0277c8fd50d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3dcea964a98ca94e2dcc6a4d16c8b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a0dbb41f91e298cda5def36cddc91623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e66d4672d3dc52e25566c9c555c64b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caf1be8128bd709664781d7809179b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3effc36518dbc601a45914e3d7ac0f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b018549cc84f0679e6546fff651d43627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002575a3c688ded9a61ce5599de91bec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a795323c00482787d19ede24ec496629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c70bbe9b8f0e0ffd4534a232e5f8a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aa373865879d0a08549a2397199a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cca37ffb53a98edcae483952676d4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5774bc0aaf9ae8f09c755eb23518286633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70170eaeeaf515e0bbce635d22f74910634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3de5e2c0d89b627411de22c0c399ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a47dc5c9320f4976d43337c026409636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9233a3c8b7f7c6125f5b892d7147b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eefab2d527459a8d456c6c5c733e64638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d43163f4c0f33de4ae52fa968dfab639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6bcc3bd265743b42718ac3288b2a3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c51d9e5d34be681e6470f94040a375641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07a338eccecddc774015fdeb7e6151642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe38513ca9a79f79d9e0bb7c28f5ea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4387cf3333d3e5fec7c2e33e2ebf8d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb4e3076df26b4573b62893d9f7d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce61043b88e223b3f0868e3f803b284646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761400ed376ddafb5b70503e88c67d30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4b176e743e027d07b4b1306e32abc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5666f3e1f756de806165cadad5372649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd71ada003d7249207a42e87fd72834650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f721eae8227bdba466c4229f32d66f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccdf7cc9cb62bb32bb0b274b96b596652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2001f0ac0b78d9a66dda62dde3492b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0837baf5c5b5ce1866b7b36c11dd204654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6080a8b73da2b74b3c4ed90d81479655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5c960bfbf00b12bd15b0cb68c501d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935183eab55bd7bc79b474c0c8c47e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa598d54e322fbfed732e0318caad4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ee66b98f8872ac252a4cf26acc475659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c907031921f8a8c406094265ab2b92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef2cf858113c001387d8aa01f93d07661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da51ee9636cc49e66a3d712dc4500ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311eac9dbf067a52425b2c66fcf6f5b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb1fce8e77aa7caae99275227e3681664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950f5ea10e7f1d0fcc7eed27829edd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dde5df3e847e22c3e4e4f6f6c78d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31355c72bb0489087e4fc5c2b25c939667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33284bd5959fd48cb195e6e987b34394668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19f4b6223129fb23e1abf94cb9f0fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344691c2b8ee7e62386bffc7b17e7a03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9fcd9085b21ddcc4f92ea1fca415c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abdc8de9feba0ed1ff50bd5caa3521672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0190e121755942fcb2347ef3032c96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bbc04fdc2384ea4022619c1f4fa0d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f3063f766892209a6a79ce6d4a539675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab836fd206f5683af9933bac02bef63c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da795b68a00b95fdf3ba456504d0a9cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba8b09bceef89759f0f2fe464990b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794169f0b4f26453788a6106be91d6fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3ea4095ed7ba9cc59e9c5cbc9d20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57413563553799ac98ffc66453b32f0d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5eeba3c6ddc2229069a0322a9aea1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404ecb93338207b55ca593923cd664f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728a5b2ccbedc58ee480a23ed0db9ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffb9ee40bf2e92828b6eae7a84784b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5afa3d71504fad376f7c74d596547686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409cb018ff5783a021dbae50e225c21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b7e6e0c2649b19b11a3da6eaab951688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597023039f97815821e5091ad5817af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be74e980fd66f91c3b8d21d6c22cea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99b7b27e0b9c0d6962d53e12a7fadf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01ce259da0b2adf965dfd83ab6474e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa609cf74311aedb617503a9f5d7fbd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1cdc44a49c15e738d7cbeb7f2c1da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c71aa66dc473f2a8606dd7990ffd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c231cfcd4304d494fced2f91c5ff2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de6d0d26e8fbd4c67a23b15d404b8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10607c93f6a514b194cf0256097a5d5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef57a6f9218dd505f34f79d0233de13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a27aa9ef81511b6931c15fbadc4ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0220b188d45a7e2d54f7be01b2c3f6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40ddc401ef8b74c0ff78520da955f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fe1eed141fd013bfece0e64edd3be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768bdf1a422beec2808c7a69906561704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4c0795f42b6f898d5cacb7488d8d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ecbc734e640a883598048d8cdb459706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f65e4d6fb27f9c63082d9e10369f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64203d2b5256050d99bbba184d84aebc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3e7ff4e50b8a605a7d9d065ecbcc5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b1c7038029b1382586724e3abb394710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335f633ac79bfe3d9250ae778ca156d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07277706a0c586146093741d32f30d8c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27701d490238f065ee9b1c8f715c18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4cf3dea26ec5cbc07328108937240714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1539dc90386aba19de1ca5099b7d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5f733f7b81d448641b4327b725a5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb521e13c266111cfaeb006eabf0345b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28964ce4a17942dcf4bae964d4a00402718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5e8b8bec5dce8049873c293fb3d17719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1da1e7b233615892f580599aad6a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741197be6dd03af27857daecd3bca75f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed1cdb349baa62eaf52473335494b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f757cd250b042ae3a56ee2d4b79121723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70374e96dd4e89c71b9d48e9fcfd3a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccd5cb3ba6452651211f972a3736b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b848a7e8cbe1a91cbb6289ac87853726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281903c725410a7ca02dda83c470ff3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adca50481cacbe1d431f9793b3500f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09804ed6f483483f3e7b46182255803729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c165abef153f9619dafebdbabd91a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02af09e2e2d35e47fba41a5da1cf8cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bfaa1703198fd815bb6289cb02a27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75cf667817f6b4a809c0ea39c31ee6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d0cf023a80b83be6e46bc4f12650734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e911eb941692631d394a9370be1e3ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dddee51f558a48536bc2aa78bdeb10736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba558984f14fd5a8bc86221922ef94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e493b2b39cd35a0b4c343f0926cc6b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136c7e5e4d19e8af813375a8923bbd9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a78d82d46b71f374ab47a4b6e86894740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327fa000d8f07321b9960e1142c81c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd94957f36d31d549417359e7269d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399094164f2c183ae4617b2b83da719743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335d87e667de5ef894c4f6680c2e5a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a37b5d9d977c93f68ef901f9422b12745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2a7a58a40d555558d440e6325e141746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc97624ff2479408a3ac16024d92c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08dcf8ea6aa41e8497e62972624d4f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91c64f43f552f1d929fe085ea00ecb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fd6979cf818d035c6a6db8cf2852a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52c040b1556277071785ebb94803c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5319baa606cce1911f8c1f0d71eeeb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f494bc53882ae22d53a2c250b5c5a26753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6984576c0e62708bfa8097fb3d328754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff92d5794dd1eb924f0c5ba7d44a9ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228918135a896e54764229b7e6deb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719ff6d6f54aa1a6fcd2945b0747dfc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9386de6782d77c87473db25fa9b25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ae6a97cc53edf49d775ba5d7d231759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ed8ed03e6f79cd52364ea557d3521760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be0e7f9093b6031b80134fb888168761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad6523df16a6f735cf8aec62e0de6c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9a028ab741ba4aba694bb363532ef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69a66ce5010b761cc9e5a26d90212a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe9e623a22ee957f1e8d0623df21a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bad80b93e32598c2abe4e3b736de63766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d085fe6117ff4d38905b75775b70b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585b2749ed529ca317b3b2cb1406e4f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c46fa181e42518a7579c431d570c5c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6047753ea21e110df7fd70d1bef6c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94540642b28509095aa9ce7ea9369d7d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d28449ae433b9b651bb184dcf20d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3b9373e4c5660ae3d0ab23eb41246773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192cd3ebefee258b60f63e301dfbb36774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48753367eaf093d0cd90c43ea972b48c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f026e180702df48a01559af3768e6f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c96251d1db550d120a079990effaa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ea06f5d1d8760dab9129292556db9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e784b7a355acdb93f54e705c97e8e64779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af92f466ff0f126b15b2e5416fcaa28780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dc676791eefab7c3eb8506e1ada35781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0923220eb76a4e47f7b63eaee55e0aa782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab62545cf6dae9eceba33d203e8f7a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b0a2b59b133a8d0022c0a64e7c27a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760761c5d491b985425cfee2be1ecf4b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57544dcfd3a394f2fe080f8aeb24adf5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9a106c35269b5ac014ef1bd09c560787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff451a33914ba7edc47ee612913b7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dccdd75230bc10a92769c11f02141789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ac41c7c5a8a97accfd91d164046c2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427cee18d90ecfbfe2d13e025e9e6792791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9c5a7119d95c283b12dd5fc7713a1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec895c2d3cdf3cbb15893ac0967c2e5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6771763332c4347483b32d6ba8b998794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcf178d122a8d94eaae026219386c4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde4776f061203736a9fc24a76dec5a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c601476ecf838bd250ee653120c923c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66818d6154763dcc5c7ccfcde0d3063e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7de0912feae4599b43b16bce022fd4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c2ddc52f2546ebdd4fb1451da2da1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505496fab9d247309e13e8f95db54bf801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21681562ec6b626583b37c772bae3dc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802f62874b229d827c4fa6999eea658803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb172bb85e0f6cd4f750ebd0e115bd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737523fbdb70aa2329b54fc5e7c9e2a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a3f12b1e5239457b80838376ba87e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c3264f36d7e471cabd173fd28571d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d87c4e912402fab8fb5da6b1f4c52c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aed910db0b429da11b017d22e06832809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8b1ad32f22b196c4b834f45dc3b76810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc7a7ea5fcdb38ac82ae937ff3fcb4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2a096853cd030f75d101b16bfd786812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81928a528bb8328306b713f13c8c1254813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c7b0e406abfc7dc65d77624b4fa77814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88d59c762da1095249b647afc54072815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf2f2bd936e368fedba01d1cd3a321816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6863ce6131e649c5f04df88f4b14e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7c5a2efa79344c7400913745609eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716402741debedc060844b4a76509d07819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff667f9c1f22b495a42c8ebbb42bae86820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a433af2f246d7244dc8312b97be91821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61890bb839d1ff86f1d6fd328dcc7a9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605bb4ea03198918ece30bed2b50f94823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670587805e116ba05ae1419cb78da3371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e36b6de0b76386fbb5e5c2dc09712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ee8542d8a7efccb852028714c3ef13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db65a645da2d6a8e1678108e28780d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95a5d6f8f67df4f492bce2012f9e625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f2e9649dbdbc3c6905d99ab07ce96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5b62c7c83cbc3295170fa45c15fd87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa20abb6a7bb21c328d3340163b9b408.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdee6b48b5953fc8a016f41905803b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ed563d0d7ab2ef47269d87ff13fbc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a6d8e3642cbe03d93f83baaa891011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3acde8ad5bc41092c55d0d8d96e9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97df7b91c1bbb322e8b32b8764ac8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a15b371489d096bf03f650bd17b3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07466ae28dea7acfa2be3a88dbf45efb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c100e02c716a8dbf84d4b34969c9bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af6bba14be89524c7e28967e6e8dce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9558e505cf80d16957e4b090bbcb7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f850ed4abb6ea4fd502d70270780c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19f140f33bcc94e5ecd19a88da024a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb84ccc9e18ef7f8f2a4d5399db671f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e576f1fdcd027ba07bd33384c34342222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997dc28827ee0d541a8fffa4f7300bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bead20f5eb969933f8c4b4e684075224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489a854f537b9f8f940798ec9000fbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02003eb999e389a96c97261511c77426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282278cb9cb05d218f27bf10096b0d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aaf518c77801d15b8c28cece361a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdcac2f947c35c8d25981971b82b2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f749174664e16d42d5299dcfb174630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4e47305b5340397be55ba4c9bc18f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162857a324dc089f4f8075437af88af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd5574fe5f0eef04be64db64e55adb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1e0ebb6af7c192960258082636ee934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930bb9cf9203957cb2f47de37c430f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcba12784df31f4e938ad8609c974c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26be6a86d4d99381311c2dd11475a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb1892ec501dd38be2708fc377196038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d951e753aae36b1550e3e1ba0abe28b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e802fdab453a01963a68ed54bf5b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083316c8cc06f6d8db8728359619d8bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583c90e563080da9a2e5f03d3b794ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a97490a5648242c0f0913c003f47c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8840b84b7929c45d8c26efee389deb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aee47968b5f61a43bfb8b1341e42545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73db9d687077197942529808be05246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068a70b49f429840d4b6f66fa85e1b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae63ba34c0005c162d2cf89bcd453d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a4479347484888fb65c0aaa945da049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc18fa666b61305a0bc0438a36456450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e06867c890ffdabba08981f39bbc3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881047baed1d71149bedbcaaa50145f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048178e9ed251f687b357904a12511d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797b251771799a974c4b57f5da984b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ba0d807845317fbe3d44331f9792655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ad75d18df9b71780c84249534b8c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efc0783d50a570fa97cb572a8e2b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665525427dd8cd5050cd825f84a3cc0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323bed12c3c953bc19000d989e6439659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee102fe5988f3fd3dab462200147d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a98e233935f3df78e7d5e1f73c64961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d83582222a6c6d4fff5ec87cedc3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf80d15890452ff00983672b7a8ffc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35fd9293277e050b9ec676a54019e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c863e87be13e4319c0d1b3a6d0bdfb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998741bed1ebf40505b8418eed9e48b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f7ae0aec287be46cf5caa708580367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dff2c8bf4cab93cc805dd093fba77b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dc95790554f922a81c1f57e9beb7b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850bcb443917d5df7735c7028ed7a9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9074909e7bbfb2e5c704048d06f26b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15576ae5dee10de4b2d7e3e41a5f724272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f407fb8b3d574eecfa76147b1e5d60973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733ae5e128a267f45369f49db29c6b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634bf75b6c70d7132d76ddebe928e8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0790df522c22e5736b2c0bef5f2f9b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b85b8e44cfc746499ddb8b7fb44b7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845c6d4801862d6154c2f021019224b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97938939389344cb2cd1b5cec528e42379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22f347c3459ebea49f7828ceb8cf7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f46369d0ff46e0b3cb3c21363cb55881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206ee601cdce01d722d2f5074264f6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846f86a625b7cf1481cb5c1ef3fdabc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465aba33235933ad83ad23481231cf684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b983fd3e713100b11c272b30337e4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd349ba921cfd263ba3e1403263e21f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9800b62447d4138b486d1b6b10cbe387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c27833fdd76443a1d7adb01f71bcaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1cf7f4334bffa93f8ff770c42cee589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11388c609d710d8bdf97844bf1652b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbf6cd813fb37629f05dd34d18d7ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a04bd045a0d18be1fafe7aab25665292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a63b8484482df7f28b1372ab785bcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df023cf8e0e8856dc1d4b147afee9d4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6485e79b0e8b5a07b8e38b13de2ff395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33529d00f8d710446ab231885a66df096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e60e425294b857c1672585611ccd9297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dbad3eb5c943d0fa9229d83534ad9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3025074b8eefccda6163d4eee136b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94134e3352a66deb1d5c4b5271cd5719100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd468e91c965a96a892af9ec75c37bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f85b76b5998e7bf6a55288e66e62b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93434063c2cd50dec53e44197d2ef45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0de9aa274bd0b70f6d7c9ec3bebd4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ca75b7d4293c916fab32996d689c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c5ccbd3f059cb7fde3fadca20f3df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af746370373979d8b38b14e9e496ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce72c11a5208d7713b81dede0184406108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7b6e23e0336d0d4b9e2bba8d3ea3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf476805caa317f6f18b7f7d55b052a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a24ae293dd6caeb5652c240e36dda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff3dfd2cba617453c5ba37f4b5fac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09ba70f2f2c27e1aa6cd4a6aba7b53113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea918401323aab5d2ea6824bf100781114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280880427840bc2d7b48327963d536c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7c652487a34746aefb1f41acddac9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74d7609bade12fe6bfe9977fa17616117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d6bf39a2db8b77b89d97cef58618118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9831af773d982199b7a0c68eb483c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fede3740ea545834ed11adb0aad987120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df413f86ba5bc7cf1aff6eb7a9a3ca5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382d2bdc55cc3793cde21438acb9712122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c6ebb7f308bc7a4ff84bd67ce8d41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1617ddf9a0cb7bfe93dc27b6add5ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a44f920df5fb59588ad9b9eb8a008125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12dfbbd4e04be02fa418abe163db17a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2f0cc5cb21591d7a2f76210bc5851127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d3ee1a851e6ff3a031348eb1957db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffacf47220b62c8b161b1f2ae73f37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f670cbb4dd2256d6d6e7232b113ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb245389740098d4ea7b643bf1cae59d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a74bdc0c3bbbbe5c59c90c5a348c43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67a5a1fe4f00639b6fbba09e02feb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99103bc62c7b9fa3930cf1ce4baf9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9792e1a2671629e3cbfef80ed40ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5af700af9fd49d5c917059d4d2643b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f19dffd6e1213f95577e5d923eadf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c89e162868a05b73c9d92f860a68b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2759cfd17837af339bdf2df53f832a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b84cad99cdebdf270ca7715db46783140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c4e30dd8ddf3b315c6a4ef9fc239d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d941ddc71eb52c7550033f591e8654142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d30834845e39eeee535674e3ed604143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abaeb6848e111693eeb698dbc1b58a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba02085509cb33268a57cc757eb7086145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecb79dfdcd143e224250ec60b5c2d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e48a83a5430ef3d1621706ef8fe9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e99deb38470116554e9095cf89dfd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf010b132216fb8b451774d68dfb2044149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d16aac20bec77e082c119220e07a52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb30eaae094c754f74021a8e8d3db9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4c483b8aa7307933db78e5f41b698152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e0cc9125bc00aeb2a29dcc419db21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c049e19a78a2d89062d4ecdee8f2d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a5ab3e12a8e7aa08abda464152606155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8819ae808ce4254b0a3b0de792fb64156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df9f9197e406c815ad3ee9b66726b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5781d3f9fc0df8a8b4477f5c66905158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dec7233d7be2f3b807beb0026f709f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d250d248fca259c7c4386ea3b3eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebc803e584b5aa9b0d8948e2d94ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe1e5c9c933338c06a1c60b6a1cd78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df88953bf6960d367aa15cc934dd6d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715e14022d1e251fa03b96b733033a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fe1138dcc149784126dc7bb392468165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20b1c264dfea8e32fb311d87f7e6f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628b54d3812d3cc57a57920f62bb8fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0257932792f372159beef28d37be08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bb76f924f3f0227e2a927b36ddd1b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c69f740a03f5f302957e1b22d976c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060166e69359943892a10fc90f71152171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e492f1147dbb627e36f460cb9f771172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a4b898645ed63df36b60df8445b0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cce383e26c522790f04a4cafc51cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96fa2df252a322196865420581773a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b85ccafa4f7bc963e802bd8a6388b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c951992cb1f008198d52a365d5925177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a087720c2442d73751c019fec6be2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3714c9d987336afd7eac2ca24550ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a42b3fc12dbf6ecae301371564cc2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d5145a81116c90a96be8cdad13e69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1274a2de2778463e2c99f852ae06e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55d0a1681417eab4a1d84918f2df72183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6aa43dc7e7bdd865cd3d0d374eeeb1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01d716b0bf0e97d12bfd7ac23b2d7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d461a66b3977a8cfab785896cd852a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2a79f0b231778fdccf19083fa490d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424645cfca163adb3526ec2b9eadd08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bd09405c4c3a3af0e2ee5e73b4865189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade7fd925ac6ebe03904586c08defdc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb8d3d214800e6f479224a6941b3ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe0e728d9b1c775a637cf0a9cd746c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ca971ce87735b00b1e17ba9937db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb221f6a1ce3cd9eb4f3134a783538194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5096395e39df0cd03400eb9c78d7c50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e316b992ff6d7a0578e6a2b0ea6355196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c602cdaff266727097f97f08de996bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a5f818f4471f7ba961ddd0e9e0b2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954828d80ca630c8fdb57835a79784f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28766c9eec496a756eb013d7535b0063200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aeb9eaed1bf38c04f2b3f5d6f3e3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dde6a02a65b767cf949cbcde2c258202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858793f2f3caa0733f61a62ad97ad25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9054a86a7541e173b969e9f46ff2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d1781636e069a9bdc4776ed5ab42e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e7c554ad2ff694b2f5f8ebeb26d60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b84fb2ac7b34908e329b3d44880d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9d95692e29c509b5f976247bb0ba2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becce1e6e544e58ad6ee8a5510b7f75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7863ce92205302a696ac1ddfac438ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28cb3e10b3872ae8adabc1faccdd91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e931ced5cb7ef908abf703bcb8cb2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123da62de4e4b681af74fd63e5759da1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fbd6a0ac938b1b92769fbd2ae553a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84f0ea1f74a58a84c1037be7060561215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79225f2c3c20b6d16e0473ab5fe9588b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba077acde9688c011745b8ff9e18812e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d915c3e43178970554f756d61a54b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c21602d3fa318ef42df078c4bf377219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6073637b8d2a273730680f96b8134220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132055e433b9d33a78f7962b906c5b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d3c932d8a468a27738f4852a88d88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f525ffed5eec03e1735ab78a662a800223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c2eda1c04e9a2b2e7be4c2d92a426224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3971f4b2131604197ed0018c2cec7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063145b3f022a21d637e59b707aacafe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a24efb30e1e10eb4c126e7faf26071227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdcb097c79f0326e99849fa29c54cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ad85c43a0e85b406f90a7a2cf3c42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ef77149b75ac696e765f7f7bd4133230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e47b3c0981b869a77786958a91afe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a944258a0c3f631713670ffad2ad2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d3b2b51c3776e62a69317681fde94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa3dc14e540a21d6f19f3d4ac4a7b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7485b997c436afc4783fbaea61aab6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ef278e36a9bdd4d074aa8dbede6a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634d65159998cb2d7f669f1513f52e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03422e141f5ad05be5a25e18a0a9270238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b75646c0142d5861f9daeb4281ee5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da762fb69e8e8390f9810f8611ec9386240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6cf76ba1671271330c4208f77e987241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f271087e12338c9afacc4bb97979bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc7d6fbec8461e03652213918a92e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4353e231ad6e36e9bf97b6732e1f07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9867631b3eb8c3b240348d3cfda3f30245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e942fdb2b81b93dd0c57fa219c6b2ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601641d3208d57b2ddaf6b4f6d0b2534247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7544aa880504b1fdbcf0e3c26d1b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda8abebda1ae22b755b4af34478130249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444379a1bc90c177acf4bc2adb09e802250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fb32c7207b30928a75fbfe486d10c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3ba09310129df75c93f26c37a9f93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120a996a68b7144a094fd58ecb7a811253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb158b14cdf9af2268bba030e27da9ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b68ba5a13027f7c7c6dfe473b2650255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437e9460d9af75562dce87b297ded91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48dfaaba7c4bfb1190c8fc806664e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d1089431ff97692d64db810e5fa0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f37caec620a9bbb7c00b742923c28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e60907159ad6789a531a8f190c75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122cbe8ad7920208a84569577628042261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076042a39f0cd3539d43795ca12a989f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2229d5793fbac1116125edc592f6c49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ff771430a65be55c230140c78951264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9540728c381fedc12e662f1982ee4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6896847d8f82121e3d998c869a0ca8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c6ba0bc3742593e15e9bfc45b0b18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89a2b7d37714d91f17875faa068bf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe27dd60f6111c9cc205cf39b27945269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c9445e846c57b65f6a266cd3af812270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f777c10412de20638842359f0a7bae6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0e1b3adea04518eac0e19fbe86ad3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635b851518895cb1e2d65d7f2f6bed3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef172e7910687a62dd423807ab896f3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957860a90c6525b6529c9e4e9fc9603275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a935fa51075bf8f673870e2362e8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17398f704d771a70a6b8d6c0f0293f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85de5da6ac29cab5bac0854a2aba7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a6c60ed96136797563d3579245e75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bdcbf57c7f0a1902367fe533c7a1c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a083c3d3876e8559402fd6a09bd4577281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdabe79276b486ea35f2b9544b9c24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8db95967fee985fdd7c50b918cf571283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6239fa2c0d78bd525e471f8cac5dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6a79d7324cd6627d41f40bf40bd23285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ed1b288af042edbf51b7831a92740286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e67d7b4863fc8fd76f1e609f044da1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1a18da95621a9c19140c09aba71ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469ca201655f855601f89819302542a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29132ead267e40306eab0f5f41875a24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79649eb18efd686defba4075984ae6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4739d473c527bec9142b621d490ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbd8f530a5f7edc076fad693ee2913293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae809fa28e37427c90959f706d18850294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c989f25b2499d0c123bf75ac7e4e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89c69b937771120897e10457cb5b8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d800f603d58533b5fb1789ae0dda5e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e908b3a8927f0a0ffef8725e2ea1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c19c33c495c859dbe883d3e5835ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f911bde2affdfac2911554aff3435f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eae988f59d7fb35826cd2183109614301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4c9cd941a349baabc2fe19299548c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c00e46e034d5fd3c673aef84be2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675a893a0cc48aec7c1d474195df219304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58f7e2c7fbc26bbbfbfcf5adc7db38305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e65a4f4104e14fb49de6cee71930e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a213d5166bbb62a9c2c0edcbb15fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d1947363dcc3c9e1a4d871e26640308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcede14d29e94605792fe5cad0f993d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18e315c317fe4546e3fe941635330e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2202ba356e036f456ef9ec01073be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdc1cd14e5f22b38345058f6c7bdbe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0ea575c4a48d3ab2f385d3990ac60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449d736f23495d50c72c56ce40717aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af03320963b5ae4540b241991f92a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b88a03867655cdd714fc2d90b15d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f0034b3820e34290336124077dbb6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89f2a7fdc72bc6a2cb8ce0872cc72a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9111cef52d5314f4820bc43a94e1507319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5606a9b4434ef8a8b335ac3083c5fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e540d645843a2acd7292ad92195983321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50986e3ec111403cc97ba01b32629573322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dc62d77c72cb06feeb3e926c10ef3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796fcf904b388209fe67e7add9a6d7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f1b42ed0f81e186f59384f25737a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729551593b992479b037ce3e4eb2191b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89819275c8f911a7d878b3b916742041327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20647a17bd6e1ab1f01653f91ebd6acc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d8e7e6e5255d791c275d729f154c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfc177b0a1dfb089a48173ffd41db6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f85210485d82462cb26ec3a9f9cb0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e3302bc4c633385c2cefbc088577c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a4d227491de6c68872cfd3443997e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423a7f7268e6a58cdad96759a5ab737334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941ed3dcf91e0d19b1930076a2c33ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde8b8a98a353aee7aa7b0dadaf8995336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098819869b9aa628eec5f2c524a97c16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0d73e36cc92575b2c4ceddf2a284d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723389a986eb80d19992110fccaeb4b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369dd98aa4b4fc955ad73ac45866ed7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaa7b9acbcf2f7a5a3e6f7d33b503d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2a918fc7054d759e725ce563f1e26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec427043e97bd21fd470f5aa7dae87c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ed930547b35819a275bbaf65d152b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4740552265b7738b085964000521084345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6abd3ebfa9979cbe97d2152524442b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d13d4993d4338999f7313f4b30883347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75a72e0b381edabfd8d3b8b60189e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e969b0e9e73fa9bd55340c402447c59349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021855fa990c4cc5e0ccd8cba469d2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298caacc5925a5ee6943da709bc5f35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ba1956ef78e9b479219391472e42a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203eda162ddd3e6a017dcefa9da4b27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c4d409b4843212960c48a05074618354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b542e03412e7c358d0552627b1e559355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40634fd942e209a69254f8b663c42271356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e5d90a873c08e4c6a5ef4479190fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffed2895494e1ec55dfb05c2b18c44358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758611da0d6dab3dd676eee65c3f615359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e17c6cf429dcb5245d03b1384eea7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5225e4dd2eba8e1698f741f45bdc35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c3dcc0e4a86489b3756457bcea0fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002dd2fe144461b8e73913f8be64301363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce33982209974b06a822b6d51e2d15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7fd6e9951eb02d47f52a354c08504365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b418c6d5e79bd5ded89ebff69ffaaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869ac87f57a139bdeb0ac40deef5851367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee8b363427680434475615a6e9ce57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b56d188041bbc43f9fe4bf97983ced369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94368a4b0280aeb46e22167d38a1284e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43febc95b51c783d896b308377efa1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc02a0a443f25aaee505beefaeda82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def16c399627b50caed841a6837fbab1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816d6fa181c5a124dfde84cb849da7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fada2eb440d659a97cfdb3d7b5e8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bc44b76ab58ba9d1a2d511e386ac2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b2d91cc1bb67b84e0a1ef7f4c245377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e765ed18c21508557baec72dab6a7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81681db6f2aa9b2426a7473647e61492379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b9742f6b2e8e24cc680a1500f6055380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2837227d25d86d83bd55202d110d32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ad29911ddef0e112eb0b6fcdd24d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f5bff5a674a778d883c301bb279f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169d342fc795029a93d764dd25717ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97286c7e938212125ff57b06ba6a3221385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc70c20efd582e3e001b923de5695a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2c60557ea42da5f04f89f26e469cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351c3b4baad05d2142d9c33b878d18c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c2728ee6352bdac0ff1c5731c0059389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352b3108e3a357651cacb64f890b2cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb7cc6fb566ef1150a32b88f0c6814391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58261108b7f6c10a2e7fbb949e3e5445392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f48b30edd5a696ea27e9f52de5dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b1daff87f55fe300f48ad234e5361394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ba6d9daaab9f58dbb59680b1127a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42303a4db31eb460a9098038de67ea64396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f7a90853b62b8a634cb6835af93c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578f7e217fd2bbc182f22aa6b29373d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fff9997369663fca0fa19ee45d7be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724336d175e43089772744dc5cee070e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103b6e96cf270ba587dc3feb0b6bfc6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484ed4a65d7d3f902b574a1166bcebb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163a726497962a6432c1690de792d1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444a63ba2a1d1db993ce36e0c8d183404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6729a2670281e470fbc58a762e2f96405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484918928e23217514429703326d7ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3ddc195c42896ad9443d9c76278da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962ed423bb4c210521ff1ed9e207e7b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bef185c7797f2b18229deb50245b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4d6723c6ce06383d7fa0f8e1d64d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a5740fa7e99c92a99ef8ceef7d27b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4064456ea0568d998313f7bf4776e7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1fbbe0adc1d25dd38b25a421fbe28413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb3d94664f29bce0920de7dfbddd1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abd00826b7963698c9a1ca2c540eb7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe13e935ca620333534f13c77651e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bfa376c97fe18320e132e2b1ed593417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c45e5790f9df41cb5ad90cd207d6b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d50f3fc550204979c9006663242842419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b1c41b241650202b8e6879ba299b7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f24a7420c53a96f9e92ae4f98b927f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3bf28eb00859526787256eef1c7a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b927427f90fba0030cb2450f8819423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11327247e410c6880155694c81464a3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757f9485d788c27073eb0c69598f4ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e13b5f81434d585b6e8f951f9fb8d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2be14b583288b6d4526a4b037a2959427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d8e6734f89f6cd86a6bb33b558b07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40220908ef73eddadea8d9c0f526d8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f38c078836fd556994f32804f7616430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea81f19211042f988f2548e6042366431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e81c74df994058cdc7d873ba1351c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595bc235c8ecc8e4d3f2b39ccf4fc21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401757ff3d82f2d77420e75ef0db4855434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b694665c08a56b2f1ea5a1c6ab57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3e4c71ec7a4d8f9f4111a56d983c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cc55541ba5d3141b7a8d532a3d71f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e431d68a3bfc47a981f227396f4f9c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144c5b6cda2038b82cc7a1b72bbf59a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7d857743eed2aea1252fd15520c08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd22a43ecf8aec1d6de4ec8347f2f16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a59729548fdc0f8dfffe89371a87e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf003794e0319f51672072dc2dcff9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793a5510f09c1f4554eecd53e0752d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af7ceeab4f56545bbb9b401c18f931445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18329dc751bf4f7a72358ae488cbcc68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b80cfe83ef269ff8624ca2e39bf1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b92118424f98dc51ab49eb3cb8f1c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037cd777aae0ef199d13a15d4abbe20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb2ad9b3daa7264d6c251ec2711b76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0260bf0ce210978cf9f42fa12c46bce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3f83e4dd0aa73166af8e8bd3367ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c747bb6d5307b3a57a2143c7193bd5c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3babe86027d9ba44fb64f2527702531454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec98fe9664c296f57946ced02e6ceb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3633dad61606d54667962e94a615ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4594f58d02552c5d0b3e7b8d022779457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877b347edd26dd61edfb74c730290a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c07281ee8263ebd9bf4dfb6cb37ce3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcdad0b5be8e080ed65fd8928f00eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734d4c798f1972971521a9290666c27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea6ead91cfaa052cd6474a06ba17ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493205f394316efe662fc94a68150dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff88bda53c82f3527cbf4a9b605769464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6827c05d46bcaed573ca8e2587c55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b1924e4d79af195f7dbc56fb27158466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687adb46638a2a8c8a4df967e3917a83467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41697674f5ce0531f54372cb2e0ea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae6b785ebe4c394cb69b0f75ca8eca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cf564e6acaf231694c26a70ef5011470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f7a4226bdb05544dd22a97f10baf8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b6583aae78cec86b752145c3a1554472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449d981b5e4f1bf1d31f95f9ba67a03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243604ae86f250cb14a965c3c3fbf2d4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023b6308d22c657b9faf98e13fe8bc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718f421b0e8ca4690cf886131007cbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2c43e3788a6019b8c4690129ab0df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082b1ccfbc871635aa7e2d9592a7093478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887fda18874d1c2f63a3fa441ae5551479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f58d4c9fcb5aa23f86e49eec4981480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b732a19f9c28044b01f6dd698a592481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da02d91ca27fc755f76c3ded2e1cef8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087ff7d200c66cfebb35424e17c8ae1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa490b0ff5e52d476e8d24d7a740efe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba481e2d72d8cb9542b2b9e64029ee11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec89ff5d45811900d12cd8e950b0583486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be41f41c2073adf6712726c2c8f0735487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9d398d1078fe1e165ce6e61b7bfc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6f5d18719789fd9721e53bd892365489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b56bbeccc246aa5571b1c0ac4c08ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67d1e9c355a3556e32ab1d121e6cc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71543120df858233f39b9b0ea77f8056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04e04245b4844c1cb44111e29ecb5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e42044c4d0919b1f81716ad046997494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1045ec9c233c7d870cd301526be1ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270dfbb454bebe9af05291de5ea6856496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1ddb0801c66de4dec6bb7680af137497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f408a2d57cfa43b6930707ea3d94bb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cb42716dc7ddc877921de61455d63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbd684a22e57c289cdd835ca6e61ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74a08be1919fb0398af20be3924d0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a4a8f877e24a7c82d203fce84eef3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ba24ff7ec4319ba79b03fe33c80cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4348d393c3b7182bad7726013c724b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d3580abfd37dbe63bba0cfe41f81f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ffaf80dcb41dfc05278f7515de2e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc64f21a7258f570b92d5ca5ef9b44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e00f327d19904aa99ed6ba2050cc04508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fc22749872404a0660cb996ecd8b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641dbd23449f12174769e680b371c70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1b8b6aac7beaddf893476e0f9a17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1267d9f3e2184ba793fde05fcf19eec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67736a879c79e7bf1a612b41b190ef1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e9566296b83b82a5f6be1ad3ed6ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e99fcb7ff278bf93aba9c612f30c78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4512d765430cbd6a1858af7276f39b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98f7b5bf6f716df88922131a5901e6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6ff9119a5b238e6a103f2791c55ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b628fe1872ed8799fd42c7145dd3319519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b5a4ccadaac049a6f549d2cf56c94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451001e2b6b8613d446865dcb3941f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e949feff6488571e2b0ee3bfcb55a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42deb8fe002c05d7e42a9ccf1f29db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab60e4d99c31125777c1013ab253db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd9b2e980642f68c209ceac12fdab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e991aa2514f6c6869b8d1a037cc405526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b608adc37df12bc35657c4954db1ae5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ada01a9367dbc5da361b341ccce77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00ea3986deb1edabdf9318840de959529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a6872ab7d00b3982f9bc47409881f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa426f86279c2135a87e0fc8c9d3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eda2a89c9e4191288caf9f45f3890b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2767a8b20ff5d2aa7d93779861df7c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d67952cf305fe2124e1a956f3cfe2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edb6c0d13f8eb920fbe6df6727f0ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933be3e9a4b01163eef47183a6b7660e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10166286499a9606cd0b1bd454e93c2b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b2602655c4e19ee14eda4774d0e1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8e12da76897dffb0f64b29545e85e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d26bc8d03f8b3df972cc563ec49e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e901c4a98586c7c09d907f1935e90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893ab2840e7187387c4f79522c0fe04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8240ef9fc21c31d3d10eb4b6b909e3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caa351bd9bda24f0dd923f85ae4cf6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d4a97597df40a8160754536ef93b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcef5da6529cdf0bb63f4222935e1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1b479b709a489e969c16442fd24db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03d0fed857cabf65e08b294b7a01f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ce96d2f1859d729803d73887ec590549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac37b7390729cacc06f4939d8a4013c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c172887c0ea840b8f6516faa2349551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7238e35f109369691e82fc2525159ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0039e66713c731b7c1693073a9a722553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab395faa5fdf21a988d70e3614df0d37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e68839152e0d2a19605b342d96839a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bbbcfcbf3137da4d198488abf1824556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f2d6aeda017d35682cbea058ffafd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f541f66bb10f1f2ecd233ed5e729f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8392f5ef999d5358839be70e74fca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b630c5636afbd58e68241ee043c800a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1873321dd63d8bfcf4c6b564db6e42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15611858a7948255f4206cbdf77fec8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735e6bb1a09000555fdac1f5f90f982563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371ed5082657707ced0c183a6f4d069564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2d89b17c9408ea19a9f74722af7cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23855e34c4d54f589a0a837301a794d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3670c9cb836697bdc4b72c96d52d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36032ed79fb300dac6eecfffdfb9f89c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d3f31b9440f93889edf8124f61ca6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38522d6f8fe06a798e116897de818464570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c3a510289a2d2dbac02d27fb2cae5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f10a634e596e34d1a0282dab360a51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645e05e4a08c93929c1383fbec420d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6453f67c4f63a1a6d2ac2f9851017e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9af05a1c122d9e07e36993e7cf118575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dd0b5c75a5d65513fc79916250c2e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b0cfe6ab078389281673c158e6d06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201470be87804b81be84ec67150bb14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ae92d060aae0cec142507ce7e1a67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40422b1b3ae5f8bf5d940fc34baabd2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac8b7e284392029e6be4f10fc51286581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cf5b074b1a02d38d437f73212da04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aa39425d683e10cb9e1e381077e5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a136411e3f940e388326e473ed4ef09584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1828be5137433d9fa3e718dcebb5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba9382f33e2efbc02d45512db51de5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1542760395b168f10d318459468989b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56fb11f2374ebc2fdd06185d5073f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15b49db6c4ffd096a48407d3008e5c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7e07aa75f9022c588302c41150470590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85068fb7d53cbf9841c6536f33406bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29c619f6947c2dc96a13f1e617e398592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd34a0a520a83cfed16ba7ba45f875593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1acc5889cb19f243a4495f7abcdad8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6da474a09d669fd34a1723f53ed4da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdc1e188119cdaadf8eed37758dcf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047785efeedc7cadccf210709e264b25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97821b386e3be1eb197d3f7ca340c7b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8dea7238aa2daa09b4155f2632e87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f2b13b02a95cf68ab6c1cf5ed888e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a542ea21fd6cea80d21412dd5e9eb5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9ad89d6dbc9ddd88426be2ef2f0bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83098f2597f2234a3d155ece8d501b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278605660fc8f40da66c4301c28e0217604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07f773e737ea58fba18bdc109acbb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303301d9a43168f043d94f12f0999db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b9475e0b019d163fcb609abf6699607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd63ffa0ab71eb62e51e1217326817c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5034e1c594faa527780133087480e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce5bd7048c9fb40f207769d7c0596b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a84127a966a9a0065747a371c7527611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d405845d314c7f44b8acf020dd21f20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dac13943916e28114fc09f53c5c5a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80b429f4b6aee9ba0108d439c59b01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827b8236108241be232ecd0da21cb88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c7ef10d5a5515000432b8edccd8b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bd72b4df90736b8198be5abfc4d67617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e85b726753e8b3e8d1f99c1985e2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd994d423927d867eca187900c775a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b99392f987a45ccb418494204f556620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee24e36c46d3e853393227762fa7e97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9193f2b3dfd7dd0ae4664603417e55622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6120482a3a25791acc04908773d50623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f90ef257309621c89d8bbde23fd08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0ce47a4361cbf7d92a524c256347c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c76acf3f77792ebe12f534307ef285626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ef016d9da1d13ba43f18d2f3ed4bb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9269c2036061d0ab8be9e6792decda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79fd739e60da520d615940d208faa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf49b108a4b1b5935296176a5f740f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dc7fa14b2585429c7da0d942451d6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a88d63046a5a3d308a9a787776a79d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccff8bbb252eb1f5c2d760b05127c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d64d82b1640bb1c25f9f895427aae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de33a4f275c26874660390b0d231a10635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026e54ae6b2623c5543db6e37dd2de2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa37cdd6f3a891af50cb7e0777b7a53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205e6632f3c6e1cb62f80a25340e12b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382039e285d17ef504a6ee3e58b79b26639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10efa45a09ba5b10a02316d2f8cc88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8a838c8502668d59153055b282d36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0784c9852f0acf5b5df16830a0398642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb24bf0c0213c52c61bc9a62419bf0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9cf2153f53fbd2f2f16770419dbdc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1235c830cfeb44213101eb89a68c26645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc2ec35009c12f7588e583a2495d4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1d4710e16e560b315c427cd4db143647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ea22da2c8ad23b12a74f5354b8d5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7556134a5aef5e9b0441321dea36ba2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24428f4682307a6393610da277017e1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ad5424f6a6ef3e58d3115fb59eac6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde132886e75d54ca64cc5921a39595652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ff2596b89024c7d964a0735b8a742653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6b335ee203cbdaa628ccc93021a6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a206e0e04339e0a0f8c9daec0977ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd230f1e0ce7d2f9f4ceeb9d5a21fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717d0dbed264d06cb67ee10256e9303657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfedf371dcf0b3d1144d1a713f6c3a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac7584aef70fb7354bb08dc74831af659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce96f73ad262beed6cc6b0af11e59df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7565a598c2dce9950b27387339b5aa7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc858d24b3f5365cf0db02db8fe86b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f201479c85386613595131c957e46fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94856caf7e75e8683609c8aedf70f45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e6082a96504fd5c6d3516868cc441665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ff8fc5f208468551006da0c4e3fc8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36489edc4f844a4172bda66c8d9fdabc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd3a325bc0eeb659d403021157475668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664c90bc4d923be83745763c27545a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447829c13c28b88048b006a8d85a2b16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd7c09444f6b72abfb0eaf41aaabd3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73331137d34788dbe82a347f8fbc19ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883b227d5aa28ed288cdceca1d8d4f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a2fb4ef27fa02e6f930b5370b902b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b531c5f1df87e88acf20f482fb27d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca52ea60d1b45b03e25d630243c5c9e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2fd280fb63923ed3e5a0a2164002b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471cd19ca67be3e14478d7493d0264678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8b9b373ad5b35909a3ffe5ff30034679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce00ee8a4a27665be4c9ff6d474163b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d3ad8ac5e6273f8066952b21a7850681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfce8899480bdf9ce96852fa6aec99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81cddf105c2defefa85c68fdfe9771683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d06d42d049e7559f4e69e283b19931684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad9b60d8ffc1c2e094244005e24a10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812afa3e7e3b3bb3dcd052aa6b84dfe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a9c3cd0f129f3ce13c6e8e2efbda3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233d5414f9ad2e3b0ca267d41574174688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa662f1a049eb10bb9c9cf607e19c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e86abc977bc9d029b3277ab08d01cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8375452249784a0ec6106295dcef67f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576b4eb9493f72e7bcf65c4a2f372aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbae56e09e6201feb5ce08b1f317583693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d562191fd40c67b7a0ed28a1ea179694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dda05e494865ff0f235598f70835c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3026351eb30df96f63b1fa98a164d5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c713d272afc5e3843eeab5eb0e08b3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94bb1e3189c2bdef9900c09f5f7112698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a93f635c666fe496dde40c21f028a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59091b0e8d86778faaba3043a5088335700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9ed617556d83bd6e31295cd62c6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2597790e198ff5b0166398095ecb8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd197c8249861d211acb2c74b45e581703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d387a98b647a8fac54932bee5301f6f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2382a41078541494beb5907dbe31d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a3896bf058917eb64cb1277c6f2d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b9d7f982476a9b65c5dd74702d51e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c8e2ca33913d52a0fbe6e2224cc30708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c7be9b1c44239ec73ed9b365539d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dcde72f3ec914af767355676ce366710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e4c12455533c2b5965a18e3f4dba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b79b73809d179e776ce99c43890bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682133a9580b68a58f874d2881e86f14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaff0551d1a5ae4648fed827b2071e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59317b5efac04de33d911870f8b033e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cef9bfcc9381b3ea60f43c742090e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8197b7743a239855571eb1ea74845717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62975e1d4c388d44dc28bb5c7f22009a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ed7aab1f83f84514c29b483a996e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e44c193ba2c10c451945e1e24138f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1541736399a7e6c58f6fecd8ca7bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a4c10447fc8cac58a996859a3143f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726a2db3df0aa36a981f1e3a03c1f09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87eed35b66b236a33131bf79c37a7e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86c8a788ba1b3d494fb3b3caf2b8fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8807544325fa1cb0cf005bfc6ad82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a2d2eea1f13121615dc35b006d739727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d252abae06bc66b21d032865ef00f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85ac7f69c7e208df3fbed7f8f2da47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e746c467722f5881b1636b9b3eab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202e6de40e3227c4810a722443087e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbee885de7bd65c911ce73e366f6ba732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69b47fd4ad4ebe80d26f77e5b29380733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c60b9bf664f3c734af024b71e8b0b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7eef28ffa42655e9130f3b9efe35c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4eff59a909454f5c8514e327a05194736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ed18f4f9ca45fa3ab480247a65333737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3271aa3d1ad5bcd012105b9dc541a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b7a0454033360fed68839f5eadc3f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984284db4fc82f3da5ca8cf6b56feda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db546ed4cee5645749a756dff78f093741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3271d7a36f08b6b4c741974e144fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52df1472ad620df754b373df4bce4c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf375f4d4fadf8a6597eec66f45373744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6bcdfe69b4608956375a16de63825745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e90f541ae55c11466c97e441a4703746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88576065c9f9ad7cb890b9c2020472b5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f88d11b1bd202417038c569c695d66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272299da5fdde1ac02a0f11bb3ce1918749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1352a90b1a93eece0ed1a2752f90aa8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a3e53712b10b86de9de6992f46eb3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea9edc4afd41197efd99c4135a1098752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a249bb7091a9b4f127c3f72fd122a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a6bfe15cff74423f49682b38b6f18754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844f1c507395160d705e45cbdbc5600755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2019e00f0bf699b6c6d9072d7986643756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456d2811da594c499ba1fb880907cf7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba06c4de204781b9f6babf49bd2a492758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b830fd73cb0ae660a2c12efa5c3adbb759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c955aebb6c8eea7718b2ede602d42760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990eee0f82fea7d9dc951f74b584360761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f96ba041a1d85732f9b2ef6d68aa6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620b0ecf09fcb94d45aca03b019396a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6f086c7ba33a34091f94d010c0af6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bb55204479a1916a04dc58051cc60765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3542897588daf43676c38d27e21b519766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f2a4bd0725354288d787b24748e8a767.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5866,51 +5611,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6166,51 +5911,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -12341,651 +12086,651 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>143</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>144</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>145</xdr:row>
+      <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>146</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>147</xdr:row>
+      <xdr:row>148</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>149</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>149</xdr:row>
+      <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>150</xdr:row>
+      <xdr:row>151</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>151</xdr:row>
+      <xdr:row>152</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>152</xdr:row>
+      <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>153</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -13156,51 +12901,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -24401,1641 +24146,1641 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>345</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>346</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>347</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>348</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>349</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>350</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>351</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>352</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>353</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>354</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>355</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>356</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>357</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>358</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>359</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>360</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>361</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>362</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>363</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>364</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>365</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>366</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>367</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>368</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>369</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>370</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>371</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -26786,1730 +26531,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28776,51 +26841,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J414"/>
+  <dimension ref="A1:J386"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29352,9831 +27417,9131 @@
         <v>25100</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
         <v>4.75</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>25101</v>
+        <v>25127</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>11.69</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>25127</v>
+        <v>25129</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>11.69</v>
+        <v>1.75</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25129</v>
+        <v>25130</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>1.75</v>
+        <v>1.95</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>25130</v>
+        <v>25131</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>1.95</v>
+        <v>1.29</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
         <v>25131</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
         <v>1.29</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>25131</v>
+        <v>25132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>1.29</v>
+        <v>2.13</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25132</v>
+        <v>25217</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>98</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>2.13</v>
+        <v>4.57</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25216</v>
+        <v>25236</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>4.01</v>
+        <v>2.25</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25217</v>
+        <v>25236</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>104</v>
       </c>
       <c r="E31" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F31" s="0" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>4.57</v>
+        <v>2.25</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25236</v>
+        <v>25272</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>2.25</v>
+        <v>2.31</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25272</v>
+        <v>25273</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>2.31</v>
+        <v>2.77</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25272</v>
+        <v>25430</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" s="0">
+        <v>14.68</v>
+      </c>
+      <c r="J35" s="0" t="s">
         <v>115</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25273</v>
+        <v>25459</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="I36" s="0">
-        <v>2.77</v>
+        <v>11.12</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25301</v>
+        <v>25484</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I37" s="0">
-        <v>3.85</v>
+        <v>8.99</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25426</v>
+        <v>25485</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I38" s="0">
-        <v>5.59</v>
+        <v>9.91</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25429</v>
+        <v>25499</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>14.68</v>
+        <v>3.38</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25430</v>
+        <v>25501</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>14.68</v>
+        <v>2.82</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25459</v>
+        <v>25502</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>30</v>
+        <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>11.12</v>
+        <v>1.31</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25484</v>
+        <v>25504</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>8.99</v>
+        <v>4.45</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25485</v>
+        <v>25521</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>9.91</v>
+        <v>2.63</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25499</v>
+        <v>25523</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>3.38</v>
+        <v>6.19</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25501</v>
+        <v>25525</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
         <v>2.82</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25502</v>
+        <v>25551</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>1.31</v>
+        <v>1.88</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25504</v>
+        <v>25551</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>4.45</v>
+        <v>1.88</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25521</v>
+        <v>25556</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I48" s="0">
-        <v>2.63</v>
+        <v>14.99</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25523</v>
+        <v>25565</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>6.19</v>
+        <v>5.78</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25525</v>
+        <v>25566</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.82</v>
+        <v>5.87</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25551</v>
+        <v>25568</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25551</v>
+        <v>25569</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>1.88</v>
+        <v>4.88</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25556</v>
+        <v>25671</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>14.99</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25565</v>
+        <v>25704</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>5.78</v>
+        <v>4.55</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25566</v>
+        <v>25704</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E55" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>5.87</v>
+        <v>4.55</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25568</v>
+        <v>25712</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>4.88</v>
+        <v>4.1</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25569</v>
+        <v>25721</v>
       </c>
       <c r="D57" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>4.88</v>
+        <v>2.49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>25671</v>
+        <v>25818</v>
       </c>
       <c r="D58" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E58" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="E58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>9.449999999999999</v>
+        <v>4.59</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>25704</v>
+        <v>25819</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F59" s="0" t="s">
-        <v>111</v>
+        <v>54</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>4.55</v>
+        <v>4.6</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>25704</v>
+        <v>25829</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="E60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F60" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G60" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="G60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="0">
-        <v>4.55</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>25712</v>
+        <v>25837</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>4.1</v>
+        <v>4.54</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>25721</v>
+        <v>25837</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>25818</v>
+        <v>25845</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E63" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="E63" s="0" t="s">
+      <c r="F63" s="0" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>4.59</v>
+        <v>4.45</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>25819</v>
+        <v>25847</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>4.6</v>
+        <v>5.09</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>25829</v>
+        <v>25847</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>22</v>
+        <v>196</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>8.279999999999999</v>
+        <v>5.09</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>25837</v>
+        <v>25846</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>111</v>
+        <v>196</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>4.54</v>
+        <v>5.45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25845</v>
+        <v>25844</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>4.45</v>
+        <v>4.05</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25847</v>
+        <v>25857</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>5.09</v>
+        <v>13.7</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25847</v>
+        <v>25858</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>5.09</v>
+        <v>3.57</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25846</v>
+        <v>25860</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F71" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>5.45</v>
+        <v>2.32</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25846</v>
+        <v>25868</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="E72" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" s="0" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>5.45</v>
+        <v>4.47</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25844</v>
+        <v>18189</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I73" s="0">
-        <v>4.05</v>
+        <v>40.52</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25857</v>
+        <v>25893</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>13.7</v>
+        <v>2.86</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25858</v>
+        <v>25958</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>3.57</v>
+        <v>7.3</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25860</v>
+        <v>25977</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I76" s="0">
-        <v>2.32</v>
+        <v>1.4</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25868</v>
+        <v>25992</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>236</v>
+        <v>208</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>4.21</v>
+        <v>3.74</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>18189</v>
+        <v>24054</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I78" s="0">
-        <v>40.52</v>
+        <v>9.24</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25893</v>
+        <v>24081</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>2.86</v>
+        <v>3.66</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25958</v>
+        <v>24082</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>7.03</v>
+        <v>7.61</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25977</v>
+        <v>24083</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>1.4</v>
+        <v>5.08</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25992</v>
+        <v>24127</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>3.74</v>
+        <v>2.81</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24031</v>
+        <v>24131</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>10.99</v>
+        <v>4.71</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24054</v>
+        <v>24169</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>9.24</v>
+        <v>2.83</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24081</v>
+        <v>24171</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>262</v>
+        <v>221</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.66</v>
+        <v>3.8</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24082</v>
+        <v>24172</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>54</v>
+        <v>221</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>7.33</v>
+        <v>4.74</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24083</v>
+        <v>24173</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>5.08</v>
+        <v>4.1</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24131</v>
+        <v>24175</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>4.71</v>
+        <v>2.31</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24169</v>
+        <v>24176</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24171</v>
+        <v>24177</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>3.8</v>
+        <v>2.9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24172</v>
+        <v>24180</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>4.74</v>
+        <v>6.36</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24173</v>
+        <v>24181</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>4.1</v>
+        <v>6.77</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24174</v>
+        <v>24193</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>236</v>
+        <v>54</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>4.68</v>
+        <v>1.99</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24175</v>
+        <v>24195</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>2.31</v>
+        <v>3.32</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24176</v>
+        <v>24196</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>2.8</v>
+        <v>3.7</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24177</v>
+        <v>24197</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>2.9</v>
+        <v>3.23</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24180</v>
+        <v>24198</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>6.36</v>
+        <v>3.66</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24181</v>
+        <v>24204</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>301</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I98" s="0">
-        <v>6.77</v>
+        <v>5.3</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24193</v>
+        <v>24205</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>303</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>1.99</v>
+        <v>10.15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24195</v>
+        <v>24206</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>3.09</v>
+        <v>10.65</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24196</v>
+        <v>24210</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>309</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>310</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I101" s="0">
-        <v>3.7</v>
+        <v>4.19</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24197</v>
+        <v>24213</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>312</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>313</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I102" s="0">
-        <v>3.23</v>
+        <v>12.43</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24198</v>
+        <v>24306</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>315</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>316</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I103" s="0">
-        <v>3.66</v>
+        <v>3.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>24204</v>
+        <v>24308</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>318</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>319</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I104" s="0">
-        <v>5.3</v>
+        <v>1.47</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>24205</v>
+        <v>24309</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>10.15</v>
+        <v>8.59</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>24206</v>
+        <v>24310</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>10.65</v>
+        <v>5.49</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>24210</v>
+        <v>24328</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>4.19</v>
+        <v>1.54</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>24212</v>
+        <v>24329</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>7.99</v>
+        <v>1.74</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>24213</v>
+        <v>24340</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>12.43</v>
+        <v>1.63</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>24216</v>
+        <v>24341</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>22</v>
+        <v>221</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>10.74</v>
+        <v>2.12</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>24306</v>
+        <v>24342</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I111" s="0">
-        <v>3.42</v>
+        <v>2.11</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>24308</v>
+        <v>24343</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>343</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I112" s="0">
-        <v>1.47</v>
+        <v>1.81</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>24309</v>
+        <v>24348</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>346</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>8.59</v>
+        <v>1.86</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>24310</v>
+        <v>24347</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>348</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>349</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>5.49</v>
+        <v>5.13</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>24311</v>
+        <v>24353</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I115" s="0">
-        <v>3.56</v>
+        <v>1.91</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>24328</v>
+        <v>24355</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>354</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I116" s="0">
-        <v>1.54</v>
+        <v>2.14</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>24329</v>
+        <v>24356</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I117" s="0">
-        <v>1.74</v>
+        <v>2.25</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>24340</v>
+        <v>24357</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I118" s="0">
-        <v>1.63</v>
+        <v>2.73</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>24341</v>
+        <v>24358</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I119" s="0">
-        <v>2.12</v>
+        <v>3.13</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>24342</v>
+        <v>24359</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I120" s="0">
-        <v>2.11</v>
+        <v>3.42</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>24343</v>
+        <v>24352</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>370</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I121" s="0">
-        <v>1.81</v>
+        <v>2.35</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>24348</v>
+        <v>24405</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>373</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.86</v>
+        <v>1.91</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>24347</v>
+        <v>24406</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>2.91</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>24353</v>
+        <v>24407</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I124" s="0">
-        <v>1.91</v>
+        <v>3.15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>24355</v>
+        <v>24408</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>2.14</v>
+        <v>6.41</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>24356</v>
+        <v>24451</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>385</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.25</v>
+        <v>3.94</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>24357</v>
+        <v>24452</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>387</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>388</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.73</v>
+        <v>5.78</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>24358</v>
+        <v>24453</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>390</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>391</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>3.13</v>
+        <v>6.54</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>24359</v>
+        <v>24454</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>3.42</v>
+        <v>4.88</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>24352</v>
+        <v>24462</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>249</v>
+        <v>188</v>
       </c>
       <c r="I130" s="0">
-        <v>2.35</v>
+        <v>18.55</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>24405</v>
+        <v>24521</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>400</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.91</v>
+        <v>20.41</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>24406</v>
+        <v>24532</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>402</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I132" s="0">
-        <v>2.91</v>
+        <v>9.970000000000001</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>24407</v>
+        <v>24549</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>3.15</v>
+        <v>3.32</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>24408</v>
+        <v>24550</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>6.41</v>
+        <v>3.74</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>24451</v>
+        <v>24552</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>3.94</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>24452</v>
+        <v>24553</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>5.78</v>
+        <v>6.13</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>24453</v>
+        <v>24559</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I137" s="0">
-        <v>6.54</v>
+        <v>8.91</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>24454</v>
+        <v>24562</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>4.88</v>
+        <v>7.61</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>24462</v>
+        <v>24563</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>18.55</v>
+        <v>10.42</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>24521</v>
+        <v>24570</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>426</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>427</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>20.41</v>
+        <v>7.57</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>24532</v>
+        <v>24587</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>429</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>430</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I141" s="0">
-        <v>9.970000000000001</v>
+        <v>11.31</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>24548</v>
+        <v>13246</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I142" s="0">
-        <v>5</v>
+        <v>3.47</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>24549</v>
+        <v>13258</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>22</v>
+        <v>437</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I143" s="0">
-        <v>3.32</v>
+        <v>2.7</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
-      <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>24550</v>
+        <v>13297</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I144" s="0">
-        <v>3.74</v>
+        <v>19.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>24552</v>
+        <v>13314</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>7.58</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
-      <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>24553</v>
+        <v>13325</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I146" s="0">
-        <v>6.13</v>
+        <v>3.66</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>24559</v>
+        <v>13571</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>203</v>
+        <v>55</v>
       </c>
       <c r="I147" s="0">
-        <v>8.91</v>
+        <v>1.51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>24562</v>
+        <v>13582</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>54</v>
+        <v>454</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>7.61</v>
+        <v>4.79</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>24563</v>
+        <v>13598</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I149" s="0">
-        <v>10.42</v>
+        <v>2.41</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13246</v>
+        <v>13602</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I150" s="0">
-        <v>3.47</v>
+        <v>18.77</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>13248</v>
+        <v>13622</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I151" s="0">
-        <v>9.050000000000001</v>
+        <v>4.33</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>13258</v>
+        <v>13643</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>464</v>
+        <v>22</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="I152" s="0">
-        <v>2.7</v>
+        <v>2.25</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
+      <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>13297</v>
+        <v>13644</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="I153" s="0">
-        <v>19.74</v>
+        <v>2.25</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>13314</v>
+        <v>13661</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I154" s="0">
-        <v>7.58</v>
+        <v>10</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
+      <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>13325</v>
+        <v>13670</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.66</v>
+        <v>3.32</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>13571</v>
+        <v>13675</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="I156" s="0">
-        <v>1.51</v>
+        <v>6.25</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>13582</v>
+        <v>13682</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.79</v>
+        <v>3.86</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>13598</v>
+        <v>13686</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I158" s="0">
-        <v>2.41</v>
+        <v>10.09</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>13602</v>
+        <v>13689</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I159" s="0">
-        <v>18.77</v>
+        <v>3.61</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>13622</v>
+        <v>13692</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.33</v>
+        <v>2.58</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>13643</v>
+        <v>13708</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="I161" s="0">
-        <v>2.25</v>
+        <v>3.75</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>13644</v>
+        <v>13715</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>55</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>2.25</v>
+        <v>4.43</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>13661</v>
+        <v>13718</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>10</v>
+        <v>3.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13670</v>
+        <v>13721</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.32</v>
+        <v>11.42</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>13672</v>
+        <v>13739</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I165" s="0">
-        <v>10.22</v>
+        <v>11.26</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>13675</v>
+        <v>13740</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="I166" s="0">
-        <v>6.25</v>
+        <v>17.83</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>13682</v>
+        <v>13755</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.86</v>
+        <v>5.6</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>13686</v>
+        <v>13756</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.09</v>
+        <v>3.22</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>13689</v>
+        <v>13767</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I169" s="0">
-        <v>3.61</v>
+        <v>3.14</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>13692</v>
+        <v>13768</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I170" s="0">
-        <v>2.58</v>
+        <v>2.94</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>13708</v>
+        <v>13779</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>3.75</v>
+        <v>2.45</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>13715</v>
+        <v>13786</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.43</v>
+        <v>3.17</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>13718</v>
+        <v>13793</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I173" s="0">
-        <v>3.33</v>
+        <v>4.04</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13721</v>
+        <v>13796</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>11.42</v>
+        <v>10.33</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>13739</v>
+        <v>13810</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>535</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>11.26</v>
+        <v>3.46</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>13740</v>
+        <v>13813</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>537</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>538</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>73</v>
+        <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>17.83</v>
+        <v>2.49</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>13755</v>
+        <v>13816</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>540</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>541</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I177" s="0">
-        <v>5.6</v>
+        <v>8.34</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>13756</v>
+        <v>13818</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>543</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>544</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>3.22</v>
+        <v>2.07</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13767</v>
+        <v>13820</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>546</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>547</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>3.14</v>
+        <v>4.01</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13768</v>
+        <v>13825</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>549</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>550</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.94</v>
+        <v>6.33</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13779</v>
+        <v>13827</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>552</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>553</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.45</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13786</v>
+        <v>13833</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>555</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>556</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>12</v>
+        <v>234</v>
       </c>
       <c r="I182" s="0">
-        <v>3.17</v>
+        <v>2.54</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13793</v>
+        <v>13838</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>558</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>559</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I183" s="0">
-        <v>4.04</v>
+        <v>17.24</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>13796</v>
+        <v>13845</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>561</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>562</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="I184" s="0">
-        <v>10.33</v>
+        <v>5.03</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13810</v>
+        <v>13848</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>564</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>565</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I185" s="0">
-        <v>3.46</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13813</v>
+        <v>13853</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>567</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>568</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.49</v>
+        <v>3.32</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13816</v>
+        <v>13865</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>570</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>571</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>8.34</v>
+        <v>4.37</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13818</v>
+        <v>13866</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>573</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>574</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>2.07</v>
+        <v>4.45</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13820</v>
+        <v>13878</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>3.71</v>
+        <v>4.7</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13825</v>
+        <v>13877</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>22</v>
+        <v>581</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>6.33</v>
+        <v>3.19</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13827</v>
+        <v>13885</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>8.390000000000001</v>
+        <v>8.18</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13833</v>
+        <v>13895</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="I192" s="0">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13838</v>
+        <v>13896</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>40</v>
+        <v>234</v>
       </c>
       <c r="I193" s="0">
-        <v>17.24</v>
+        <v>3.26</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13845</v>
+        <v>13902</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="I194" s="0">
-        <v>5.03</v>
+        <v>7.56</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13848</v>
+        <v>13906</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I195" s="0">
-        <v>9.460000000000001</v>
+        <v>7.61</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13853</v>
+        <v>13910</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I196" s="0">
-        <v>3.32</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13866</v>
+        <v>13903</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I197" s="0">
-        <v>4.45</v>
+        <v>12.61</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13878</v>
+        <v>13923</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>4.7</v>
+        <v>2.99</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13877</v>
+        <v>13927</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>608</v>
+        <v>208</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I199" s="0">
-        <v>3.19</v>
+        <v>11.12</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13885</v>
+        <v>13930</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.18</v>
+        <v>2.28</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>13895</v>
+        <v>13933</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>2.7</v>
+        <v>2.55</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>13896</v>
+        <v>13934</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>22</v>
+        <v>208</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>249</v>
+        <v>609</v>
       </c>
       <c r="I202" s="0">
-        <v>3.26</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>13902</v>
+        <v>13936</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>7.56</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>13906</v>
+        <v>13937</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.61</v>
+        <v>2.16</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13908</v>
+        <v>13941</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>13.18</v>
+        <v>12.41</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13909</v>
+        <v>13954</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I206" s="0">
-        <v>4.02</v>
+        <v>10.88</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13910</v>
+        <v>13963</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>9.050000000000001</v>
+        <v>1.49</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13903</v>
+        <v>13972</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>12.61</v>
+        <v>8.41</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13923</v>
+        <v>13980</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>2.99</v>
+        <v>11.76</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13927</v>
+        <v>13989</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>11.12</v>
+        <v>4.47</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13930</v>
+        <v>13990</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>2.28</v>
+        <v>3.44</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>13933</v>
+        <v>13992</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>2.55</v>
+        <v>7.17</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>13934</v>
+        <v>13993</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>22</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>9.789999999999999</v>
+        <v>9.34</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13936</v>
+        <v>13996</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>3.32</v>
+        <v>8.09</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>13937</v>
+        <v>13997</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>2.16</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13941</v>
+        <v>13999</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>12.41</v>
+        <v>10.59</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13942</v>
+        <v>22003</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>1.93</v>
+        <v>3.89</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>13950</v>
+        <v>22006</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>665</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>666</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>3.84</v>
+        <v>3.56</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>13954</v>
+        <v>22007</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>10.88</v>
+        <v>3.11</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>13962</v>
+        <v>22012</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>671</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>672</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I220" s="0">
-        <v>17.44</v>
+        <v>10.4</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>13972</v>
+        <v>22020</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>674</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>675</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I221" s="0">
-        <v>8.41</v>
+        <v>8.32</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>13978</v>
+        <v>22021</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="I222" s="0">
-        <v>6.24</v>
+        <v>29.61</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>13980</v>
+        <v>22031</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>11.76</v>
+        <v>12.82</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>13985</v>
+        <v>22033</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.81</v>
+        <v>1.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>13989</v>
+        <v>22034</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>687</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.47</v>
+        <v>2.99</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>13990</v>
+        <v>22035</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>689</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.44</v>
+        <v>3.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>13992</v>
+        <v>22038</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.17</v>
+        <v>3.45</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>13993</v>
+        <v>22041</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>22</v>
+        <v>454</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>9.34</v>
+        <v>13.17</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>13996</v>
+        <v>22043</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>8.09</v>
+        <v>4.45</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>13997</v>
+        <v>22044</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>9.140000000000001</v>
+        <v>3.64</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>13998</v>
+        <v>22045</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>704</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>705</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>10.48</v>
+        <v>4.57</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>13999</v>
+        <v>22046</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>10.59</v>
+        <v>4.57</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>22003</v>
+        <v>22048</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.89</v>
+        <v>2.12</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>22005</v>
+        <v>22049</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>3.65</v>
+        <v>2.76</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>22006</v>
+        <v>22051</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>3.56</v>
+        <v>2.9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>22007</v>
+        <v>22053</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>3.11</v>
+        <v>5.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>22012</v>
+        <v>22054</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>10.4</v>
+        <v>3.01</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>22020</v>
+        <v>22055</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>8.32</v>
+        <v>5.6</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>22021</v>
+        <v>22056</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.61</v>
+        <v>8.09</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>22031</v>
+        <v>22060</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>12.82</v>
+        <v>1.62</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>22033</v>
+        <v>22061</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>1.25</v>
+        <v>3.51</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>22034</v>
+        <v>22063</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>2.99</v>
+        <v>2.9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>22035</v>
+        <v>22064</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>3.22</v>
+        <v>2.6</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>22038</v>
+        <v>22065</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>3.45</v>
+        <v>2.9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>22041</v>
+        <v>22067</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>481</v>
+        <v>22</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.17</v>
+        <v>7.06</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>22043</v>
+        <v>22071</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I246" s="0">
-        <v>4.45</v>
+        <v>20.89</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>22044</v>
+        <v>22072</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I247" s="0">
-        <v>3.64</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22045</v>
+        <v>22073</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I248" s="0">
-        <v>4.57</v>
+        <v>13.12</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>22046</v>
+        <v>22070</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I249" s="0">
-        <v>4.57</v>
+        <v>5.56</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22048</v>
+        <v>22075</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I250" s="0">
-        <v>2.12</v>
+        <v>14.32</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22049</v>
+        <v>22079</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>2.67</v>
+        <v>5.69</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>22050</v>
+        <v>22082</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>2.78</v>
+        <v>6.75</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>22051</v>
+        <v>22082</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>2.9</v>
+        <v>6.75</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>22053</v>
+        <v>22082</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>471</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>5.81</v>
+        <v>6.75</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>22054</v>
+        <v>22083</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>3.01</v>
+        <v>6.82</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>22055</v>
+        <v>22083</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>780</v>
+        <v>774</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>5.6</v>
+        <v>6.82</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>781</v>
+        <v>775</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>22056</v>
+        <v>22083</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>8.09</v>
+        <v>6.82</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>22060</v>
+        <v>22084</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>11.86</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>22061</v>
+        <v>22086</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>3.28</v>
+        <v>3.45</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>22062</v>
+        <v>22086</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>792</v>
+        <v>782</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>22063</v>
+        <v>22086</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>795</v>
+        <v>782</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>796</v>
+        <v>783</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>22064</v>
+        <v>22087</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>797</v>
+        <v>786</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>798</v>
+        <v>787</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>2.45</v>
+        <v>3.45</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>799</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>22065</v>
+        <v>22087</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>800</v>
+        <v>789</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>801</v>
+        <v>787</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>22</v>
+        <v>769</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>2.9</v>
+        <v>3.45</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>802</v>
+        <v>788</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>22066</v>
+        <v>22087</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>804</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>6.23</v>
+        <v>3.45</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>805</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>22067</v>
+        <v>22088</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>806</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>807</v>
+        <v>792</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>7.06</v>
+        <v>2.59</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>808</v>
+        <v>793</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>22068</v>
+        <v>22089</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>809</v>
+        <v>794</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>810</v>
+        <v>795</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>6.03</v>
+        <v>3.45</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>811</v>
+        <v>796</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>22071</v>
+        <v>22091</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>812</v>
+        <v>797</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>813</v>
+        <v>798</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>20.89</v>
+        <v>7.28</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>22072</v>
+        <v>22098</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>815</v>
+        <v>800</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>8.890000000000001</v>
+        <v>3.94</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>22073</v>
+        <v>22099</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>819</v>
+        <v>804</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>13.12</v>
+        <v>4.37</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>22070</v>
+        <v>22100</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>22</v>
+        <v>444</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>5.56</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>22075</v>
+        <v>22095</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>14.32</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>826</v>
+        <v>811</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>22074</v>
+        <v>22097</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>827</v>
+        <v>812</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>828</v>
+        <v>813</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.45</v>
+        <v>7.71</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>829</v>
+        <v>814</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>22079</v>
+        <v>22101</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>830</v>
+        <v>815</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>831</v>
+        <v>816</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>5.69</v>
+        <v>4.67</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>832</v>
+        <v>817</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>22082</v>
+        <v>22110</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>833</v>
+        <v>818</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>834</v>
+        <v>819</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>6.75</v>
+        <v>6.7</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>836</v>
+        <v>820</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>22082</v>
+        <v>22121</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>837</v>
+        <v>821</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>834</v>
+        <v>822</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>6.75</v>
+        <v>5.21</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>836</v>
+        <v>823</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>22082</v>
+        <v>22124</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>838</v>
+        <v>824</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>6.75</v>
+        <v>7.22</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>836</v>
+        <v>826</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>22083</v>
+        <v>22122</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>6.82</v>
+        <v>3.68</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>22083</v>
+        <v>22123</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>842</v>
+        <v>830</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>840</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>6.82</v>
+        <v>4.61</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>841</v>
+        <v>832</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>22083</v>
+        <v>22129</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I279" s="0">
-        <v>6.82</v>
+        <v>14.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>22084</v>
+        <v>22130</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I280" s="0">
-        <v>11.86</v>
+        <v>15.08</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>22086</v>
+        <v>22131</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I281" s="0">
-        <v>3.45</v>
+        <v>11.82</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>22086</v>
+        <v>22132</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>848</v>
+        <v>843</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I282" s="0">
-        <v>3.45</v>
+        <v>8.35</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>849</v>
+        <v>844</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>22086</v>
+        <v>22133</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I283" s="0">
-        <v>3.45</v>
+        <v>7.3</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>22087</v>
+        <v>22134</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I284" s="0">
-        <v>3.45</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>22087</v>
+        <v>22136</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="E285" s="0" t="s">
+        <v>852</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I285" s="0">
+        <v>7.35</v>
+      </c>
+      <c r="J285" s="0" t="s">
         <v>853</v>
-      </c>
-[...10 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>22087</v>
+        <v>22137</v>
       </c>
       <c r="D286" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I286" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="J286" s="0" t="s">
         <v>856</v>
-      </c>
-[...13 lines deleted...]
-        <v>854</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>22088</v>
+        <v>22138</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I287" s="0">
-        <v>2.59</v>
+        <v>11.82</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>22090</v>
+        <v>22144</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2</v>
+        <v>3.94</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>22091</v>
+        <v>22145</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>7.28</v>
+        <v>7.06</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>22094</v>
+        <v>22146</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.25</v>
+        <v>3.33</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>22098</v>
+        <v>22152</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I291" s="0">
-        <v>3.94</v>
+        <v>25.67</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>22099</v>
+        <v>22153</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I292" s="0">
-        <v>4.37</v>
+        <v>9.51</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>22100</v>
+        <v>22155</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>471</v>
+        <v>22</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I293" s="0">
-        <v>8.279999999999999</v>
+        <v>9.75</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>22095</v>
+        <v>22156</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I294" s="0">
-        <v>8.960000000000001</v>
+        <v>12.12</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>22097</v>
+        <v>22158</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>7.71</v>
+        <v>5.81</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>22101</v>
+        <v>22165</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.67</v>
+        <v>5.23</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>22110</v>
+        <v>22167</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I297" s="0">
-        <v>6.7</v>
+        <v>19.26</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>22119</v>
+        <v>22168</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I298" s="0">
-        <v>4.45</v>
+        <v>19.98</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22121</v>
+        <v>22169</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.21</v>
+        <v>7.4</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>22124</v>
+        <v>22170</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I300" s="0">
-        <v>7.22</v>
+        <v>9.4</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22122</v>
+        <v>22171</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I301" s="0">
-        <v>3.68</v>
+        <v>8.91</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22123</v>
+        <v>12896</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>903</v>
       </c>
-      <c r="F302" s="0"/>
+      <c r="F302" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I302" s="0">
-        <v>4.61</v>
+        <v>3.75</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>22129</v>
+        <v>12906</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I303" s="0">
-        <v>14.83</v>
+        <v>1.75</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>22130</v>
+        <v>12970</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I304" s="0">
-        <v>15.08</v>
+        <v>4.95</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>22131</v>
+        <v>17049</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>203</v>
+        <v>121</v>
       </c>
       <c r="I305" s="0">
-        <v>11.82</v>
+        <v>6.34</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>22132</v>
+        <v>18018</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I306" s="0">
-        <v>8.35</v>
+        <v>17.23</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>22133</v>
+        <v>25713</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>7.3</v>
+        <v>6.17</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>22134</v>
+        <v>18161</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I308" s="0">
-        <v>9.039999999999999</v>
+        <v>65.88</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>22136</v>
+        <v>18226</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I309" s="0">
-        <v>7.35</v>
+        <v>3.87</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>22137</v>
+        <v>17100</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="I310" s="0">
-        <v>11.36</v>
+        <v>5.89</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>22138</v>
+        <v>17109</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>11.82</v>
+        <v>6.75</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>22144</v>
+        <v>17247</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>22</v>
+        <v>173</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I312" s="0">
-        <v>3.94</v>
+        <v>11.29</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>22145</v>
+        <v>17533</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>7.06</v>
+        <v>4.05</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>22152</v>
+        <v>17590</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>25.67</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>22153</v>
+        <v>17605</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I315" s="0">
-        <v>9.51</v>
+        <v>40.47</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>22155</v>
+        <v>17606</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I316" s="0">
-        <v>9.75</v>
+        <v>40.47</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>22156</v>
+        <v>18250</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="I317" s="0">
-        <v>12.12</v>
+        <v>19.48</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>22158</v>
+        <v>18251</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>12</v>
+        <v>188</v>
       </c>
       <c r="I318" s="0">
-        <v>5.81</v>
+        <v>38.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>22165</v>
+        <v>18255</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.23</v>
+        <v>15.13</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>22166</v>
+        <v>18270</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F320" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I320" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="J320" s="0" t="s">
         <v>958</v>
-      </c>
-[...7 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>22167</v>
+        <v>18305</v>
       </c>
       <c r="D321" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321" s="0" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.26</v>
+        <v>14.02</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>22168</v>
+        <v>18395</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.98</v>
+        <v>2.78</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>12896</v>
+        <v>18245</v>
       </c>
       <c r="D323" s="0" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323" s="0" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.75</v>
+        <v>38.56</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>12906</v>
+        <v>17136</v>
       </c>
       <c r="D324" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>1.75</v>
+        <v>40.29</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>12945</v>
+        <v>17291</v>
       </c>
       <c r="D325" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="0" t="s">
         <v>972</v>
       </c>
-      <c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F325" s="0" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.31</v>
+        <v>25.06</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>12970</v>
+        <v>17335</v>
       </c>
       <c r="D326" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326" s="0" t="s">
         <v>975</v>
       </c>
-      <c r="E326" s="0" t="s">
+      <c r="F326" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I326" s="0">
+        <v>56.05</v>
+      </c>
+      <c r="J326" s="0" t="s">
         <v>976</v>
-      </c>
-[...10 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17049</v>
+        <v>17378</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327" s="0" t="s">
         <v>978</v>
       </c>
-      <c r="E327" s="0" t="s">
+      <c r="F327" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I327" s="0">
+        <v>29.17</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>979</v>
-      </c>
-[...10 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18018</v>
+        <v>17381</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>17.23</v>
+        <v>22.05</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>25713</v>
+        <v>17382</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>984</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>6.17</v>
+        <v>24.64</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18167</v>
+        <v>17491</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>7.84</v>
+        <v>25.02</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18161</v>
+        <v>17526</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>990</v>
       </c>
-      <c r="E331" s="0" t="s">
+      <c r="F331" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I331" s="0">
+        <v>26.6</v>
+      </c>
+      <c r="J331" s="0" t="s">
         <v>991</v>
-      </c>
-[...10 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18221</v>
+        <v>17505</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>15.2</v>
+        <v>33.16</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18226</v>
+        <v>17506</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>996</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>39.52</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>997</v>
-      </c>
-[...10 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17087</v>
+        <v>17565</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>4.43</v>
+        <v>37.59</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17100</v>
+        <v>17627</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>249</v>
+        <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.89</v>
+        <v>26.68</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17109</v>
+        <v>17628</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>1005</v>
-      </c>
-[...1 lines deleted...]
-        <v>1006</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.75</v>
+        <v>21.04</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17247</v>
+        <v>18326</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>1008</v>
       </c>
-      <c r="E337" s="0" t="s">
+      <c r="F337" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="I337" s="0">
+        <v>58.62</v>
+      </c>
+      <c r="J337" s="0" t="s">
         <v>1009</v>
-      </c>
-[...10 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17533</v>
+        <v>12384</v>
       </c>
       <c r="D338" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E338" s="0" t="s">
         <v>1011</v>
       </c>
-      <c r="E338" s="0" t="s">
+      <c r="F338" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>26.28</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17590</v>
+        <v>12500</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I339" s="0">
-        <v>8.619999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17605</v>
+        <v>12553</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>1018</v>
       </c>
-      <c r="F340" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
-        <v>642</v>
+        <v>40</v>
       </c>
       <c r="I340" s="0">
-        <v>40.47</v>
+        <v>3.73</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17606</v>
+        <v>12621</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>642</v>
+        <v>121</v>
       </c>
       <c r="I341" s="0">
-        <v>40.47</v>
+        <v>23.92</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17629</v>
+        <v>12705</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I342" s="0">
-        <v>2.96</v>
+        <v>5.22</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>12826</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>3.66</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>12831</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>4.16</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>12832</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I345" s="0">
-        <v>15.13</v>
+        <v>3.92</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
-      <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18270</v>
+        <v>17007</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1036</v>
       </c>
-      <c r="F346" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
-        <v>40</v>
+        <v>121</v>
       </c>
       <c r="I346" s="0">
-        <v>45.75</v>
+        <v>1.98</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18305</v>
+        <v>17011</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I347" s="0">
-        <v>14.02</v>
+        <v>4.69</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>12930</v>
+        <v>17988</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="I348" s="0">
-        <v>23.92</v>
+        <v>5.36</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18245</v>
+        <v>18014</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I349" s="0">
-        <v>38.56</v>
+        <v>19.83</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17291</v>
+        <v>18017</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1048</v>
       </c>
-      <c r="F350" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I350" s="0">
-        <v>25.06</v>
+        <v>4.49</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17335</v>
+        <v>18057</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>56.05</v>
+        <v>19.98</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17377</v>
+        <v>18061</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I352" s="0">
-        <v>20.82</v>
+        <v>4.77</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17378</v>
+        <v>18102</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I353" s="0">
-        <v>29.17</v>
+        <v>29.59</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17381</v>
+        <v>18102</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I354" s="0">
-        <v>22.05</v>
+        <v>29.59</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17382</v>
+        <v>18164</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I355" s="0">
-        <v>24.64</v>
+        <v>33.8</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17490</v>
+        <v>18194</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>22.56</v>
+        <v>11.26</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17491</v>
+        <v>17250</v>
       </c>
       <c r="D357" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E357" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F357" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G357" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="I357" s="0">
+        <v>17.65</v>
+      </c>
+      <c r="J357" s="0" t="s">
         <v>1068</v>
-      </c>
-[...13 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17526</v>
+        <v>17252</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I358" s="0">
-        <v>26.6</v>
+        <v>2.56</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17505</v>
+        <v>17507</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>33.16</v>
+        <v>18.24</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17506</v>
+        <v>17635</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>39.52</v>
+        <v>17.32</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17565</v>
+        <v>12914</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E361" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F361" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G361" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I361" s="0">
+        <v>7.28</v>
+      </c>
+      <c r="J361" s="0" t="s">
         <v>1080</v>
-      </c>
-[...13 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17627</v>
+        <v>12914</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>22</v>
+        <v>1082</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="I362" s="0">
-        <v>26.68</v>
+        <v>7.28</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17628</v>
+        <v>17012</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I363" s="0">
-        <v>21.04</v>
+        <v>3.66</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18326</v>
+        <v>17012</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1090</v>
+        <v>1084</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>203</v>
+        <v>40</v>
       </c>
       <c r="I364" s="0">
-        <v>58.62</v>
+        <v>3.66</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1091</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>12384</v>
+        <v>18011</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      </c>
+        <v>1088</v>
+      </c>
+      <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I365" s="0">
-        <v>26.28</v>
+        <v>3.39</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>12500</v>
+        <v>17637</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1097</v>
+        <v>1091</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>18.46</v>
+        <v>2.37</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1098</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>12553</v>
+        <v>17638</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F367" s="0"/>
+        <v>1094</v>
+      </c>
+      <c r="F367" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G367" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.73</v>
+        <v>2.96</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>12621</v>
+        <v>18392</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>136</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.92</v>
+        <v>6.23</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1104</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>12705</v>
+        <v>18393</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>54</v>
+        <v>1082</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>5.22</v>
+        <v>6.23</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1107</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>12826</v>
+        <v>18172</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>3.66</v>
+        <v>16.72</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>12831</v>
+        <v>18289</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.16</v>
+        <v>21.18</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>12832</v>
+        <v>12409</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1114</v>
+        <v>1108</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1115</v>
+        <v>1109</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>54</v>
+        <v>1110</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I372" s="0">
-        <v>3.92</v>
+        <v>2.9</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1116</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
+      <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17007</v>
+        <v>12828</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F373" s="0"/>
+        <v>1113</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>1110</v>
+      </c>
       <c r="G373" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I373" s="0">
-        <v>1.98</v>
+        <v>3.61</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1119</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17011</v>
+        <v>17083</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1120</v>
+        <v>1115</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.69</v>
+        <v>50.69</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17988</v>
+        <v>18012</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1123</v>
+        <v>1118</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1124</v>
+        <v>1119</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>136</v>
+        <v>40</v>
       </c>
       <c r="I375" s="0">
-        <v>5.36</v>
+        <v>46.33</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1125</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18014</v>
+        <v>17115</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1126</v>
+        <v>1121</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1127</v>
+        <v>1122</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>19.83</v>
+        <v>38.74</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18017</v>
+        <v>17119</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F377" s="0"/>
+        <v>1125</v>
+      </c>
+      <c r="F377" s="0" t="s">
+        <v>22</v>
+      </c>
       <c r="G377" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I377" s="0">
-        <v>4.49</v>
+        <v>79.61</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1131</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18057</v>
+        <v>17122</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1132</v>
+        <v>1127</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1133</v>
+        <v>1128</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="I378" s="0">
-        <v>19.98</v>
+        <v>64.62</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1134</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18061</v>
+        <v>17245</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1135</v>
+        <v>1130</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1136</v>
+        <v>1131</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>54</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I379" s="0">
-        <v>4.77</v>
+        <v>116</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1137</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18102</v>
+        <v>17632</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1138</v>
+        <v>1133</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1139</v>
+        <v>1134</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>29.59</v>
+        <v>57.39</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1140</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18102</v>
+        <v>17460</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1141</v>
+        <v>1136</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I381" s="0">
-        <v>29.59</v>
+        <v>1.54</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18164</v>
+        <v>18273</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1142</v>
+        <v>1139</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I382" s="0">
-        <v>33.8</v>
+        <v>84.84</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18194</v>
+        <v>18039</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>12</v>
+        <v>609</v>
       </c>
       <c r="I383" s="0">
-        <v>11.26</v>
+        <v>82.97</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1147</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>17250</v>
+        <v>18040</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1148</v>
+        <v>1145</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1149</v>
+        <v>1146</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>111</v>
+        <v>22</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>40</v>
+        <v>609</v>
       </c>
       <c r="I384" s="0">
-        <v>17.65</v>
+        <v>89.36</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>17251</v>
+        <v>17393</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1152</v>
+        <v>1149</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I385" s="0">
-        <v>47.29</v>
+        <v>24.07</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>17252</v>
+        <v>17394</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1154</v>
+        <v>1151</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1155</v>
+        <v>1152</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>22</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="I386" s="0">
-        <v>2.56</v>
+        <v>39.84</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1156</v>
-[...697 lines deleted...]
-        <v>1238</v>
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>